--- v0 (2026-08-31)
+++ v1 (2026-11-01)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I636"/>
+  <dimension ref="A1:I645"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>구분</v>
       </c>
       <c r="B1" t="str">
         <v>품목명</v>
       </c>
       <c r="C1" t="str">
         <v>코드</v>
       </c>
       <c r="D1" t="str">
         <v>사이즈</v>
       </c>
       <c r="E1" t="str">
         <v>전체수량</v>
       </c>
       <c r="F1" t="str">
         <v>재고수량</v>
       </c>
       <c r="G1" t="str">
         <v>안전수량</v>
@@ -507,144 +507,144 @@
       </c>
       <c r="D3" t="str">
         <v>60*60</v>
       </c>
       <c r="E3">
         <v>-4</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I3" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>작품</v>
       </c>
       <c r="B4" t="str">
-        <v>휴버트</v>
+        <v>휴이홀스</v>
       </c>
       <c r="C4" t="str">
-        <v>TR214-2-PS</v>
+        <v>CD093</v>
       </c>
       <c r="D4" t="str">
         <v>65*80</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I4" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>작품</v>
       </c>
       <c r="B5" t="str">
         <v>휴버트</v>
       </c>
       <c r="C5" t="str">
-        <v>TR214-1-PS</v>
+        <v>TR214-2</v>
       </c>
       <c r="D5" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I5" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>작품</v>
       </c>
       <c r="B6" t="str">
-        <v>황금숲</v>
+        <v>휴버트</v>
       </c>
       <c r="C6" t="str">
-        <v>TR047</v>
+        <v>TR214-2-PS</v>
       </c>
       <c r="D6" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E6">
-        <v>-68</v>
+        <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I6" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>작품</v>
       </c>
       <c r="B7" t="str">
-        <v>황금숲</v>
+        <v>휴버트</v>
       </c>
       <c r="C7" t="str">
-        <v>TR047-PS</v>
+        <v>TR214-1-PS</v>
       </c>
       <c r="D7" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I7" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>작품</v>
       </c>
       <c r="B8" t="str">
         <v>황금나무</v>
       </c>
       <c r="C8" t="str">
@@ -710,18202 +710,18463 @@
       </c>
       <c r="D10" t="str">
         <v>100*75</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I10" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>작품</v>
       </c>
       <c r="B11" t="str">
-        <v>헬리아</v>
+        <v>화음</v>
       </c>
       <c r="C11" t="str">
-        <v>TR115</v>
+        <v>TR595</v>
       </c>
       <c r="D11" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E11">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I11" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>작품</v>
       </c>
       <c r="B12" t="str">
-        <v>헬리2</v>
+        <v>헬시온</v>
       </c>
       <c r="C12" t="str">
-        <v>CD082-PS</v>
+        <v>TR407</v>
       </c>
       <c r="D12" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I12" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>작품</v>
       </c>
       <c r="B13" t="str">
-        <v>헬리</v>
+        <v>헬리아</v>
       </c>
       <c r="C13" t="str">
-        <v>CD081-PS</v>
+        <v>TR115</v>
       </c>
       <c r="D13" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I13" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>작품</v>
       </c>
       <c r="B14" t="str">
-        <v>헤파티온</v>
+        <v>헬리2</v>
       </c>
       <c r="C14" t="str">
-        <v>TR154-1-PS</v>
+        <v>CD082-PS</v>
       </c>
       <c r="D14" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I14" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>작품</v>
       </c>
       <c r="B15" t="str">
-        <v>헤파티온</v>
+        <v>헬리</v>
       </c>
       <c r="C15" t="str">
-        <v>TR154-PS</v>
+        <v>CD081-PS</v>
       </c>
       <c r="D15" t="str">
         <v>50*60</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I15" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>작품</v>
       </c>
       <c r="B16" t="str">
-        <v>헤스티아</v>
+        <v>헤파티온</v>
       </c>
       <c r="C16" t="str">
-        <v>NA001</v>
+        <v>TR154-1-PS</v>
       </c>
       <c r="D16" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E16">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H16" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I16" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>작품</v>
       </c>
       <c r="B17" t="str">
-        <v>헤바</v>
+        <v>헤파티온</v>
       </c>
       <c r="C17" t="str">
-        <v>TR121</v>
+        <v>TR154-PS</v>
       </c>
       <c r="D17" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E17">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I17" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>작품</v>
       </c>
       <c r="B18" t="str">
-        <v>헤드윅</v>
+        <v>헤스티아</v>
       </c>
       <c r="C18" t="str">
-        <v>TR190-1-PS</v>
+        <v>NA001</v>
       </c>
       <c r="D18" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H18" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I18" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>작품</v>
       </c>
       <c r="B19" t="str">
-        <v>헤드윅</v>
+        <v>헤바</v>
       </c>
       <c r="C19" t="str">
-        <v>TR190-2-PS</v>
+        <v>TR121</v>
       </c>
       <c r="D19" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I19" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>작품</v>
       </c>
       <c r="B20" t="str">
-        <v>허쉬</v>
+        <v>헤드윅</v>
       </c>
       <c r="C20" t="str">
-        <v>TR179-1-PS</v>
+        <v>TR190-1-PS</v>
       </c>
       <c r="D20" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I20" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>작품</v>
       </c>
       <c r="B21" t="str">
-        <v>허쉬</v>
+        <v>헤드윅</v>
       </c>
       <c r="C21" t="str">
-        <v>TR179-2-PS</v>
+        <v>TR190-2-PS</v>
       </c>
       <c r="D21" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I21" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>작품</v>
       </c>
       <c r="B22" t="str">
-        <v>허그2</v>
+        <v>허쉬</v>
       </c>
       <c r="C22" t="str">
-        <v>TR222-2</v>
+        <v>TR179-1-PS</v>
       </c>
       <c r="D22" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I22" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>작품</v>
       </c>
       <c r="B23" t="str">
-        <v>허그1</v>
+        <v>허쉬</v>
       </c>
       <c r="C23" t="str">
-        <v>TR222-1</v>
+        <v>TR179-2-PS</v>
       </c>
       <c r="D23" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E23">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I23" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>작품</v>
       </c>
       <c r="B24" t="str">
-        <v>허그</v>
+        <v>허그2</v>
       </c>
       <c r="C24" t="str">
-        <v>TR222-1-PS</v>
+        <v>TR222-2</v>
       </c>
       <c r="D24" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I24" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>작품</v>
       </c>
       <c r="B25" t="str">
-        <v>해바라기곰</v>
+        <v>허그1</v>
       </c>
       <c r="C25" t="str">
-        <v>CD063</v>
+        <v>TR222-1</v>
       </c>
       <c r="D25" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E25">
-        <v>-48</v>
+        <v>-3</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H25" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I25" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>작품</v>
       </c>
       <c r="B26" t="str">
-        <v>할로나</v>
+        <v>허그</v>
       </c>
       <c r="C26" t="str">
-        <v>TR011</v>
+        <v>TR222-1-PS</v>
       </c>
       <c r="D26" t="str">
-        <v>40*40</v>
+        <v>50*60</v>
       </c>
       <c r="E26">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I26" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>작품</v>
       </c>
       <c r="B27" t="str">
-        <v>하모니</v>
+        <v>해바라기곰</v>
       </c>
       <c r="C27" t="str">
-        <v>TR200</v>
+        <v>CD063</v>
       </c>
       <c r="D27" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E27">
-        <v>4</v>
+        <v>-48</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H27" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I27" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>작품</v>
       </c>
       <c r="B28" t="str">
-        <v>하레이론</v>
+        <v>할로나</v>
       </c>
       <c r="C28" t="str">
-        <v>TR423</v>
+        <v>TR011</v>
       </c>
       <c r="D28" t="str">
-        <v>100*75</v>
+        <v>40*40</v>
       </c>
       <c r="E28">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I28" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>작품</v>
       </c>
       <c r="B29" t="str">
-        <v>핑크앤핑크</v>
+        <v>하모니</v>
       </c>
       <c r="C29" t="str">
-        <v>TR008-PS</v>
+        <v>TR200</v>
       </c>
       <c r="D29" t="str">
         <v>100*75</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I29" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>작품</v>
       </c>
       <c r="B30" t="str">
-        <v>핑크로즈</v>
+        <v>하레이론</v>
       </c>
       <c r="C30" t="str">
-        <v>TR019</v>
+        <v>TR423</v>
       </c>
       <c r="D30" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E30">
-        <v>-14</v>
+        <v>-7</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I30" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>작품</v>
       </c>
       <c r="B31" t="str">
-        <v>핑고</v>
+        <v>핑크앤핑크</v>
       </c>
       <c r="C31" t="str">
-        <v>TR287-1</v>
+        <v>TR008-PS</v>
       </c>
       <c r="D31" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E31">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I31" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>작품</v>
       </c>
       <c r="B32" t="str">
-        <v>핑고</v>
+        <v>핑크로즈</v>
       </c>
       <c r="C32" t="str">
-        <v>TR287-2</v>
+        <v>TR019</v>
       </c>
       <c r="D32" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I32" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>작품</v>
       </c>
       <c r="B33" t="str">
-        <v>픽투스</v>
+        <v>핑고</v>
       </c>
       <c r="C33" t="str">
-        <v>TR267-2</v>
+        <v>TR287-1</v>
       </c>
       <c r="D33" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I33" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>작품</v>
       </c>
       <c r="B34" t="str">
-        <v>픽투스</v>
+        <v>핑고</v>
       </c>
       <c r="C34" t="str">
-        <v>TR267-1</v>
+        <v>TR287-2</v>
       </c>
       <c r="D34" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E34">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I34" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>작품</v>
       </c>
       <c r="B35" t="str">
-        <v>피아제2</v>
+        <v>필라</v>
       </c>
       <c r="C35" t="str">
-        <v>TR342-2</v>
+        <v>TR081</v>
       </c>
       <c r="D35" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I35" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>작품</v>
       </c>
       <c r="B36" t="str">
-        <v>피아제1</v>
+        <v>픽투스</v>
       </c>
       <c r="C36" t="str">
-        <v>TR342-1</v>
+        <v>TR267-2</v>
       </c>
       <c r="D36" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E36">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I36" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>작품</v>
       </c>
       <c r="B37" t="str">
-        <v>플로우핑크</v>
+        <v>픽투스</v>
       </c>
       <c r="C37" t="str">
-        <v>MJ371-A</v>
+        <v>TR267-1</v>
       </c>
       <c r="D37" t="str">
-        <v>140*50</v>
+        <v>50*60</v>
       </c>
       <c r="E37">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I37" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>작품</v>
       </c>
       <c r="B38" t="str">
-        <v>플로스</v>
+        <v>피아제2</v>
       </c>
       <c r="C38" t="str">
-        <v>TR248-2</v>
+        <v>TR342-2</v>
       </c>
       <c r="D38" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I38" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>작품</v>
       </c>
       <c r="B39" t="str">
-        <v>플럭스</v>
+        <v>피아제1</v>
       </c>
       <c r="C39" t="str">
-        <v>TR467</v>
+        <v>TR342-1</v>
       </c>
       <c r="D39" t="str">
         <v>100*75</v>
       </c>
       <c r="E39">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I39" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>작품</v>
       </c>
       <c r="B40" t="str">
-        <v>플럭스</v>
+        <v>플로우핑크</v>
       </c>
       <c r="C40" t="str">
-        <v>TR467-PS</v>
+        <v>MJ371-A</v>
       </c>
       <c r="D40" t="str">
-        <v>100*75</v>
+        <v>140*50</v>
       </c>
       <c r="E40">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I40" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>작품</v>
       </c>
       <c r="B41" t="str">
-        <v>플라워즈</v>
+        <v>플로스</v>
       </c>
       <c r="C41" t="str">
-        <v>TR123</v>
+        <v>TR248-2</v>
       </c>
       <c r="D41" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I41" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>작품</v>
       </c>
       <c r="B42" t="str">
-        <v>플라비아2</v>
+        <v>플로리아</v>
       </c>
       <c r="C42" t="str">
-        <v>TR210-2</v>
+        <v>TR034</v>
       </c>
       <c r="D42" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E42">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I42" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>작품</v>
       </c>
       <c r="B43" t="str">
-        <v>플라비아2</v>
+        <v>플레타</v>
       </c>
       <c r="C43" t="str">
-        <v>TR210-2-PS</v>
+        <v>TR068</v>
       </c>
       <c r="D43" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E43">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I43" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>작품</v>
       </c>
       <c r="B44" t="str">
-        <v>플라비아</v>
+        <v>플럭스</v>
       </c>
       <c r="C44" t="str">
-        <v>TR210-1</v>
+        <v>TR467</v>
       </c>
       <c r="D44" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E44">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I44" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>작품</v>
       </c>
       <c r="B45" t="str">
-        <v>플라비아</v>
+        <v>플럭스</v>
       </c>
       <c r="C45" t="str">
-        <v>TR210-1-PS</v>
+        <v>TR467-PS</v>
       </c>
       <c r="D45" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I45" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>작품</v>
       </c>
       <c r="B46" t="str">
-        <v>플라바</v>
+        <v>플라워즈</v>
       </c>
       <c r="C46" t="str">
-        <v>TR551</v>
+        <v>TR123</v>
       </c>
       <c r="D46" t="str">
         <v>100*75</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I46" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>작품</v>
       </c>
       <c r="B47" t="str">
-        <v>프시케2</v>
+        <v>플라비아2</v>
       </c>
       <c r="C47" t="str">
-        <v>TR588-2</v>
+        <v>TR210-2</v>
       </c>
       <c r="D47" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E47">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I47" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>작품</v>
       </c>
       <c r="B48" t="str">
-        <v>프시케1</v>
+        <v>플라비아2</v>
       </c>
       <c r="C48" t="str">
-        <v>TR588-1</v>
+        <v>TR210-2-PS</v>
       </c>
       <c r="D48" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I48" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>작품</v>
       </c>
       <c r="B49" t="str">
-        <v>프로미코</v>
+        <v>플라비아</v>
       </c>
       <c r="C49" t="str">
-        <v>TR275</v>
+        <v>TR210-1</v>
       </c>
       <c r="D49" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E49">
-        <v>-5</v>
+        <v>-16</v>
       </c>
       <c r="F49">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I49" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>작품</v>
       </c>
       <c r="B50" t="str">
-        <v>프레리</v>
+        <v>플라비아</v>
       </c>
       <c r="C50" t="str">
-        <v>TR066</v>
+        <v>TR210-1-PS</v>
       </c>
       <c r="D50" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E50">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I50" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>작품</v>
       </c>
       <c r="B51" t="str">
-        <v>프레디</v>
+        <v>플라바</v>
       </c>
       <c r="C51" t="str">
-        <v>TR202</v>
+        <v>TR551</v>
       </c>
       <c r="D51" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E51">
-        <v>-29</v>
+        <v>0</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I51" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>작품</v>
       </c>
       <c r="B52" t="str">
-        <v>풀오브러브</v>
+        <v>프시케2</v>
       </c>
       <c r="C52" t="str">
-        <v>TR120-1</v>
+        <v>TR588-2</v>
       </c>
       <c r="D52" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I52" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>작품</v>
       </c>
       <c r="B53" t="str">
-        <v>푸니케</v>
+        <v>프시케1</v>
       </c>
       <c r="C53" t="str">
-        <v>TR255-2</v>
+        <v>TR588-1</v>
       </c>
       <c r="D53" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I53" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>작품</v>
       </c>
       <c r="B54" t="str">
-        <v>폴리곤베어1</v>
+        <v>프로미코</v>
       </c>
       <c r="C54" t="str">
-        <v>TR279-1</v>
+        <v>TR275</v>
       </c>
       <c r="D54" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E54">
-        <v>-7</v>
+        <v>-5</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I54" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>작품</v>
       </c>
       <c r="B55" t="str">
-        <v>폴리곤베어</v>
+        <v>프레리</v>
       </c>
       <c r="C55" t="str">
-        <v>TR279-2</v>
+        <v>TR066</v>
       </c>
       <c r="D55" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I55" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>작품</v>
       </c>
       <c r="B56" t="str">
-        <v>포피</v>
+        <v>풀오브러브</v>
       </c>
       <c r="C56" t="str">
-        <v>TR313-1</v>
+        <v>TR120-1</v>
       </c>
       <c r="D56" t="str">
         <v>50*60</v>
       </c>
       <c r="E56">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I56" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>작품</v>
       </c>
       <c r="B57" t="str">
-        <v>포피</v>
+        <v>푸니케</v>
       </c>
       <c r="C57" t="str">
-        <v>TR313-2</v>
+        <v>TR255-2</v>
       </c>
       <c r="D57" t="str">
         <v>65*80</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I57" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>작품</v>
       </c>
       <c r="B58" t="str">
-        <v>포포</v>
+        <v>폴리곤베어1</v>
       </c>
       <c r="C58" t="str">
-        <v>TR268-2</v>
+        <v>TR279-1</v>
       </c>
       <c r="D58" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I58" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>작품</v>
       </c>
       <c r="B59" t="str">
-        <v>포인세티아</v>
+        <v>폴리곤베어</v>
       </c>
       <c r="C59" t="str">
-        <v>TR309-2</v>
+        <v>TR279-2</v>
       </c>
       <c r="D59" t="str">
         <v>65*80</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I59" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>작품</v>
       </c>
       <c r="B60" t="str">
-        <v>포인세티아</v>
+        <v>포피</v>
       </c>
       <c r="C60" t="str">
-        <v>TR309-1</v>
+        <v>TR313-1</v>
       </c>
       <c r="D60" t="str">
         <v>50*60</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I60" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>작품</v>
       </c>
       <c r="B61" t="str">
-        <v>포시시아</v>
+        <v>포피</v>
       </c>
       <c r="C61" t="str">
-        <v>TR436-PS</v>
+        <v>TR313-2</v>
       </c>
       <c r="D61" t="str">
         <v>65*80</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I61" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>작품</v>
       </c>
       <c r="B62" t="str">
-        <v>포뭄</v>
+        <v>포포</v>
       </c>
       <c r="C62" t="str">
-        <v>TR533</v>
+        <v>TR268-2</v>
       </c>
       <c r="D62" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E62">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I62" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>작품</v>
       </c>
       <c r="B63" t="str">
-        <v>펙티오</v>
+        <v>포인세티아</v>
       </c>
       <c r="C63" t="str">
-        <v>TR280-2-PS</v>
+        <v>TR309-2</v>
       </c>
       <c r="D63" t="str">
         <v>65*80</v>
       </c>
       <c r="E63">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I63" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>작품</v>
       </c>
       <c r="B64" t="str">
-        <v>페트로스</v>
+        <v>포인세티아</v>
       </c>
       <c r="C64" t="str">
-        <v>AP054-A-PS</v>
+        <v>TR309-1</v>
       </c>
       <c r="D64" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I64" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>작품</v>
       </c>
       <c r="B65" t="str">
-        <v>페트라</v>
+        <v>포시시아</v>
       </c>
       <c r="C65" t="str">
-        <v>TR491</v>
+        <v>TR436-PS</v>
       </c>
       <c r="D65" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E65">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I65" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>작품</v>
       </c>
       <c r="B66" t="str">
-        <v>페이지</v>
+        <v>포모나</v>
       </c>
       <c r="C66" t="str">
-        <v>TR282-2</v>
+        <v>TR607</v>
       </c>
       <c r="D66" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F66">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I66" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>작품</v>
       </c>
       <c r="B67" t="str">
-        <v>페이지</v>
+        <v>펙티오1</v>
       </c>
       <c r="C67" t="str">
-        <v>TR282-1</v>
+        <v>TR280-1</v>
       </c>
       <c r="D67" t="str">
         <v>50*60</v>
       </c>
       <c r="E67">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I67" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>작품</v>
       </c>
       <c r="B68" t="str">
-        <v>페어리하우스</v>
+        <v>펙티오</v>
       </c>
       <c r="C68" t="str">
-        <v>TR409</v>
+        <v>TR280-2-PS</v>
       </c>
       <c r="D68" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E68">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I68" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>작품</v>
       </c>
       <c r="B69" t="str">
-        <v>페르세포네</v>
+        <v>페트로스</v>
       </c>
       <c r="C69" t="str">
-        <v>TR546</v>
+        <v>AP054-A-PS</v>
       </c>
       <c r="D69" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I69" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>작품</v>
       </c>
       <c r="B70" t="str">
-        <v>페도라</v>
+        <v>페이지</v>
       </c>
       <c r="C70" t="str">
-        <v>CD114</v>
+        <v>TR282-2</v>
       </c>
       <c r="D70" t="str">
         <v>65*80</v>
       </c>
       <c r="E70">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I70" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>작품</v>
       </c>
       <c r="B71" t="str">
-        <v>페너시아</v>
+        <v>페이지</v>
       </c>
       <c r="C71" t="str">
-        <v>TR149</v>
+        <v>TR282-1</v>
       </c>
       <c r="D71" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E71">
         <v>-1</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I71" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>작품</v>
       </c>
       <c r="B72" t="str">
-        <v>펄</v>
+        <v>페어리하우스</v>
       </c>
       <c r="C72" t="str">
-        <v>TR307-1</v>
+        <v>TR409</v>
       </c>
       <c r="D72" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E72">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I72" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>작품</v>
       </c>
       <c r="B73" t="str">
-        <v>펄</v>
+        <v>페르세포네</v>
       </c>
       <c r="C73" t="str">
-        <v>TR307-3</v>
+        <v>TR546</v>
       </c>
       <c r="D73" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I73" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>작품</v>
       </c>
       <c r="B74" t="str">
-        <v>패밀리수윔</v>
+        <v>페도라</v>
       </c>
       <c r="C74" t="str">
-        <v>TR513</v>
+        <v>CD114</v>
       </c>
       <c r="D74" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E74">
-        <v>-2</v>
+        <v>-20</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I74" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>작품</v>
       </c>
       <c r="B75" t="str">
-        <v>패니</v>
+        <v>페너시아</v>
       </c>
       <c r="C75" t="str">
-        <v>TR404-1</v>
+        <v>TR149</v>
       </c>
       <c r="D75" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E75">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I75" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>작품</v>
       </c>
       <c r="B76" t="str">
-        <v>패니</v>
+        <v>펄스</v>
       </c>
       <c r="C76" t="str">
-        <v>TR404-2</v>
+        <v>TR601-2</v>
       </c>
       <c r="D76" t="str">
         <v>100*75</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I76" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>작품</v>
       </c>
       <c r="B77" t="str">
-        <v>판타지아</v>
+        <v>펄스</v>
       </c>
       <c r="C77" t="str">
-        <v>TR288</v>
+        <v>TR601-1</v>
       </c>
       <c r="D77" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E77">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I77" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>작품</v>
       </c>
       <c r="B78" t="str">
-        <v>파토스</v>
+        <v>펄</v>
       </c>
       <c r="C78" t="str">
-        <v>TR225-1</v>
+        <v>TR307-1</v>
       </c>
       <c r="D78" t="str">
         <v>50*60</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I78" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>작품</v>
       </c>
       <c r="B79" t="str">
-        <v>파토스</v>
+        <v>펄</v>
       </c>
       <c r="C79" t="str">
-        <v>TR225-2-PS</v>
+        <v>TR307-3</v>
       </c>
       <c r="D79" t="str">
         <v>65*80</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I79" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>작품</v>
       </c>
       <c r="B80" t="str">
-        <v>파토스</v>
+        <v>패밀리수윔</v>
       </c>
       <c r="C80" t="str">
-        <v>TR225-1-PS</v>
+        <v>TR513_PS</v>
       </c>
       <c r="D80" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I80" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>작품</v>
       </c>
       <c r="B81" t="str">
-        <v>파토스</v>
+        <v>패니</v>
       </c>
       <c r="C81" t="str">
-        <v>TR225-2</v>
+        <v>TR404-1</v>
       </c>
       <c r="D81" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E81">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I81" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>작품</v>
       </c>
       <c r="B82" t="str">
-        <v>파세트</v>
+        <v>패니</v>
       </c>
       <c r="C82" t="str">
-        <v>WN339-A_CV</v>
+        <v>TR404-2</v>
       </c>
       <c r="D82" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I82" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>작품</v>
       </c>
       <c r="B83" t="str">
-        <v>파멜라</v>
+        <v>판타지아</v>
       </c>
       <c r="C83" t="str">
-        <v>TR039</v>
+        <v>TR288</v>
       </c>
       <c r="D83" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E83">
-        <v>-5</v>
+        <v>-6</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I83" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>작품</v>
       </c>
       <c r="B84" t="str">
-        <v>파르두스1</v>
+        <v>파토스</v>
       </c>
       <c r="C84" t="str">
-        <v>TR221-1</v>
+        <v>TR225-1</v>
       </c>
       <c r="D84" t="str">
         <v>50*60</v>
       </c>
       <c r="E84">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I84" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>작품</v>
       </c>
       <c r="B85" t="str">
-        <v>파렐</v>
+        <v>파토스</v>
       </c>
       <c r="C85" t="str">
-        <v>TR082</v>
+        <v>TR225-2-PS</v>
       </c>
       <c r="D85" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E85">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I85" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>작품</v>
       </c>
       <c r="B86" t="str">
-        <v>파라오</v>
+        <v>파토스</v>
       </c>
       <c r="C86" t="str">
-        <v>TR166</v>
+        <v>TR225-1-PS</v>
       </c>
       <c r="D86" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E86">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I86" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>작품</v>
       </c>
       <c r="B87" t="str">
-        <v>파라오</v>
+        <v>파토스</v>
       </c>
       <c r="C87" t="str">
-        <v>TR166-PS</v>
+        <v>TR225-2</v>
       </c>
       <c r="D87" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I87" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>작품</v>
       </c>
       <c r="B88" t="str">
-        <v>파라오</v>
+        <v>파세트</v>
       </c>
       <c r="C88" t="str">
-        <v>TR166-1-PS</v>
+        <v>WN339-A_CV</v>
       </c>
       <c r="D88" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I88" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>작품</v>
       </c>
       <c r="B89" t="str">
-        <v>티프제</v>
+        <v>파멜라</v>
       </c>
       <c r="C89" t="str">
-        <v>TR443-PS</v>
+        <v>TR039</v>
       </c>
       <c r="D89" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I89" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>작품</v>
       </c>
       <c r="B90" t="str">
-        <v>티투스</v>
+        <v>파리에펠탑</v>
       </c>
       <c r="C90" t="str">
-        <v>CD101</v>
+        <v>2B405</v>
       </c>
       <c r="D90" t="str">
         <v>100*75</v>
       </c>
       <c r="E90">
-        <v>-4</v>
+        <v>-10</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H90" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I90" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>작품</v>
       </c>
       <c r="B91" t="str">
-        <v>트루디</v>
+        <v>파르두스1</v>
       </c>
       <c r="C91" t="str">
-        <v>TR086-PS</v>
+        <v>TR221-1</v>
       </c>
       <c r="D91" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E91">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I91" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>작품</v>
       </c>
       <c r="B92" t="str">
-        <v>트레</v>
+        <v>파렐</v>
       </c>
       <c r="C92" t="str">
-        <v>TR507</v>
+        <v>TR082</v>
       </c>
       <c r="D92" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E92">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I92" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>작품</v>
       </c>
       <c r="B93" t="str">
-        <v>트라세</v>
+        <v>파라오</v>
       </c>
       <c r="C93" t="str">
-        <v>ZL116-A</v>
+        <v>TR166</v>
       </c>
       <c r="D93" t="str">
-        <v>80*80</v>
+        <v>60*60</v>
       </c>
       <c r="E93">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I93" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
         <v>작품</v>
       </c>
       <c r="B94" t="str">
-        <v>토피오</v>
+        <v>파라오</v>
       </c>
       <c r="C94" t="str">
-        <v>VSD017</v>
+        <v>TR166-PS</v>
       </c>
       <c r="D94" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E94">
-        <v>-46</v>
+        <v>0</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I94" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>작품</v>
       </c>
       <c r="B95" t="str">
-        <v>템포</v>
+        <v>파라오</v>
       </c>
       <c r="C95" t="str">
-        <v>TR476</v>
+        <v>TR166-1-PS</v>
       </c>
       <c r="D95" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I95" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>작품</v>
       </c>
       <c r="B96" t="str">
-        <v>테오도어</v>
+        <v>티프제</v>
       </c>
       <c r="C96" t="str">
-        <v>TR357-1</v>
+        <v>TR443-PS</v>
       </c>
       <c r="D96" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E96">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I96" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v>작품</v>
       </c>
       <c r="B97" t="str">
-        <v>테르</v>
+        <v>티투스</v>
       </c>
       <c r="C97" t="str">
-        <v>TR348-PS</v>
+        <v>CD101</v>
       </c>
       <c r="D97" t="str">
         <v>100*75</v>
       </c>
       <c r="E97">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I97" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v>작품</v>
       </c>
       <c r="B98" t="str">
-        <v>테누토</v>
+        <v>트루디</v>
       </c>
       <c r="C98" t="str">
-        <v>TR509</v>
+        <v>TR086-PS</v>
       </c>
       <c r="D98" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E98">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I98" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
         <v>작품</v>
       </c>
       <c r="B99" t="str">
-        <v>타임레스</v>
+        <v>트레</v>
       </c>
       <c r="C99" t="str">
-        <v>TR079-PS</v>
+        <v>TR507</v>
       </c>
       <c r="D99" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I99" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
         <v>작품</v>
       </c>
       <c r="B100" t="str">
-        <v>타래4</v>
+        <v>트라세</v>
       </c>
       <c r="C100" t="str">
-        <v>TR226-4-4</v>
+        <v>ZL116-A</v>
       </c>
       <c r="D100" t="str">
-        <v>70*70</v>
+        <v>80*80</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I100" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
         <v>작품</v>
       </c>
       <c r="B101" t="str">
-        <v>타래4</v>
+        <v>토피오</v>
       </c>
       <c r="C101" t="str">
-        <v>TR226-4-3</v>
+        <v>VSD017</v>
       </c>
       <c r="D101" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E101">
-        <v>-1</v>
+        <v>-49</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I101" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
         <v>작품</v>
       </c>
       <c r="B102" t="str">
-        <v>타래4</v>
+        <v>템포</v>
       </c>
       <c r="C102" t="str">
-        <v>TR226-4-2</v>
+        <v>TR476</v>
       </c>
       <c r="D102" t="str">
         <v>65*80</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I102" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
         <v>작품</v>
       </c>
       <c r="B103" t="str">
-        <v>타래4</v>
+        <v>테오도어</v>
       </c>
       <c r="C103" t="str">
-        <v>TR226-4-1</v>
+        <v>TR357-1</v>
       </c>
       <c r="D103" t="str">
         <v>50*60</v>
       </c>
       <c r="E103">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I103" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>작품</v>
       </c>
       <c r="B104" t="str">
-        <v>타래3</v>
+        <v>테르</v>
       </c>
       <c r="C104" t="str">
-        <v>TR226-3-4</v>
+        <v>TR348-PS</v>
       </c>
       <c r="D104" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E104">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I104" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
         <v>작품</v>
       </c>
       <c r="B105" t="str">
-        <v>타래3</v>
+        <v>테누토</v>
       </c>
       <c r="C105" t="str">
-        <v>TR226-3-3</v>
+        <v>TR509</v>
       </c>
       <c r="D105" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E105">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I105" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>작품</v>
       </c>
       <c r="B106" t="str">
-        <v>타래3</v>
+        <v>탈리아</v>
       </c>
       <c r="C106" t="str">
-        <v>TR226-3-1</v>
+        <v>TR059</v>
       </c>
       <c r="D106" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E106">
-        <v>0</v>
+        <v>-28</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I106" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>작품</v>
       </c>
       <c r="B107" t="str">
-        <v>타래3</v>
+        <v>타임레스</v>
       </c>
       <c r="C107" t="str">
-        <v>TR226-3-2</v>
+        <v>TR079-PS</v>
       </c>
       <c r="D107" t="str">
         <v>65*80</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I107" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>작품</v>
       </c>
       <c r="B108" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C108" t="str">
-        <v>TR226-2-3</v>
+        <v>TR226-4-4</v>
       </c>
       <c r="D108" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I108" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>작품</v>
       </c>
       <c r="B109" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C109" t="str">
-        <v>TR226-2-1</v>
+        <v>TR226-4-3</v>
       </c>
       <c r="D109" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I109" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>작품</v>
       </c>
       <c r="B110" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C110" t="str">
-        <v>TR226-2-4</v>
+        <v>TR226-4-2</v>
       </c>
       <c r="D110" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I110" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>작품</v>
       </c>
       <c r="B111" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C111" t="str">
-        <v>TR226-2-2</v>
+        <v>TR226-4-1</v>
       </c>
       <c r="D111" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I111" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>작품</v>
       </c>
       <c r="B112" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C112" t="str">
-        <v>TR226-1-2</v>
+        <v>TR226-3-4</v>
       </c>
       <c r="D112" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E112">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I112" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>작품</v>
       </c>
       <c r="B113" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C113" t="str">
-        <v>TR226-1-1</v>
+        <v>TR226-3-3</v>
       </c>
       <c r="D113" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I113" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>작품</v>
       </c>
       <c r="B114" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C114" t="str">
-        <v>TR226-1-4</v>
+        <v>TR226-3-1</v>
       </c>
       <c r="D114" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I114" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>작품</v>
       </c>
       <c r="B115" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C115" t="str">
-        <v>TR226-1-3</v>
+        <v>TR226-3-2</v>
       </c>
       <c r="D115" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I115" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>작품</v>
       </c>
       <c r="B116" t="str">
-        <v>클로이</v>
+        <v>타래2</v>
       </c>
       <c r="C116" t="str">
-        <v>TR099-1</v>
+        <v>TR226-2-3</v>
       </c>
       <c r="D116" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E116">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I116" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>작품</v>
       </c>
       <c r="B117" t="str">
-        <v>클로에</v>
+        <v>타래2</v>
       </c>
       <c r="C117" t="str">
-        <v>TR056-PS</v>
+        <v>TR226-2-1</v>
       </c>
       <c r="D117" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I117" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>작품</v>
       </c>
       <c r="B118" t="str">
-        <v>클라우디</v>
+        <v>타래2</v>
       </c>
       <c r="C118" t="str">
-        <v>TR530</v>
+        <v>TR226-2-4</v>
       </c>
       <c r="D118" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I118" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>작품</v>
       </c>
       <c r="B119" t="str">
-        <v>클라라</v>
+        <v>타래2</v>
       </c>
       <c r="C119" t="str">
-        <v>TR435</v>
+        <v>TR226-2-2</v>
       </c>
       <c r="D119" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E119">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I119" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>작품</v>
       </c>
       <c r="B120" t="str">
-        <v>크림</v>
+        <v>타래1</v>
       </c>
       <c r="C120" t="str">
-        <v>TR430-2</v>
+        <v>TR226-1-2</v>
       </c>
       <c r="D120" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I120" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>작품</v>
       </c>
       <c r="B121" t="str">
-        <v>크리스마스트리</v>
+        <v>타래1</v>
       </c>
       <c r="C121" t="str">
-        <v>TR328-2</v>
+        <v>TR226-1-1</v>
       </c>
       <c r="D121" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I121" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>작품</v>
       </c>
       <c r="B122" t="str">
-        <v>크리스마스트리</v>
+        <v>타래1</v>
       </c>
       <c r="C122" t="str">
-        <v>TR328-1</v>
+        <v>TR226-1-4</v>
       </c>
       <c r="D122" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E122">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I122" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>작품</v>
       </c>
       <c r="B123" t="str">
-        <v>크리스마스트리</v>
+        <v>타래1</v>
       </c>
       <c r="C123" t="str">
-        <v>TR328-2_ps</v>
+        <v>TR226-1-3</v>
       </c>
       <c r="D123" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I123" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>작품</v>
       </c>
       <c r="B124" t="str">
-        <v>크리스마스리스</v>
+        <v>클로이</v>
       </c>
       <c r="C124" t="str">
-        <v>TR329-1</v>
+        <v>TR099-1</v>
       </c>
       <c r="D124" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I124" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>작품</v>
       </c>
       <c r="B125" t="str">
-        <v>크리스마스리스</v>
+        <v>클로에</v>
       </c>
       <c r="C125" t="str">
-        <v>TR329-2</v>
+        <v>TR056-PS</v>
       </c>
       <c r="D125" t="str">
         <v>70*70</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I125" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>작품</v>
       </c>
       <c r="B126" t="str">
-        <v>크리소스</v>
+        <v>클라우디</v>
       </c>
       <c r="C126" t="str">
-        <v>TR341</v>
+        <v>TR530</v>
       </c>
       <c r="D126" t="str">
-        <v>120*80</v>
+        <v>100*75</v>
       </c>
       <c r="E126">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I126" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>작품</v>
       </c>
       <c r="B127" t="str">
-        <v>크리센</v>
+        <v>클라라</v>
       </c>
       <c r="C127" t="str">
-        <v>TR315-1</v>
+        <v>TR435</v>
       </c>
       <c r="D127" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E127">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I127" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>작품</v>
       </c>
       <c r="B128" t="str">
-        <v>크리센</v>
+        <v>크림</v>
       </c>
       <c r="C128" t="str">
-        <v>TR315-2</v>
+        <v>TR430-2</v>
       </c>
       <c r="D128" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I128" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>작품</v>
       </c>
       <c r="B129" t="str">
-        <v>큐브아보카도</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C129" t="str">
-        <v>TR251-2</v>
+        <v>TR328-2</v>
       </c>
       <c r="D129" t="str">
         <v>65*80</v>
       </c>
       <c r="E129">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I129" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>작품</v>
       </c>
       <c r="B130" t="str">
-        <v>퀴에스</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C130" t="str">
-        <v>TR245-2</v>
+        <v>TR328-1</v>
       </c>
       <c r="D130" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E130">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I130" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>작품</v>
       </c>
       <c r="B131" t="str">
-        <v>콰이트폼</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C131" t="str">
-        <v>TR519</v>
+        <v>TR328-2_ps</v>
       </c>
       <c r="D131" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E131">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I131" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>작품</v>
       </c>
       <c r="B132" t="str">
-        <v>코지엘레펀트</v>
+        <v>크리스마스리스</v>
       </c>
       <c r="C132" t="str">
-        <v>TR273-2-PS</v>
+        <v>TR329-1</v>
       </c>
       <c r="D132" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I132" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
         <v>작품</v>
       </c>
       <c r="B133" t="str">
-        <v>코즈니</v>
+        <v>크리스마스리스</v>
       </c>
       <c r="C133" t="str">
-        <v>TR405</v>
+        <v>TR329-2</v>
       </c>
       <c r="D133" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E133">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I133" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>작품</v>
       </c>
       <c r="B134" t="str">
-        <v>코이</v>
+        <v>크리소스</v>
       </c>
       <c r="C134" t="str">
-        <v>TR427-PS</v>
+        <v>TR341</v>
       </c>
       <c r="D134" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I134" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>작품</v>
       </c>
       <c r="B135" t="str">
-        <v>코아</v>
+        <v>크리센</v>
       </c>
       <c r="C135" t="str">
-        <v>TR401</v>
+        <v>TR315-1</v>
       </c>
       <c r="D135" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E135">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I135" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v>작품</v>
       </c>
       <c r="B136" t="str">
-        <v>코델리아</v>
+        <v>크리센</v>
       </c>
       <c r="C136" t="str">
-        <v>TR113</v>
+        <v>TR315-2</v>
       </c>
       <c r="D136" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E136">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I136" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>작품</v>
       </c>
       <c r="B137" t="str">
-        <v>케안</v>
+        <v>큐브아보카도</v>
       </c>
       <c r="C137" t="str">
-        <v>TR337</v>
+        <v>TR251-2</v>
       </c>
       <c r="D137" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E137">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I137" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
         <v>작품</v>
       </c>
       <c r="B138" t="str">
-        <v>컬러풀엘러펀트</v>
+        <v>퀴에스</v>
       </c>
       <c r="C138" t="str">
-        <v>B_N5</v>
+        <v>TR245-2</v>
       </c>
       <c r="D138" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I138" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>작품</v>
       </c>
       <c r="B139" t="str">
-        <v>칼큘러스</v>
+        <v>퀴에스</v>
       </c>
       <c r="C139" t="str">
-        <v>TR415</v>
+        <v>TR245</v>
       </c>
       <c r="D139" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E139">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I139" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>작품</v>
       </c>
       <c r="B140" t="str">
-        <v>칼모</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C140" t="str">
-        <v>TR472-2</v>
+        <v>TR273-2</v>
       </c>
       <c r="D140" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F140">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I140" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>작품</v>
       </c>
       <c r="B141" t="str">
-        <v>칼릭스</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C141" t="str">
-        <v>TR211-2-PS</v>
+        <v>TR273-2-PS</v>
       </c>
       <c r="D141" t="str">
         <v>65*80</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I141" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>작품</v>
       </c>
       <c r="B142" t="str">
-        <v>칼릭스</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C142" t="str">
-        <v>TR211-1-PS</v>
+        <v>TR273-1</v>
       </c>
       <c r="D142" t="str">
         <v>50*60</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>-32</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I142" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>작품</v>
       </c>
       <c r="B143" t="str">
-        <v>칼리</v>
+        <v>코이</v>
       </c>
       <c r="C143" t="str">
-        <v>TR093</v>
+        <v>TR427-PS</v>
       </c>
       <c r="D143" t="str">
         <v>65*80</v>
       </c>
       <c r="E143">
-        <v>-51</v>
+        <v>0</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I143" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v>작품</v>
       </c>
       <c r="B144" t="str">
-        <v>칼로레</v>
+        <v>코아</v>
       </c>
       <c r="C144" t="str">
-        <v>TR571</v>
+        <v>TR401</v>
       </c>
       <c r="D144" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E144">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I144" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>작품</v>
       </c>
       <c r="B145" t="str">
-        <v>칸트</v>
+        <v>코델리아</v>
       </c>
       <c r="C145" t="str">
-        <v>TR470</v>
+        <v>TR113</v>
       </c>
       <c r="D145" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E145">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I145" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>작품</v>
       </c>
       <c r="B146" t="str">
-        <v>카일리</v>
+        <v>컬러풀엘러펀트</v>
       </c>
       <c r="C146" t="str">
-        <v>TR392</v>
+        <v>B_N5</v>
       </c>
       <c r="D146" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E146">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I146" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>작품</v>
       </c>
       <c r="B147" t="str">
-        <v>카멜2</v>
+        <v>컨투아</v>
       </c>
       <c r="C147" t="str">
-        <v>TR178-2-1-PS</v>
+        <v>TR597</v>
       </c>
       <c r="D147" t="str">
-        <v>50*50</v>
+        <v>140*50</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I147" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>작품</v>
       </c>
       <c r="B148" t="str">
-        <v>카멜2</v>
+        <v>칼큘러스</v>
       </c>
       <c r="C148" t="str">
-        <v>TR178-2-2-PS</v>
+        <v>TR415</v>
       </c>
       <c r="D148" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I148" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>작품</v>
       </c>
       <c r="B149" t="str">
-        <v>카멜1</v>
+        <v>칼모</v>
       </c>
       <c r="C149" t="str">
-        <v>TR178-1-1-PS</v>
+        <v>TR472-2</v>
       </c>
       <c r="D149" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I149" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>작품</v>
       </c>
       <c r="B150" t="str">
-        <v>카멜1</v>
+        <v>칼릭스</v>
       </c>
       <c r="C150" t="str">
-        <v>TR178-1-2-PS</v>
+        <v>TR211-2-PS</v>
       </c>
       <c r="D150" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I150" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>작품</v>
       </c>
       <c r="B151" t="str">
-        <v>카렌</v>
+        <v>칼릭스</v>
       </c>
       <c r="C151" t="str">
-        <v>TR232-2</v>
+        <v>TR211-2</v>
       </c>
       <c r="D151" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E151">
-        <v>2</v>
+        <v>-9</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I151" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>작품</v>
       </c>
       <c r="B152" t="str">
-        <v>청아</v>
+        <v>칼릭스</v>
       </c>
       <c r="C152" t="str">
-        <v>TR420-ps</v>
+        <v>TR211-1-PS</v>
       </c>
       <c r="D152" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I152" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>작품</v>
       </c>
       <c r="B153" t="str">
-        <v>제프리홀스2</v>
+        <v>칼리</v>
       </c>
       <c r="C153" t="str">
-        <v>CD036</v>
+        <v>TR093</v>
       </c>
       <c r="D153" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E153">
-        <v>-39</v>
+        <v>-51</v>
       </c>
       <c r="F153">
         <v>0</v>
       </c>
       <c r="G153">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H153" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I153" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>작품</v>
       </c>
       <c r="B154" t="str">
-        <v>제프리홀스</v>
+        <v>카솔라</v>
       </c>
       <c r="C154" t="str">
-        <v>CD035</v>
+        <v>TR249-1</v>
       </c>
       <c r="D154" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E154">
-        <v>-4</v>
+        <v>-10</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H154" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I154" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>작품</v>
       </c>
       <c r="B155" t="str">
-        <v>제스</v>
+        <v>카본리스</v>
       </c>
       <c r="C155" t="str">
-        <v>TR118-2</v>
+        <v>TR541</v>
       </c>
       <c r="D155" t="str">
-        <v>100*75</v>
+        <v>80*80</v>
       </c>
       <c r="E155">
         <v>-2</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I155" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>작품</v>
       </c>
       <c r="B156" t="str">
-        <v>제리코</v>
+        <v>카멜2</v>
       </c>
       <c r="C156" t="str">
-        <v>TR010</v>
+        <v>TR178-2-1-PS</v>
       </c>
       <c r="D156" t="str">
-        <v>90*60</v>
+        <v>50*50</v>
       </c>
       <c r="E156">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I156" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v>작품</v>
       </c>
       <c r="B157" t="str">
-        <v>잔로이스</v>
+        <v>카멜2</v>
       </c>
       <c r="C157" t="str">
-        <v>TR252-2</v>
+        <v>TR178-2-2-PS</v>
       </c>
       <c r="D157" t="str">
         <v>70*70</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I157" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>작품</v>
       </c>
       <c r="B158" t="str">
-        <v>잔로이스</v>
+        <v>카멜1</v>
       </c>
       <c r="C158" t="str">
-        <v>TR252-1</v>
+        <v>TR178-1-1-PS</v>
       </c>
       <c r="D158" t="str">
         <v>50*50</v>
       </c>
       <c r="E158">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I158" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v>작품</v>
       </c>
       <c r="B159" t="str">
-        <v>일리카(화이트)</v>
+        <v>카멜1</v>
       </c>
       <c r="C159" t="str">
-        <v>TR336-2</v>
+        <v>TR178-1-2-PS</v>
       </c>
       <c r="D159" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E159">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I159" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v>작품</v>
       </c>
       <c r="B160" t="str">
-        <v>일리카(블랙)</v>
+        <v>카렌</v>
       </c>
       <c r="C160" t="str">
-        <v>TR336-1</v>
+        <v>TR232-2</v>
       </c>
       <c r="D160" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E160">
-        <v>-13</v>
+        <v>2</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I160" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v>작품</v>
       </c>
       <c r="B161" t="str">
-        <v>일루젼</v>
+        <v>청람</v>
       </c>
       <c r="C161" t="str">
-        <v>TR193-2-PS</v>
+        <v>TR611</v>
       </c>
       <c r="D161" t="str">
         <v>65*80</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I161" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>작품</v>
       </c>
       <c r="B162" t="str">
-        <v>일루젼</v>
+        <v>조비얼</v>
       </c>
       <c r="C162" t="str">
-        <v>TR193-1-PS</v>
+        <v>TR576</v>
       </c>
       <c r="D162" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E162">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I162" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>작품</v>
       </c>
       <c r="B163" t="str">
-        <v>일로드</v>
+        <v>제프리홀스2</v>
       </c>
       <c r="C163" t="str">
-        <v>TR167-PS</v>
+        <v>CD036</v>
       </c>
       <c r="D163" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E163">
-        <v>0</v>
+        <v>-39</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
       <c r="G163">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H163" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I163" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>작품</v>
       </c>
       <c r="B164" t="str">
-        <v>일로드</v>
+        <v>제프리홀스</v>
       </c>
       <c r="C164" t="str">
-        <v>TR167-1</v>
+        <v>CD035</v>
       </c>
       <c r="D164" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E164">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
       <c r="G164">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H164" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I164" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v>작품</v>
       </c>
       <c r="B165" t="str">
-        <v>일레르타이거</v>
+        <v>제리코</v>
       </c>
       <c r="C165" t="str">
-        <v>TR124-PS</v>
+        <v>TR010</v>
       </c>
       <c r="D165" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E165">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I165" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
         <v>작품</v>
       </c>
       <c r="B166" t="str">
-        <v>인트라</v>
+        <v>잔로이스</v>
       </c>
       <c r="C166" t="str">
-        <v>TR485</v>
+        <v>TR252-2</v>
       </c>
       <c r="D166" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I166" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v>작품</v>
       </c>
       <c r="B167" t="str">
-        <v>인터스티스</v>
+        <v>잔로이스</v>
       </c>
       <c r="C167" t="str">
-        <v>TR570</v>
+        <v>TR252-1</v>
       </c>
       <c r="D167" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I167" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>작품</v>
       </c>
       <c r="B168" t="str">
-        <v>인벤티오</v>
+        <v>일리카(화이트)</v>
       </c>
       <c r="C168" t="str">
-        <v>TR226-1-PS</v>
+        <v>TR336-2</v>
       </c>
       <c r="D168" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E168">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I168" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>작품</v>
       </c>
       <c r="B169" t="str">
-        <v>인벤티오</v>
+        <v>일루젼</v>
       </c>
       <c r="C169" t="str">
-        <v>TR226-2-PS</v>
+        <v>TR193-2-PS</v>
       </c>
       <c r="D169" t="str">
         <v>65*80</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169">
         <v>0</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I169" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>작품</v>
       </c>
       <c r="B170" t="str">
-        <v>이피</v>
+        <v>일루젼</v>
       </c>
       <c r="C170" t="str">
-        <v>TR272</v>
+        <v>TR193-1-PS</v>
       </c>
       <c r="D170" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E170">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F170">
         <v>0</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I170" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>작품</v>
       </c>
       <c r="B171" t="str">
-        <v>이우비</v>
+        <v>일루젼</v>
       </c>
       <c r="C171" t="str">
-        <v>TR339-1</v>
+        <v>TR193-2</v>
       </c>
       <c r="D171" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E171">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I171" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>작품</v>
       </c>
       <c r="B172" t="str">
-        <v>이시스</v>
+        <v>일로드</v>
       </c>
       <c r="C172" t="str">
-        <v>TR216</v>
+        <v>TR167-PS</v>
       </c>
       <c r="D172" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I172" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>작품</v>
       </c>
       <c r="B173" t="str">
-        <v>이시스</v>
+        <v>일로드</v>
       </c>
       <c r="C173" t="str">
-        <v>TR216-PS</v>
+        <v>TR167-1</v>
       </c>
       <c r="D173" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E173">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
       <c r="G173">
         <v>1</v>
       </c>
       <c r="H173" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I173" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v>작품</v>
       </c>
       <c r="B174" t="str">
-        <v>이리스</v>
+        <v>일레르타이거</v>
       </c>
       <c r="C174" t="str">
-        <v>TR266-2</v>
+        <v>TR124-PS</v>
       </c>
       <c r="D174" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E174">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I174" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v>작품</v>
       </c>
       <c r="B175" t="str">
-        <v>이리나</v>
+        <v>인트라</v>
       </c>
       <c r="C175" t="str">
-        <v>B206</v>
+        <v>TR485</v>
       </c>
       <c r="D175" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E175">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H175" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I175" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v>작품</v>
       </c>
       <c r="B176" t="str">
-        <v>이데센트2</v>
+        <v>인터스티스</v>
       </c>
       <c r="C176" t="str">
-        <v>TR209-2</v>
+        <v>TR570</v>
       </c>
       <c r="D176" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E176">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I176" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>작품</v>
       </c>
       <c r="B177" t="str">
-        <v>이데센트2</v>
+        <v>인터</v>
       </c>
       <c r="C177" t="str">
-        <v>TR209-2-PS</v>
+        <v>TR501</v>
       </c>
       <c r="D177" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I177" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>작품</v>
       </c>
       <c r="B178" t="str">
-        <v>이데센트</v>
+        <v>인벤티오</v>
       </c>
       <c r="C178" t="str">
-        <v>TR209-1</v>
+        <v>TR226-1-PS</v>
       </c>
       <c r="D178" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E178">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I178" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>작품</v>
       </c>
       <c r="B179" t="str">
-        <v>이노</v>
+        <v>인벤티오</v>
       </c>
       <c r="C179" t="str">
-        <v>TR481</v>
+        <v>TR226-2-PS</v>
       </c>
       <c r="D179" t="str">
         <v>65*80</v>
       </c>
       <c r="E179">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
         <v>1</v>
       </c>
       <c r="H179" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I179" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
         <v>작품</v>
       </c>
       <c r="B180" t="str">
-        <v>율라</v>
+        <v>이피</v>
       </c>
       <c r="C180" t="str">
-        <v>CD092</v>
+        <v>TR272</v>
       </c>
       <c r="D180" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E180">
-        <v>-5</v>
+        <v>-4</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I180" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
         <v>작품</v>
       </c>
       <c r="B181" t="str">
-        <v>유포리아</v>
+        <v>이우비</v>
       </c>
       <c r="C181" t="str">
-        <v>TR215-PS</v>
+        <v>TR339-1</v>
       </c>
       <c r="D181" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E181">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I181" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v>작품</v>
       </c>
       <c r="B182" t="str">
-        <v>유안</v>
+        <v>이시스</v>
       </c>
       <c r="C182" t="str">
-        <v>TR111</v>
+        <v>TR216</v>
       </c>
       <c r="D182" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E182">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I182" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>작품</v>
       </c>
       <c r="B183" t="str">
-        <v>윈터플라워3</v>
+        <v>이시스</v>
       </c>
       <c r="C183" t="str">
-        <v>TR408-3</v>
+        <v>TR216-PS</v>
       </c>
       <c r="D183" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I183" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>작품</v>
       </c>
       <c r="B184" t="str">
-        <v>윈터플라워2</v>
+        <v>이리스</v>
       </c>
       <c r="C184" t="str">
-        <v>TR408-2</v>
+        <v>TR266-2</v>
       </c>
       <c r="D184" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E184">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I184" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>작품</v>
       </c>
       <c r="B185" t="str">
-        <v>윈터플라워1</v>
+        <v>이리나</v>
       </c>
       <c r="C185" t="str">
-        <v>TR408-1_PS</v>
+        <v>B206</v>
       </c>
       <c r="D185" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E185">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
       <c r="G185">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H185" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I185" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>작품</v>
       </c>
       <c r="B186" t="str">
-        <v>윈터플라워1</v>
+        <v>이데센트2</v>
       </c>
       <c r="C186" t="str">
-        <v>TR408-1</v>
+        <v>TR209-2</v>
       </c>
       <c r="D186" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E186">
         <v>-1</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I186" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>작품</v>
       </c>
       <c r="B187" t="str">
-        <v>윈터트리3</v>
+        <v>이데센트2</v>
       </c>
       <c r="C187" t="str">
-        <v>TR286-2</v>
+        <v>TR209-2-PS</v>
       </c>
       <c r="D187" t="str">
         <v>70*70</v>
       </c>
       <c r="E187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I187" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>작품</v>
       </c>
       <c r="B188" t="str">
-        <v>윈터트리2</v>
+        <v>이데센트</v>
       </c>
       <c r="C188" t="str">
-        <v>TR285-2</v>
+        <v>TR209-1</v>
       </c>
       <c r="D188" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E188">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I188" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>작품</v>
       </c>
       <c r="B189" t="str">
-        <v>윈터트리1</v>
+        <v>이노</v>
       </c>
       <c r="C189" t="str">
-        <v>TR284-2</v>
+        <v>TR481</v>
       </c>
       <c r="D189" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E189">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I189" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>작품</v>
       </c>
       <c r="B190" t="str">
-        <v>윈터서클</v>
+        <v>율라</v>
       </c>
       <c r="C190" t="str">
-        <v>TR188-2-PS</v>
+        <v>CD092</v>
       </c>
       <c r="D190" t="str">
         <v>70*70</v>
       </c>
       <c r="E190">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
         <v>1</v>
       </c>
       <c r="H190" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I190" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>작품</v>
       </c>
       <c r="B191" t="str">
-        <v>윈터서클</v>
+        <v>유포리아</v>
       </c>
       <c r="C191" t="str">
-        <v>TR188-2</v>
+        <v>TR215-PS</v>
       </c>
       <c r="D191" t="str">
         <v>70*70</v>
       </c>
       <c r="E191">
-        <v>-31</v>
+        <v>0</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I191" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>작품</v>
       </c>
       <c r="B192" t="str">
-        <v>윈터서클</v>
+        <v>유안</v>
       </c>
       <c r="C192" t="str">
-        <v>TR188-3</v>
+        <v>TR111</v>
       </c>
       <c r="D192" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E192">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I192" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>작품</v>
       </c>
       <c r="B193" t="str">
-        <v>윈터서클</v>
+        <v>윈터플라워3</v>
       </c>
       <c r="C193" t="str">
-        <v>TR188-1-PS</v>
+        <v>TR408-3</v>
       </c>
       <c r="D193" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I193" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>작품</v>
       </c>
       <c r="B194" t="str">
-        <v>윈썸</v>
+        <v>윈터플라워2</v>
       </c>
       <c r="C194" t="str">
-        <v>TR110-1-PS</v>
+        <v>TR408-2</v>
       </c>
       <c r="D194" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I194" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>작품</v>
       </c>
       <c r="B195" t="str">
-        <v>윈썸</v>
+        <v>윈터플라워1</v>
       </c>
       <c r="C195" t="str">
-        <v>TR110-2-PS</v>
+        <v>TR408-1_PS</v>
       </c>
       <c r="D195" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E195">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I195" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
         <v>작품</v>
       </c>
       <c r="B196" t="str">
-        <v>웨스턴쇼어</v>
+        <v>윈터플라워1</v>
       </c>
       <c r="C196" t="str">
-        <v>TR565</v>
+        <v>TR408-1</v>
       </c>
       <c r="D196" t="str">
-        <v>140*50</v>
+        <v>50*60</v>
       </c>
       <c r="E196">
         <v>-1</v>
       </c>
       <c r="F196">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I196" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
         <v>작품</v>
       </c>
       <c r="B197" t="str">
-        <v>우유니</v>
+        <v>윈터서클</v>
       </c>
       <c r="C197" t="str">
-        <v>B205</v>
+        <v>TR188-2-PS</v>
       </c>
       <c r="D197" t="str">
         <v>70*70</v>
       </c>
       <c r="E197">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H197" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I197" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>작품</v>
       </c>
       <c r="B198" t="str">
-        <v>우올로</v>
+        <v>윈터서클</v>
       </c>
       <c r="C198" t="str">
-        <v>TR131</v>
+        <v>TR188-3</v>
       </c>
       <c r="D198" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E198">
-        <v>-20</v>
+        <v>1</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I198" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>작품</v>
       </c>
       <c r="B199" t="str">
-        <v>우바</v>
+        <v>윈터서클</v>
       </c>
       <c r="C199" t="str">
-        <v>TR579</v>
+        <v>TR188-1-PS</v>
       </c>
       <c r="D199" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I199" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>작품</v>
       </c>
       <c r="B200" t="str">
-        <v>옵스</v>
+        <v>윈썸</v>
       </c>
       <c r="C200" t="str">
-        <v>TR274-2</v>
+        <v>TR110-1-PS</v>
       </c>
       <c r="D200" t="str">
         <v>65*80</v>
       </c>
       <c r="E200">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I200" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>작품</v>
       </c>
       <c r="B201" t="str">
-        <v>온데인피니테</v>
+        <v>윈썸</v>
       </c>
       <c r="C201" t="str">
-        <v>TR564</v>
+        <v>TR110-2-PS</v>
       </c>
       <c r="D201" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E201">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I201" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
         <v>작품</v>
       </c>
       <c r="B202" t="str">
-        <v>오피아</v>
+        <v>윈썸</v>
       </c>
       <c r="C202" t="str">
-        <v>TR143-2-PS</v>
+        <v>TR110-2</v>
       </c>
       <c r="D202" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E202">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I202" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
         <v>작품</v>
       </c>
       <c r="B203" t="str">
-        <v>오피아</v>
+        <v>우유니</v>
       </c>
       <c r="C203" t="str">
-        <v>TR143-PS</v>
+        <v>B205</v>
       </c>
       <c r="D203" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E203">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
       <c r="G203">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H203" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I203" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>작품</v>
       </c>
       <c r="B204" t="str">
-        <v>오피뉴</v>
+        <v>우올로</v>
       </c>
       <c r="C204" t="str">
-        <v>TR390</v>
+        <v>TR131</v>
       </c>
       <c r="D204" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E204">
-        <v>-3</v>
+        <v>-20</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I204" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>작품</v>
       </c>
       <c r="B205" t="str">
-        <v>오퓰런스</v>
+        <v>외부제작9</v>
       </c>
       <c r="C205" t="str">
-        <v>TR141-PS</v>
+        <v>AP293-A_CV</v>
       </c>
       <c r="D205" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I205" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>작품</v>
       </c>
       <c r="B206" t="str">
-        <v>오퓰런스</v>
+        <v>옵스</v>
       </c>
       <c r="C206" t="str">
-        <v>TR141-2-PS</v>
+        <v>TR274-2</v>
       </c>
       <c r="D206" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I206" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>작품</v>
       </c>
       <c r="B207" t="str">
-        <v>오퓰런스</v>
+        <v>온딘</v>
       </c>
       <c r="C207" t="str">
-        <v>TR141-2</v>
+        <v>TR591</v>
       </c>
       <c r="D207" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E207">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I207" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>작품</v>
       </c>
       <c r="B208" t="str">
-        <v>오퓰런스</v>
+        <v>온데인피니테</v>
       </c>
       <c r="C208" t="str">
-        <v>TR141</v>
+        <v>TR564</v>
       </c>
       <c r="D208" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E208">
-        <v>-51</v>
+        <v>0</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I208" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>작품</v>
       </c>
       <c r="B209" t="str">
-        <v>오페라핑크</v>
+        <v>오피아</v>
       </c>
       <c r="C209" t="str">
-        <v>TR108</v>
+        <v>TR143-2-PS</v>
       </c>
       <c r="D209" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E209">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I209" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>작품</v>
       </c>
       <c r="B210" t="str">
-        <v>오티움</v>
+        <v>오피아</v>
       </c>
       <c r="C210" t="str">
-        <v>TR205-2-PS</v>
+        <v>TR143-PS</v>
       </c>
       <c r="D210" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
         <v>1</v>
       </c>
       <c r="H210" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I210" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>작품</v>
       </c>
       <c r="B211" t="str">
-        <v>오티움</v>
+        <v>오피아</v>
       </c>
       <c r="C211" t="str">
-        <v>TR205-1-PS</v>
+        <v>TR143-2</v>
       </c>
       <c r="D211" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
         <v>1</v>
       </c>
       <c r="H211" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I211" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>작품</v>
       </c>
       <c r="B212" t="str">
-        <v>오크로이드</v>
+        <v>오피뉴</v>
       </c>
       <c r="C212" t="str">
-        <v>TR536</v>
+        <v>TR390</v>
       </c>
       <c r="D212" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E212">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I212" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>작품</v>
       </c>
       <c r="B213" t="str">
-        <v>오리스</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C213" t="str">
-        <v>TR529-1_PS</v>
+        <v>TR141-PS</v>
       </c>
       <c r="D213" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I213" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>작품</v>
       </c>
       <c r="B214" t="str">
-        <v>오르비스</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C214" t="str">
-        <v>TR584</v>
+        <v>TR141-2-PS</v>
       </c>
       <c r="D214" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I214" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>작품</v>
       </c>
       <c r="B215" t="str">
-        <v>오르벨</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C215" t="str">
-        <v>CD112-PS</v>
+        <v>TR141-2</v>
       </c>
       <c r="D215" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E215">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I215" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>작품</v>
       </c>
       <c r="B216" t="str">
-        <v>오르도</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C216" t="str">
-        <v>TR411</v>
+        <v>TR141</v>
       </c>
       <c r="D216" t="str">
         <v>65*80</v>
       </c>
       <c r="E216">
-        <v>0</v>
+        <v>-51</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I216" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>작품</v>
       </c>
       <c r="B217" t="str">
-        <v>오로리아</v>
+        <v>오페라핑크</v>
       </c>
       <c r="C217" t="str">
-        <v>CD113-ps</v>
+        <v>TR108</v>
       </c>
       <c r="D217" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E217">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I217" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>작품</v>
       </c>
       <c r="B218" t="str">
-        <v>오렐린</v>
+        <v>오티움</v>
       </c>
       <c r="C218" t="str">
-        <v>TR556</v>
+        <v>TR205-2-PS</v>
       </c>
       <c r="D218" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E218">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I218" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>작품</v>
       </c>
       <c r="B219" t="str">
-        <v>오란티아</v>
+        <v>오티움</v>
       </c>
       <c r="C219" t="str">
-        <v>TR574</v>
+        <v>TR205-1-PS</v>
       </c>
       <c r="D219" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I219" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>작품</v>
       </c>
       <c r="B220" t="str">
-        <v>오닉스</v>
+        <v>오크로이드</v>
       </c>
       <c r="C220" t="str">
-        <v>TR307-4</v>
+        <v>TR536</v>
       </c>
       <c r="D220" t="str">
         <v>65*80</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I220" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>작품</v>
       </c>
       <c r="B221" t="str">
-        <v>오닉스</v>
+        <v>오리스</v>
       </c>
       <c r="C221" t="str">
-        <v>TR307-2</v>
+        <v>TR529-1_PS</v>
       </c>
       <c r="D221" t="str">
         <v>50*60</v>
       </c>
       <c r="E221">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I221" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>작품</v>
       </c>
       <c r="B222" t="str">
-        <v>엠마</v>
+        <v>오르벨</v>
       </c>
       <c r="C222" t="str">
-        <v>TR340-2</v>
+        <v>CD112</v>
       </c>
       <c r="D222" t="str">
         <v>65*80</v>
       </c>
       <c r="E222">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I222" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>작품</v>
       </c>
       <c r="B223" t="str">
-        <v>엠마</v>
+        <v>오르벨</v>
       </c>
       <c r="C223" t="str">
-        <v>TR340-1</v>
+        <v>CD112-PS</v>
       </c>
       <c r="D223" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E223">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I223" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>작품</v>
       </c>
       <c r="B224" t="str">
-        <v>엘리쉬플라워</v>
+        <v>오르룬</v>
       </c>
       <c r="C224" t="str">
-        <v>19WT36-PS&amp;19WT37-PS</v>
+        <v>TR609</v>
       </c>
       <c r="D224" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H224" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I224" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>작품</v>
       </c>
       <c r="B225" t="str">
-        <v>엘로이</v>
+        <v>오르도</v>
       </c>
       <c r="C225" t="str">
-        <v>XYT-20107</v>
+        <v>TR411</v>
       </c>
       <c r="D225" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E225">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I225" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>작품</v>
       </c>
       <c r="B226" t="str">
-        <v>엘도라</v>
+        <v>오로리아</v>
       </c>
       <c r="C226" t="str">
-        <v>XYT-20292</v>
+        <v>CD113-ps</v>
       </c>
       <c r="D226" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I226" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>작품</v>
       </c>
       <c r="B227" t="str">
-        <v>엔젤러</v>
+        <v>오렐린</v>
       </c>
       <c r="C227" t="str">
-        <v>TR037</v>
+        <v>TR556</v>
       </c>
       <c r="D227" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E227">
         <v>-2</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I227" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>작품</v>
       </c>
       <c r="B228" t="str">
-        <v>엑시트</v>
+        <v>오란티아</v>
       </c>
       <c r="C228" t="str">
-        <v>TR195-1</v>
+        <v>TR574</v>
       </c>
       <c r="D228" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E228">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I228" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>작품</v>
       </c>
       <c r="B229" t="str">
-        <v>엑시트</v>
+        <v>오닉스</v>
       </c>
       <c r="C229" t="str">
-        <v>TR195-2-PS</v>
+        <v>TR307-4</v>
       </c>
       <c r="D229" t="str">
         <v>65*80</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I229" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>작품</v>
       </c>
       <c r="B230" t="str">
-        <v>엑시트</v>
+        <v>오닉스</v>
       </c>
       <c r="C230" t="str">
-        <v>TR195-1-PS</v>
+        <v>TR307-2</v>
       </c>
       <c r="D230" t="str">
         <v>50*60</v>
       </c>
       <c r="E230">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I230" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>작품</v>
       </c>
       <c r="B231" t="str">
-        <v>에클레</v>
+        <v>엠마</v>
       </c>
       <c r="C231" t="str">
-        <v>TR292-1</v>
+        <v>TR340-2</v>
       </c>
       <c r="D231" t="str">
         <v>65*80</v>
       </c>
       <c r="E231">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I231" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>작품</v>
       </c>
       <c r="B232" t="str">
-        <v>에일린홀스</v>
+        <v>엠마</v>
       </c>
       <c r="C232" t="str">
-        <v>TR201-PS</v>
+        <v>TR340-1</v>
       </c>
       <c r="D232" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E232">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I232" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>작품</v>
       </c>
       <c r="B233" t="str">
-        <v>에이도스</v>
+        <v>엘피스</v>
       </c>
       <c r="C233" t="str">
-        <v>TR356-1</v>
+        <v>TR593</v>
       </c>
       <c r="D233" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I233" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>작품</v>
       </c>
       <c r="B234" t="str">
-        <v>에스테반</v>
+        <v>엘리쉬플라워</v>
       </c>
       <c r="C234" t="str">
-        <v>TR153-1</v>
+        <v>19WT36-PS&amp;19WT37-PS</v>
       </c>
       <c r="D234" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E234">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H234" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I234" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>작품</v>
       </c>
       <c r="B235" t="str">
-        <v>에스테반</v>
+        <v>엘로이</v>
       </c>
       <c r="C235" t="str">
-        <v>TR153</v>
+        <v>XYT-20107</v>
       </c>
       <c r="D235" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E235">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I235" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>작품</v>
       </c>
       <c r="B236" t="str">
-        <v>에스더</v>
+        <v>엘로디아</v>
       </c>
       <c r="C236" t="str">
-        <v>TR187-1-PS</v>
+        <v>TR594</v>
       </c>
       <c r="D236" t="str">
-        <v>50*60</v>
+        <v>140*60</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I236" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>작품</v>
       </c>
       <c r="B237" t="str">
-        <v>에스더</v>
+        <v>엘도라</v>
       </c>
       <c r="C237" t="str">
-        <v>TR187-2-PS</v>
+        <v>XYT-20292</v>
       </c>
       <c r="D237" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I237" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>작품</v>
       </c>
       <c r="B238" t="str">
-        <v>에번</v>
+        <v>엔젤러</v>
       </c>
       <c r="C238" t="str">
-        <v>TR172-PS</v>
+        <v>TR037</v>
       </c>
       <c r="D238" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E238">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I238" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>작품</v>
       </c>
       <c r="B239" t="str">
-        <v>에르모소</v>
+        <v>엑시트</v>
       </c>
       <c r="C239" t="str">
-        <v>TR097</v>
+        <v>TR195-1</v>
       </c>
       <c r="D239" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E239">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I239" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>작품</v>
       </c>
       <c r="B240" t="str">
-        <v>에녹</v>
+        <v>엑시트</v>
       </c>
       <c r="C240" t="str">
-        <v>TR330</v>
+        <v>TR195-2-PS</v>
       </c>
       <c r="D240" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E240">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I240" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>작품</v>
       </c>
       <c r="B241" t="str">
-        <v>어틀리블루</v>
+        <v>엑시트</v>
       </c>
       <c r="C241" t="str">
-        <v>TR237-1</v>
+        <v>TR195-1-PS</v>
       </c>
       <c r="D241" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E241">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I241" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>작품</v>
       </c>
       <c r="B242" t="str">
-        <v>어틀리블루</v>
+        <v>에퓌르</v>
       </c>
       <c r="C242" t="str">
-        <v>TR237-2</v>
+        <v>TR531</v>
       </c>
       <c r="D242" t="str">
         <v>70*70</v>
       </c>
       <c r="E242">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="F242">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I242" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>작품</v>
       </c>
       <c r="B243" t="str">
-        <v>어텀틴트2</v>
+        <v>에클레</v>
       </c>
       <c r="C243" t="str">
-        <v>19WT25</v>
+        <v>TR292-1</v>
       </c>
       <c r="D243" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E243">
-        <v>-6</v>
+        <v>-12</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H243" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I243" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>작품</v>
       </c>
       <c r="B244" t="str">
-        <v>어썸 핑크</v>
+        <v>에일린홀스</v>
       </c>
       <c r="C244" t="str">
-        <v>TR182-10-PS</v>
+        <v>TR201-PS</v>
       </c>
       <c r="D244" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I244" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>작품</v>
       </c>
       <c r="B245" t="str">
-        <v>어썸 핑크</v>
+        <v>에일린블루</v>
       </c>
       <c r="C245" t="str">
-        <v>TR182-5</v>
+        <v>CD040</v>
       </c>
       <c r="D245" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E245">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H245" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I245" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>작품</v>
       </c>
       <c r="B246" t="str">
-        <v>어썸 핑크</v>
+        <v>에이도스</v>
       </c>
       <c r="C246" t="str">
-        <v>TR182-10</v>
+        <v>TR356-1</v>
       </c>
       <c r="D246" t="str">
         <v>70*70</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I246" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>작품</v>
       </c>
       <c r="B247" t="str">
-        <v>어썸 핑크</v>
+        <v>에스핀</v>
       </c>
       <c r="C247" t="str">
-        <v>TR182-5-PS</v>
+        <v>CD100</v>
       </c>
       <c r="D247" t="str">
-        <v>50*50</v>
+        <v>120*60</v>
       </c>
       <c r="E247">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I247" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>작품</v>
       </c>
       <c r="B248" t="str">
-        <v>어썸 블루</v>
+        <v>에스테반</v>
       </c>
       <c r="C248" t="str">
-        <v>TR182-4</v>
+        <v>TR153-1</v>
       </c>
       <c r="D248" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E248">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I248" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>작품</v>
       </c>
       <c r="B249" t="str">
-        <v>어썸 블루</v>
+        <v>에스테반</v>
       </c>
       <c r="C249" t="str">
-        <v>TR182-9-PS</v>
+        <v>TR153</v>
       </c>
       <c r="D249" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I249" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>작품</v>
       </c>
       <c r="B250" t="str">
-        <v>어썸 블루</v>
+        <v>에스더</v>
       </c>
       <c r="C250" t="str">
-        <v>TR182-9</v>
+        <v>TR187-1-PS</v>
       </c>
       <c r="D250" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I250" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>작품</v>
       </c>
       <c r="B251" t="str">
-        <v>어썸 블루</v>
+        <v>에스더</v>
       </c>
       <c r="C251" t="str">
-        <v>TR182-4-PS</v>
+        <v>TR187-2-PS</v>
       </c>
       <c r="D251" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I251" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>작품</v>
       </c>
       <c r="B252" t="str">
-        <v>어썸 블랙</v>
+        <v>에르모소</v>
       </c>
       <c r="C252" t="str">
-        <v>TR182-6-PS</v>
+        <v>TR097</v>
       </c>
       <c r="D252" t="str">
         <v>70*70</v>
       </c>
       <c r="E252">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I252" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>작품</v>
       </c>
       <c r="B253" t="str">
-        <v>어썸 블랙</v>
+        <v>에녹</v>
       </c>
       <c r="C253" t="str">
-        <v>TR182-1-PS</v>
+        <v>TR330</v>
       </c>
       <c r="D253" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E253">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F253">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I253" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>작품</v>
       </c>
       <c r="B254" t="str">
-        <v>어썸 블랙</v>
+        <v>어틀리블루</v>
       </c>
       <c r="C254" t="str">
-        <v>TR182-6</v>
+        <v>TR237-1</v>
       </c>
       <c r="D254" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E254">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I254" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>작품</v>
       </c>
       <c r="B255" t="str">
-        <v>어썸 그린</v>
+        <v>어틀리블루</v>
       </c>
       <c r="C255" t="str">
-        <v>TR182-2</v>
+        <v>TR237-2</v>
       </c>
       <c r="D255" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E255">
         <v>0</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I255" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>작품</v>
       </c>
       <c r="B256" t="str">
-        <v>어썸 그린</v>
+        <v>어텀틴트2</v>
       </c>
       <c r="C256" t="str">
-        <v>TR182-2-PS</v>
+        <v>19WT25</v>
       </c>
       <c r="D256" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E256">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H256" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I256" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v>작품</v>
       </c>
       <c r="B257" t="str">
-        <v>어썸 그린</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C257" t="str">
-        <v>TR182-7-PS</v>
+        <v>TR182-10-PS</v>
       </c>
       <c r="D257" t="str">
         <v>70*70</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I257" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
         <v>작품</v>
       </c>
       <c r="B258" t="str">
-        <v>어썸 그린</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C258" t="str">
-        <v>TR182-7</v>
+        <v>TR182-5</v>
       </c>
       <c r="D258" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I258" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
         <v>작품</v>
       </c>
       <c r="B259" t="str">
-        <v>어썸 골드</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C259" t="str">
-        <v>TR182-3</v>
+        <v>TR182-10</v>
       </c>
       <c r="D259" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E259">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I259" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
         <v>작품</v>
       </c>
       <c r="B260" t="str">
-        <v>어썸 골드</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C260" t="str">
-        <v>TR182-8-PS</v>
+        <v>TR182-5-PS</v>
       </c>
       <c r="D260" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I260" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>작품</v>
       </c>
       <c r="B261" t="str">
-        <v>어썸 골드</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C261" t="str">
-        <v>TR182-3-PS</v>
+        <v>TR182-4</v>
       </c>
       <c r="D261" t="str">
         <v>50*50</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I261" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>작품</v>
       </c>
       <c r="B262" t="str">
-        <v>어썸 골드</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C262" t="str">
-        <v>TR182-8</v>
+        <v>TR182-9-PS</v>
       </c>
       <c r="D262" t="str">
         <v>70*70</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I262" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
         <v>작품</v>
       </c>
       <c r="B263" t="str">
-        <v>어센드</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C263" t="str">
-        <v>TR512</v>
+        <v>TR182-9</v>
       </c>
       <c r="D263" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I263" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
         <v>작품</v>
       </c>
       <c r="B264" t="str">
-        <v>어도러블캣</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C264" t="str">
-        <v>2A107</v>
+        <v>TR182-4-PS</v>
       </c>
       <c r="D264" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E264">
-        <v>-151</v>
+        <v>0</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H264" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I264" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>작품</v>
       </c>
       <c r="B265" t="str">
-        <v>앨리스플라워</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C265" t="str">
-        <v>CD014-CV</v>
+        <v>TR182-6-PS</v>
       </c>
       <c r="D265" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E265">
         <v>0</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H265" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I265" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>작품</v>
       </c>
       <c r="B266" t="str">
-        <v>앨리스퍼피</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C266" t="str">
-        <v>TR022</v>
+        <v>TR182-1-PS</v>
       </c>
       <c r="D266" t="str">
-        <v>120*60</v>
+        <v>50*50</v>
       </c>
       <c r="E266">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I266" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>작품</v>
       </c>
       <c r="B267" t="str">
-        <v>앨리스골드포레스트</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C267" t="str">
-        <v>TR046-PS</v>
+        <v>TR182-6</v>
       </c>
       <c r="D267" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267">
         <v>0</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I267" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>작품</v>
       </c>
       <c r="B268" t="str">
-        <v>애플리아</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C268" t="str">
-        <v>TR532</v>
+        <v>TR182-2</v>
       </c>
       <c r="D268" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E268">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I268" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>작품</v>
       </c>
       <c r="B269" t="str">
-        <v>애프터눈 로즈</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C269" t="str">
-        <v>TR552</v>
+        <v>TR182-2-PS</v>
       </c>
       <c r="D269" t="str">
-        <v>60*60</v>
+        <v>50*50</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I269" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>작품</v>
       </c>
       <c r="B270" t="str">
-        <v>알테아2</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C270" t="str">
-        <v>TR589-2</v>
+        <v>TR182-7-PS</v>
       </c>
       <c r="D270" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E270">
         <v>0</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I270" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>작품</v>
       </c>
       <c r="B271" t="str">
-        <v>알테아1</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C271" t="str">
-        <v>TR589-1</v>
+        <v>TR182-7</v>
       </c>
       <c r="D271" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I271" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>작품</v>
       </c>
       <c r="B272" t="str">
-        <v>아티스트퍼피</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C272" t="str">
-        <v>TR271-1</v>
+        <v>TR182-3</v>
       </c>
       <c r="D272" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E272">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I272" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>작품</v>
       </c>
       <c r="B273" t="str">
-        <v>아쿠아벨라</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C273" t="str">
-        <v>TR568</v>
+        <v>TR182-8-PS</v>
       </c>
       <c r="D273" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E273">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F273">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G273">
         <v>1</v>
       </c>
       <c r="H273" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I273" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
         <v>작품</v>
       </c>
       <c r="B274" t="str">
-        <v>아주르</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C274" t="str">
-        <v>TR261-1</v>
+        <v>TR182-3-PS</v>
       </c>
       <c r="D274" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E274">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274">
         <v>1</v>
       </c>
       <c r="H274" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I274" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>작품</v>
       </c>
       <c r="B275" t="str">
-        <v>아이리스플라워</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C275" t="str">
-        <v>TR311-2</v>
+        <v>TR182-8</v>
       </c>
       <c r="D275" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I275" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>작품</v>
       </c>
       <c r="B276" t="str">
-        <v>아이리스플라워</v>
+        <v>어센드</v>
       </c>
       <c r="C276" t="str">
-        <v>TR311-1</v>
+        <v>TR512</v>
       </c>
       <c r="D276" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E276">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I276" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>작품</v>
       </c>
       <c r="B277" t="str">
-        <v>아이리스</v>
+        <v>어도러블캣</v>
       </c>
       <c r="C277" t="str">
-        <v>TR138</v>
+        <v>2A107</v>
       </c>
       <c r="D277" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E277">
-        <v>-8</v>
+        <v>-153</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H277" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I277" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>작품</v>
       </c>
       <c r="B278" t="str">
-        <v>아이리스</v>
+        <v>앨리스플라워</v>
       </c>
       <c r="C278" t="str">
-        <v>TR138-ps</v>
+        <v>CD014-CV</v>
       </c>
       <c r="D278" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E278">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F278">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G278">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H278" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I278" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>작품</v>
       </c>
       <c r="B279" t="str">
-        <v>아우룸</v>
+        <v>앨리스퍼피</v>
       </c>
       <c r="C279" t="str">
-        <v>TR522</v>
+        <v>TR022</v>
       </c>
       <c r="D279" t="str">
         <v>120*60</v>
       </c>
       <c r="E279">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F279">
         <v>0</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I279" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>작품</v>
       </c>
       <c r="B280" t="str">
-        <v>아우로라</v>
+        <v>앨리스골드포레스트</v>
       </c>
       <c r="C280" t="str">
-        <v>TR235-1-PS</v>
+        <v>TR046-PS</v>
       </c>
       <c r="D280" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I280" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>작품</v>
       </c>
       <c r="B281" t="str">
-        <v>아우로라</v>
+        <v>애프터눈 로즈</v>
       </c>
       <c r="C281" t="str">
-        <v>TR235-1</v>
+        <v>TR552</v>
       </c>
       <c r="D281" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E281">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281">
         <v>1</v>
       </c>
       <c r="H281" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I281" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>작품</v>
       </c>
       <c r="B282" t="str">
-        <v>아우로라</v>
+        <v>알테아2</v>
       </c>
       <c r="C282" t="str">
-        <v>TR235-2</v>
+        <v>TR589-2</v>
       </c>
       <c r="D282" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E282">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I282" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>작품</v>
       </c>
       <c r="B283" t="str">
-        <v>아우레아</v>
+        <v>알테아1</v>
       </c>
       <c r="C283" t="str">
-        <v>TR563</v>
+        <v>TR589-1</v>
       </c>
       <c r="D283" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E283">
         <v>0</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I283" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>작품</v>
       </c>
       <c r="B284" t="str">
-        <v>아스포델</v>
+        <v>아티스트퍼피</v>
       </c>
       <c r="C284" t="str">
-        <v>TR151</v>
+        <v>TR271-1</v>
       </c>
       <c r="D284" t="str">
         <v>50*60</v>
       </c>
       <c r="E284">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I284" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>작품</v>
       </c>
       <c r="B285" t="str">
-        <v>아스터썬플라워</v>
+        <v>아주르</v>
       </c>
       <c r="C285" t="str">
-        <v>TR031</v>
+        <v>TR261-1</v>
       </c>
       <c r="D285" t="str">
         <v>50*60</v>
       </c>
       <c r="E285">
-        <v>-48</v>
+        <v>-6</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I285" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>작품</v>
       </c>
       <c r="B286" t="str">
-        <v>아스터썬플라워</v>
+        <v>아이리스플라워</v>
       </c>
       <c r="C286" t="str">
-        <v>TR031-PS</v>
+        <v>TR311-2</v>
       </c>
       <c r="D286" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I286" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>작품</v>
       </c>
       <c r="B287" t="str">
-        <v>아스터</v>
+        <v>아이리스플라워</v>
       </c>
       <c r="C287" t="str">
-        <v>TR314-2</v>
+        <v>TR311-1</v>
       </c>
       <c r="D287" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E287">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I287" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>작품</v>
       </c>
       <c r="B288" t="str">
-        <v>아스터</v>
+        <v>아이리스</v>
       </c>
       <c r="C288" t="str">
-        <v>TR314-1</v>
+        <v>TR138</v>
       </c>
       <c r="D288" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E288">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I288" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>작품</v>
       </c>
       <c r="B289" t="str">
-        <v>아스본</v>
+        <v>아이리스</v>
       </c>
       <c r="C289" t="str">
-        <v>TR327-PS</v>
+        <v>TR138-ps</v>
       </c>
       <c r="D289" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E289">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289">
         <v>1</v>
       </c>
       <c r="H289" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I289" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v>작품</v>
       </c>
       <c r="B290" t="str">
-        <v>아스본</v>
+        <v>아우룸</v>
       </c>
       <c r="C290" t="str">
-        <v>TR327</v>
+        <v>TR522</v>
       </c>
       <c r="D290" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E290">
-        <v>-17</v>
+        <v>0</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I290" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>작품</v>
       </c>
       <c r="B291" t="str">
-        <v>아무흐</v>
+        <v>아우로라</v>
       </c>
       <c r="C291" t="str">
-        <v>TR165-PS</v>
+        <v>TR235-1-PS</v>
       </c>
       <c r="D291" t="str">
         <v>50*60</v>
       </c>
       <c r="E291">
         <v>0</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
         <v>1</v>
       </c>
       <c r="H291" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I291" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>작품</v>
       </c>
       <c r="B292" t="str">
-        <v>아무흐</v>
+        <v>아우레아</v>
       </c>
       <c r="C292" t="str">
-        <v>TR165-1-PS</v>
+        <v>TR563</v>
       </c>
       <c r="D292" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I292" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>작품</v>
       </c>
       <c r="B293" t="str">
-        <v>아멜</v>
+        <v>아스포델</v>
       </c>
       <c r="C293" t="str">
-        <v>TR497</v>
+        <v>TR151</v>
       </c>
       <c r="D293" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E293">
-        <v>0</v>
+        <v>-13</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I293" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>작품</v>
       </c>
       <c r="B294" t="str">
-        <v>아마다</v>
+        <v>아스터썬플라워</v>
       </c>
       <c r="C294" t="str">
-        <v>TR358-2</v>
+        <v>TR031-PS</v>
       </c>
       <c r="D294" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I294" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>작품</v>
       </c>
       <c r="B295" t="str">
-        <v>아마다</v>
+        <v>아스터</v>
       </c>
       <c r="C295" t="str">
-        <v>TR358-1</v>
+        <v>TR314-2</v>
       </c>
       <c r="D295" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E295">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295">
         <v>1</v>
       </c>
       <c r="H295" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I295" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v>작품</v>
       </c>
       <c r="B296" t="str">
-        <v>아리아2</v>
+        <v>아스터</v>
       </c>
       <c r="C296" t="str">
-        <v>TR586-2</v>
+        <v>TR314-1</v>
       </c>
       <c r="D296" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E296">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I296" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>작품</v>
       </c>
       <c r="B297" t="str">
-        <v>아리아1</v>
+        <v>아스본</v>
       </c>
       <c r="C297" t="str">
-        <v>TR586-1</v>
+        <v>TR327-PS</v>
       </c>
       <c r="D297" t="str">
         <v>100*75</v>
       </c>
       <c r="E297">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I297" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>작품</v>
       </c>
       <c r="B298" t="str">
-        <v>아르코</v>
+        <v>아스본</v>
       </c>
       <c r="C298" t="str">
-        <v>TR453</v>
+        <v>TR327</v>
       </c>
       <c r="D298" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E298">
-        <v>-4</v>
+        <v>-17</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I298" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>작품</v>
       </c>
       <c r="B299" t="str">
-        <v>아르모니아</v>
+        <v>아블랑</v>
       </c>
       <c r="C299" t="str">
-        <v>IN107-A</v>
+        <v>TR553</v>
       </c>
       <c r="D299" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E299">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
       <c r="G299">
         <v>1</v>
       </c>
       <c r="H299" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I299" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>작품</v>
       </c>
       <c r="B300" t="str">
-        <v>아론</v>
+        <v>아무흐</v>
       </c>
       <c r="C300" t="str">
-        <v>TR174-PS</v>
+        <v>TR165-PS</v>
       </c>
       <c r="D300" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I300" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
         <v>작품</v>
       </c>
       <c r="B301" t="str">
-        <v>아돌프</v>
+        <v>아무흐</v>
       </c>
       <c r="C301" t="str">
-        <v>TR160-1-PS</v>
+        <v>TR165-1-PS</v>
       </c>
       <c r="D301" t="str">
         <v>65*80</v>
       </c>
       <c r="E301">
         <v>0</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I301" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>작품</v>
       </c>
       <c r="B302" t="str">
-        <v>아돌프</v>
+        <v>아멜</v>
       </c>
       <c r="C302" t="str">
-        <v>TR160-PS</v>
+        <v>TR497</v>
       </c>
       <c r="D302" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I302" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>작품</v>
       </c>
       <c r="B303" t="str">
-        <v>아도니스</v>
+        <v>아마다</v>
       </c>
       <c r="C303" t="str">
-        <v>CD029</v>
+        <v>TR358-2</v>
       </c>
       <c r="D303" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E303">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I303" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v>작품</v>
       </c>
       <c r="B304" t="str">
-        <v>아니모라</v>
+        <v>아마다</v>
       </c>
       <c r="C304" t="str">
-        <v>TR474-PS</v>
+        <v>TR358-1</v>
       </c>
       <c r="D304" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E304">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I304" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v>작품</v>
       </c>
       <c r="B305" t="str">
-        <v>아니모</v>
+        <v>아리아2</v>
       </c>
       <c r="C305" t="str">
-        <v>TR398</v>
+        <v>TR586-2</v>
       </c>
       <c r="D305" t="str">
-        <v>100*70</v>
+        <v>100*75</v>
       </c>
       <c r="E305">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I305" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
         <v>작품</v>
       </c>
       <c r="B306" t="str">
-        <v>아네시</v>
+        <v>아리아1</v>
       </c>
       <c r="C306" t="str">
-        <v>TR290-2</v>
+        <v>TR586-1</v>
       </c>
       <c r="D306" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E306">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I306" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
         <v>작품</v>
       </c>
       <c r="B307" t="str">
-        <v>아네시</v>
+        <v>아르코</v>
       </c>
       <c r="C307" t="str">
-        <v>TR290-1</v>
+        <v>TR453</v>
       </c>
       <c r="D307" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E307">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I307" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>작품</v>
       </c>
       <c r="B308" t="str">
-        <v>아그네스</v>
+        <v>아르벨</v>
       </c>
       <c r="C308" t="str">
-        <v>TR021-PS</v>
+        <v>TR603</v>
       </c>
       <c r="D308" t="str">
-        <v>70*70</v>
+        <v>120*80</v>
       </c>
       <c r="E308">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I308" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>작품</v>
       </c>
       <c r="B309" t="str">
-        <v>쏘뇨</v>
+        <v>아르모니아</v>
       </c>
       <c r="C309" t="str">
-        <v>TR472-3</v>
+        <v>IN107-A</v>
       </c>
       <c r="D309" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E309">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I309" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v>작품</v>
       </c>
       <c r="B310" t="str">
-        <v>썸머앤어텀</v>
+        <v>아론</v>
       </c>
       <c r="C310" t="str">
-        <v>TR013</v>
+        <v>TR174-PS</v>
       </c>
       <c r="D310" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E310">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I310" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v>작품</v>
       </c>
       <c r="B311" t="str">
-        <v>썬슈어</v>
+        <v>아돌프</v>
       </c>
       <c r="C311" t="str">
-        <v>TR224-2-PS</v>
+        <v>TR160-1-PS</v>
       </c>
       <c r="D311" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I311" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v>작품</v>
       </c>
       <c r="B312" t="str">
-        <v>썬슈어</v>
+        <v>아돌프</v>
       </c>
       <c r="C312" t="str">
-        <v>TR224-1</v>
+        <v>TR160-PS</v>
       </c>
       <c r="D312" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E312">
-        <v>-42</v>
+        <v>0</v>
       </c>
       <c r="F312">
         <v>0</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I312" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
         <v>작품</v>
       </c>
       <c r="B313" t="str">
-        <v>썬슈어</v>
+        <v>아도니스</v>
       </c>
       <c r="C313" t="str">
-        <v>TR224-1-PS</v>
+        <v>CD029</v>
       </c>
       <c r="D313" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E313">
-        <v>0</v>
+        <v>-24</v>
       </c>
       <c r="F313">
         <v>0</v>
       </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I313" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v>작품</v>
       </c>
       <c r="B314" t="str">
-        <v>싱케루스</v>
+        <v>아니모라</v>
       </c>
       <c r="C314" t="str">
-        <v>TR355-1</v>
+        <v>TR474-PS</v>
       </c>
       <c r="D314" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314">
         <v>0</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I314" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v>작품</v>
       </c>
       <c r="B315" t="str">
-        <v>싱케루스</v>
+        <v>아니모</v>
       </c>
       <c r="C315" t="str">
-        <v>TR355-2</v>
+        <v>TR398</v>
       </c>
       <c r="D315" t="str">
-        <v>70*70</v>
+        <v>100*70</v>
       </c>
       <c r="E315">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F315">
         <v>0</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I315" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
         <v>작품</v>
       </c>
       <c r="B316" t="str">
-        <v>실베스터</v>
+        <v>아네시</v>
       </c>
       <c r="C316" t="str">
-        <v>TR061</v>
+        <v>TR290-2</v>
       </c>
       <c r="D316" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E316">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F316">
         <v>0</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I316" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v>작품</v>
       </c>
       <c r="B317" t="str">
-        <v>실바</v>
+        <v>아네시</v>
       </c>
       <c r="C317" t="str">
-        <v>TR431-PS</v>
+        <v>TR290-1</v>
       </c>
       <c r="D317" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E317">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F317">
         <v>0</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I317" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
         <v>작품</v>
       </c>
       <c r="B318" t="str">
-        <v>실렌티아</v>
+        <v>아그네스</v>
       </c>
       <c r="C318" t="str">
-        <v>TR515</v>
+        <v>TR021-PS</v>
       </c>
       <c r="D318" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E318">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="F318">
         <v>0</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I318" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v>작품</v>
       </c>
       <c r="B319" t="str">
-        <v>시그마</v>
+        <v>쏘뇨</v>
       </c>
       <c r="C319" t="str">
-        <v>TR335-1</v>
+        <v>TR472-3</v>
       </c>
       <c r="D319" t="str">
         <v>50*60</v>
       </c>
       <c r="E319">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F319">
         <v>0</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I319" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v>작품</v>
       </c>
       <c r="B320" t="str">
-        <v>스틸니스2</v>
+        <v>썸머앤어텀</v>
       </c>
       <c r="C320" t="str">
-        <v>TR587-2</v>
+        <v>TR013</v>
       </c>
       <c r="D320" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E320">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F320">
         <v>0</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I320" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v>작품</v>
       </c>
       <c r="B321" t="str">
-        <v>스틸니스1</v>
+        <v>썬슈어</v>
       </c>
       <c r="C321" t="str">
-        <v>TR587-1</v>
+        <v>TR224-2-PS</v>
       </c>
       <c r="D321" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321">
         <v>0</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I321" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v>작품</v>
       </c>
       <c r="B322" t="str">
-        <v>스트레이텀</v>
+        <v>썬슈어</v>
       </c>
       <c r="C322" t="str">
-        <v>TR500</v>
+        <v>TR224-1</v>
       </c>
       <c r="D322" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E322">
-        <v>0</v>
+        <v>-42</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I322" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v>작품</v>
       </c>
       <c r="B323" t="str">
-        <v>스텔라</v>
+        <v>썬슈어</v>
       </c>
       <c r="C323" t="str">
-        <v>TR163-PS</v>
+        <v>TR224-1-PS</v>
       </c>
       <c r="D323" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E323">
         <v>0</v>
       </c>
       <c r="F323">
         <v>0</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I323" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v>작품</v>
       </c>
       <c r="B324" t="str">
-        <v>스텔라</v>
+        <v>싱케루스</v>
       </c>
       <c r="C324" t="str">
-        <v>TR163</v>
+        <v>TR355-1</v>
       </c>
       <c r="D324" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E324">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F324">
         <v>0</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I324" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v>작품</v>
       </c>
       <c r="B325" t="str">
-        <v>스퀘어플라워2</v>
+        <v>싱케루스</v>
       </c>
       <c r="C325" t="str">
-        <v>TR276-1</v>
+        <v>TR355-2</v>
       </c>
       <c r="D325" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E325">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F325">
         <v>0</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I325" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v>작품</v>
       </c>
       <c r="B326" t="str">
-        <v>스퀘어플라워</v>
+        <v>실베스터</v>
       </c>
       <c r="C326" t="str">
-        <v>TR238-1</v>
+        <v>TR061</v>
       </c>
       <c r="D326" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E326">
-        <v>-37</v>
+        <v>-3</v>
       </c>
       <c r="F326">
         <v>0</v>
       </c>
       <c r="G326">
         <v>1</v>
       </c>
       <c r="H326" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I326" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
         <v>작품</v>
       </c>
       <c r="B327" t="str">
-        <v>스퀘어플라워</v>
+        <v>실바</v>
       </c>
       <c r="C327" t="str">
-        <v>TR238-2</v>
+        <v>TR431-PS</v>
       </c>
       <c r="D327" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E327">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F327">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I327" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v>작품</v>
       </c>
       <c r="B328" t="str">
-        <v>스칼렛트리</v>
+        <v>실렌티아</v>
       </c>
       <c r="C328" t="str">
-        <v>CD034</v>
+        <v>TR515</v>
       </c>
       <c r="D328" t="str">
-        <v>30*60</v>
+        <v>100*75</v>
       </c>
       <c r="E328">
-        <v>-8</v>
+        <v>-3</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
       <c r="G328">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H328" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I328" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v>작품</v>
       </c>
       <c r="B329" t="str">
-        <v>스레솔드</v>
+        <v>시그마</v>
       </c>
       <c r="C329" t="str">
-        <v>TR514</v>
+        <v>TR335-1</v>
       </c>
       <c r="D329" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E329">
-        <v>-2</v>
+        <v>-24</v>
       </c>
       <c r="F329">
         <v>0</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I329" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v>작품</v>
       </c>
       <c r="B330" t="str">
-        <v>슈퍼포지토</v>
+        <v>스틸니스2</v>
       </c>
       <c r="C330" t="str">
-        <v>TR482</v>
+        <v>TR587-2</v>
       </c>
       <c r="D330" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E330">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F330">
         <v>0</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I330" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v>작품</v>
       </c>
       <c r="B331" t="str">
-        <v>슈에트</v>
+        <v>스틸니스1</v>
       </c>
       <c r="C331" t="str">
-        <v>TR384-2</v>
+        <v>TR587-1</v>
       </c>
       <c r="D331" t="str">
         <v>65*80</v>
       </c>
       <c r="E331">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F331">
         <v>0</v>
       </c>
       <c r="G331">
         <v>1</v>
       </c>
       <c r="H331" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I331" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v>작품</v>
       </c>
       <c r="B332" t="str">
-        <v>슈에트</v>
+        <v>스텔라</v>
       </c>
       <c r="C332" t="str">
-        <v>TR384-1</v>
+        <v>TR163-PS</v>
       </c>
       <c r="D332" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E332">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F332">
         <v>0</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I332" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v>작품</v>
       </c>
       <c r="B333" t="str">
-        <v>쉐비로즈</v>
+        <v>스텔라</v>
       </c>
       <c r="C333" t="str">
-        <v>TR208-2-PS</v>
+        <v>TR163</v>
       </c>
       <c r="D333" t="str">
         <v>70*70</v>
       </c>
       <c r="E333">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F333">
         <v>0</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I333" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v>작품</v>
       </c>
       <c r="B334" t="str">
-        <v>쉐비로즈</v>
+        <v>스퀘어플라워2</v>
       </c>
       <c r="C334" t="str">
-        <v>TR208-1</v>
+        <v>TR276-1</v>
       </c>
       <c r="D334" t="str">
         <v>60*60</v>
       </c>
       <c r="E334">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F334">
         <v>0</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I334" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v>작품</v>
       </c>
       <c r="B335" t="str">
-        <v>쉐비로즈</v>
+        <v>스퀘어플라워</v>
       </c>
       <c r="C335" t="str">
-        <v>TR208-1-PS</v>
+        <v>TR238-1</v>
       </c>
       <c r="D335" t="str">
         <v>60*60</v>
       </c>
       <c r="E335">
-        <v>0</v>
+        <v>-40</v>
       </c>
       <c r="F335">
         <v>0</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I335" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
         <v>작품</v>
       </c>
       <c r="B336" t="str">
-        <v>쉐비로즈</v>
+        <v>스칼렛트리</v>
       </c>
       <c r="C336" t="str">
-        <v>TR208-2</v>
+        <v>CD034</v>
       </c>
       <c r="D336" t="str">
-        <v>70*70</v>
+        <v>30*60</v>
       </c>
       <c r="E336">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F336">
         <v>0</v>
       </c>
       <c r="G336">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H336" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I336" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
         <v>작품</v>
       </c>
       <c r="B337" t="str">
-        <v>쉐리플라워</v>
+        <v>스레솔드</v>
       </c>
       <c r="C337" t="str">
-        <v>TR024</v>
+        <v>TR514</v>
       </c>
       <c r="D337" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E337">
-        <v>-120</v>
+        <v>-2</v>
       </c>
       <c r="F337">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G337">
         <v>1</v>
       </c>
       <c r="H337" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I337" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v>작품</v>
       </c>
       <c r="B338" t="str">
-        <v>쉐런</v>
+        <v>슈퍼포지토</v>
       </c>
       <c r="C338" t="str">
-        <v>TR373-1</v>
+        <v>TR482</v>
       </c>
       <c r="D338" t="str">
-        <v>40*40</v>
+        <v>100*75</v>
       </c>
       <c r="E338">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="F338">
         <v>0</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I338" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v>작품</v>
       </c>
       <c r="B339" t="str">
-        <v>쉐런</v>
+        <v>슈에트</v>
       </c>
       <c r="C339" t="str">
-        <v>TR373-2</v>
+        <v>TR384-2</v>
       </c>
       <c r="D339" t="str">
-        <v>40*40</v>
+        <v>65*80</v>
       </c>
       <c r="E339">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F339">
         <v>0</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I339" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v>작품</v>
       </c>
       <c r="B340" t="str">
-        <v>쉐도우</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C340" t="str">
-        <v>TR301-1</v>
+        <v>TR208-2-PS</v>
       </c>
       <c r="D340" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I340" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
         <v>작품</v>
       </c>
       <c r="B341" t="str">
-        <v>쉐도우</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C341" t="str">
-        <v>TR301-2</v>
+        <v>TR208-1</v>
       </c>
       <c r="D341" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E341">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F341">
         <v>0</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I341" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>작품</v>
       </c>
       <c r="B342" t="str">
-        <v>수플르도르</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C342" t="str">
-        <v>TR557</v>
+        <v>TR208-1-PS</v>
       </c>
       <c r="D342" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E342">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F342">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I342" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>작품</v>
       </c>
       <c r="B343" t="str">
-        <v>솜니움</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C343" t="str">
-        <v>TR322</v>
+        <v>TR208-2</v>
       </c>
       <c r="D343" t="str">
         <v>70*70</v>
       </c>
       <c r="E343">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F343">
         <v>0</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I343" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>작품</v>
       </c>
       <c r="B344" t="str">
-        <v>솔리스</v>
+        <v>쉐도우</v>
       </c>
       <c r="C344" t="str">
-        <v>TR416-1</v>
+        <v>TR301-1</v>
       </c>
       <c r="D344" t="str">
         <v>50*60</v>
       </c>
       <c r="E344">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F344">
         <v>0</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I344" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>작품</v>
       </c>
       <c r="B345" t="str">
-        <v>솔리스</v>
+        <v>쉐도우</v>
       </c>
       <c r="C345" t="str">
-        <v>TR416-2-PS</v>
+        <v>TR301-2</v>
       </c>
       <c r="D345" t="str">
         <v>65*80</v>
       </c>
       <c r="E345">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F345">
         <v>0</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I345" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
         <v>작품</v>
       </c>
       <c r="B346" t="str">
-        <v>솔렌</v>
+        <v>솜니움</v>
       </c>
       <c r="C346" t="str">
-        <v>TR558</v>
+        <v>TR322</v>
       </c>
       <c r="D346" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E346">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F346">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I346" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v>작품</v>
       </c>
       <c r="B347" t="str">
-        <v>소피아</v>
+        <v>솔리스</v>
       </c>
       <c r="C347" t="str">
-        <v>TR203-2</v>
+        <v>TR416-2-PS</v>
       </c>
       <c r="D347" t="str">
         <v>65*80</v>
       </c>
       <c r="E347">
-        <v>-22</v>
+        <v>0</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I347" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>작품</v>
       </c>
       <c r="B348" t="str">
         <v>소피아</v>
       </c>
       <c r="C348" t="str">
-        <v>TR203-2-PS</v>
+        <v>TR203-2</v>
       </c>
       <c r="D348" t="str">
         <v>65*80</v>
       </c>
       <c r="E348">
-        <v>0</v>
+        <v>-22</v>
       </c>
       <c r="F348">
         <v>0</v>
       </c>
       <c r="G348">
         <v>1</v>
       </c>
       <c r="H348" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I348" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>작품</v>
       </c>
       <c r="B349" t="str">
         <v>소피아</v>
       </c>
       <c r="C349" t="str">
-        <v>TR203-1-PS</v>
+        <v>TR203-1</v>
       </c>
       <c r="D349" t="str">
         <v>50*60</v>
       </c>
       <c r="E349">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F349">
         <v>0</v>
       </c>
       <c r="G349">
         <v>1</v>
       </c>
       <c r="H349" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I349" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>작품</v>
       </c>
       <c r="B350" t="str">
-        <v>셔플</v>
+        <v>소피아</v>
       </c>
       <c r="C350" t="str">
-        <v>TR199-2</v>
+        <v>TR203-2-PS</v>
       </c>
       <c r="D350" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E350">
         <v>0</v>
       </c>
       <c r="F350">
         <v>0</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I350" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>작품</v>
       </c>
       <c r="B351" t="str">
-        <v>셔플</v>
+        <v>소피아</v>
       </c>
       <c r="C351" t="str">
-        <v>TR199-1</v>
+        <v>TR203-1-PS</v>
       </c>
       <c r="D351" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E351">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F351">
         <v>0</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I351" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v>작품</v>
       </c>
       <c r="B352" t="str">
         <v>셔플</v>
       </c>
       <c r="C352" t="str">
-        <v>TR199-2-PS</v>
+        <v>TR199-2</v>
       </c>
       <c r="D352" t="str">
         <v>70*70</v>
       </c>
       <c r="E352">
         <v>0</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352">
         <v>1</v>
       </c>
       <c r="H352" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I352" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v>작품</v>
       </c>
       <c r="B353" t="str">
         <v>셔플</v>
       </c>
       <c r="C353" t="str">
-        <v>TR199-1-PS</v>
+        <v>TR199-1</v>
       </c>
       <c r="D353" t="str">
         <v>60*60</v>
       </c>
       <c r="E353">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F353">
         <v>0</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I353" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>작품</v>
       </c>
       <c r="B354" t="str">
-        <v>셀레스틴</v>
+        <v>셔플</v>
       </c>
       <c r="C354" t="str">
-        <v>19AB01</v>
+        <v>TR199-2-PS</v>
       </c>
       <c r="D354" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E354">
-        <v>-10</v>
+        <v>0</v>
       </c>
       <c r="F354">
         <v>0</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I354" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>작품</v>
       </c>
       <c r="B355" t="str">
-        <v>셀레노</v>
+        <v>셔플</v>
       </c>
       <c r="C355" t="str">
-        <v>TR180</v>
+        <v>TR199-1-PS</v>
       </c>
       <c r="D355" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E355">
         <v>0</v>
       </c>
       <c r="F355">
         <v>0</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I355" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v>작품</v>
       </c>
       <c r="B356" t="str">
-        <v>세렐</v>
+        <v>셀레스틴</v>
       </c>
       <c r="C356" t="str">
-        <v>TR468</v>
+        <v>19AB01</v>
       </c>
       <c r="D356" t="str">
         <v>120*60</v>
       </c>
       <c r="E356">
-        <v>-4</v>
+        <v>-11</v>
       </c>
       <c r="F356">
         <v>0</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I356" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
         <v>작품</v>
       </c>
       <c r="B357" t="str">
-        <v>세레플라워</v>
+        <v>셀레노</v>
       </c>
       <c r="C357" t="str">
-        <v>YA119-A_CV</v>
+        <v>TR180</v>
       </c>
       <c r="D357" t="str">
-        <v>70*70</v>
+        <v>100*50</v>
       </c>
       <c r="E357">
         <v>0</v>
       </c>
       <c r="F357">
         <v>0</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I357" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
         <v>작품</v>
       </c>
       <c r="B358" t="str">
-        <v>세레플라워</v>
+        <v>세이센</v>
       </c>
       <c r="C358" t="str">
-        <v>YA119-A</v>
+        <v>TR504</v>
       </c>
       <c r="D358" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E358">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="F358">
         <v>0</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I358" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v>작품</v>
       </c>
       <c r="B359" t="str">
-        <v>세런디퍼티</v>
+        <v>세렐</v>
       </c>
       <c r="C359" t="str">
-        <v>TR060</v>
+        <v>TR468</v>
       </c>
       <c r="D359" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E359">
-        <v>-14</v>
+        <v>-4</v>
       </c>
       <c r="F359">
         <v>0</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I359" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v>작품</v>
       </c>
       <c r="B360" t="str">
-        <v>세라서스</v>
+        <v>세레니타</v>
       </c>
       <c r="C360" t="str">
-        <v>TR391</v>
+        <v>TR440</v>
       </c>
       <c r="D360" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E360">
-        <v>-20</v>
+        <v>-31</v>
       </c>
       <c r="F360">
         <v>0</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I360" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
         <v>작품</v>
       </c>
       <c r="B361" t="str">
-        <v>세디먼트</v>
+        <v>세런디퍼티</v>
       </c>
       <c r="C361" t="str">
-        <v>TR520</v>
+        <v>TR060</v>
       </c>
       <c r="D361" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E361">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F361">
         <v>0</v>
       </c>
       <c r="G361">
         <v>1</v>
       </c>
       <c r="H361" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I361" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
         <v>작품</v>
       </c>
       <c r="B362" t="str">
-        <v>서클</v>
+        <v>세라핀</v>
       </c>
       <c r="C362" t="str">
-        <v>TR053</v>
+        <v>TR548</v>
       </c>
       <c r="D362" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E362">
-        <v>-14</v>
+        <v>-5</v>
       </c>
       <c r="F362">
         <v>0</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I362" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
         <v>작품</v>
       </c>
       <c r="B363" t="str">
-        <v>샌디</v>
+        <v>세라서스</v>
       </c>
       <c r="C363" t="str">
-        <v>TR105-PS</v>
+        <v>TR391</v>
       </c>
       <c r="D363" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E363">
-        <v>0</v>
+        <v>-21</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I363" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v>작품</v>
       </c>
       <c r="B364" t="str">
-        <v>산드라</v>
+        <v>서클</v>
       </c>
       <c r="C364" t="str">
-        <v>TR561</v>
+        <v>TR053</v>
       </c>
       <c r="D364" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E364">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F364">
         <v>0</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I364" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
         <v>작품</v>
       </c>
       <c r="B365" t="str">
-        <v>사투르누스</v>
+        <v>샤론</v>
       </c>
       <c r="C365" t="str">
-        <v>TR549</v>
+        <v>TR600</v>
       </c>
       <c r="D365" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
       <c r="F365">
         <v>0</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I365" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>작품</v>
       </c>
       <c r="B366" t="str">
-        <v>사케르</v>
+        <v>샌디</v>
       </c>
       <c r="C366" t="str">
-        <v>TR331-PS</v>
+        <v>TR105-PS</v>
       </c>
       <c r="D366" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E366">
         <v>0</v>
       </c>
       <c r="F366">
         <v>0</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I366" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>작품</v>
       </c>
       <c r="B367" t="str">
-        <v>빈티지맵</v>
+        <v>산드라</v>
       </c>
       <c r="C367" t="str">
-        <v>TR114</v>
+        <v>TR561</v>
       </c>
       <c r="D367" t="str">
-        <v>140*60</v>
+        <v>100*75</v>
       </c>
       <c r="E367">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F367">
         <v>0</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I367" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>작품</v>
       </c>
       <c r="B368" t="str">
-        <v>비화</v>
+        <v>사케르</v>
       </c>
       <c r="C368" t="str">
-        <v>TR496-ps</v>
+        <v>TR331-PS</v>
       </c>
       <c r="D368" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368">
         <v>0</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I368" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
         <v>작품</v>
       </c>
       <c r="B369" t="str">
-        <v>비화</v>
+        <v>사케르</v>
       </c>
       <c r="C369" t="str">
-        <v>TR496</v>
+        <v>TR331</v>
       </c>
       <c r="D369" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E369">
-        <v>-2</v>
+        <v>-26</v>
       </c>
       <c r="F369">
         <v>0</v>
       </c>
       <c r="G369">
         <v>1</v>
       </c>
       <c r="H369" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I369" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
         <v>작품</v>
       </c>
       <c r="B370" t="str">
-        <v>비티스</v>
+        <v>빈티지맵</v>
       </c>
       <c r="C370" t="str">
-        <v>TR479-ps</v>
+        <v>TR114</v>
       </c>
       <c r="D370" t="str">
-        <v>70*70</v>
+        <v>140*60</v>
       </c>
       <c r="E370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F370">
         <v>0</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I370" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
         <v>작품</v>
       </c>
       <c r="B371" t="str">
-        <v>비타</v>
+        <v>비화</v>
       </c>
       <c r="C371" t="str">
-        <v>TR428-2</v>
+        <v>TR496-ps</v>
       </c>
       <c r="D371" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371">
         <v>0</v>
       </c>
       <c r="G371">
         <v>1</v>
       </c>
       <c r="H371" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I371" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
         <v>작품</v>
       </c>
       <c r="B372" t="str">
-        <v>비타</v>
+        <v>비화</v>
       </c>
       <c r="C372" t="str">
-        <v>TR428-1</v>
+        <v>TR496</v>
       </c>
       <c r="D372" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E372">
-        <v>-11</v>
+        <v>-2</v>
       </c>
       <c r="F372">
         <v>0</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I372" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
         <v>작품</v>
       </c>
       <c r="B373" t="str">
-        <v>비올렌느</v>
+        <v>비티스</v>
       </c>
       <c r="C373" t="str">
-        <v>TR578</v>
+        <v>TR479-ps</v>
       </c>
       <c r="D373" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373">
         <v>0</v>
       </c>
       <c r="G373">
         <v>1</v>
       </c>
       <c r="H373" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I373" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
         <v>작품</v>
       </c>
       <c r="B374" t="str">
-        <v>비스</v>
+        <v>비타</v>
       </c>
       <c r="C374" t="str">
-        <v>TR508</v>
+        <v>TR428-2</v>
       </c>
       <c r="D374" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E374">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F374">
         <v>0</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I374" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v>작품</v>
       </c>
       <c r="B375" t="str">
-        <v>비비엔</v>
+        <v>비타</v>
       </c>
       <c r="C375" t="str">
-        <v>TR394</v>
+        <v>TR428-2_PS</v>
       </c>
       <c r="D375" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E375">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F375">
         <v>0</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I375" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
         <v>작품</v>
       </c>
       <c r="B376" t="str">
-        <v>비비아나캣</v>
+        <v>비올렌느</v>
       </c>
       <c r="C376" t="str">
-        <v>TR102-PS</v>
+        <v>TR578</v>
       </c>
       <c r="D376" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376">
         <v>0</v>
       </c>
       <c r="G376">
         <v>1</v>
       </c>
       <c r="H376" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I376" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
         <v>작품</v>
       </c>
       <c r="B377" t="str">
-        <v>비바체</v>
+        <v>비스</v>
       </c>
       <c r="C377" t="str">
-        <v>TR433</v>
+        <v>TR508</v>
       </c>
       <c r="D377" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E377">
         <v>-2</v>
       </c>
       <c r="F377">
         <v>0</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I377" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
         <v>작품</v>
       </c>
       <c r="B378" t="str">
-        <v>블루유포니</v>
+        <v>비비엔</v>
       </c>
       <c r="C378" t="str">
-        <v>TR478-ps</v>
+        <v>TR394</v>
       </c>
       <c r="D378" t="str">
-        <v>150*50</v>
+        <v>90*60</v>
       </c>
       <c r="E378">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F378">
         <v>0</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I378" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
         <v>작품</v>
       </c>
       <c r="B379" t="str">
-        <v>블루웨일</v>
+        <v>비비아나캣</v>
       </c>
       <c r="C379" t="str">
-        <v>TR380-PS</v>
+        <v>TR102-PS</v>
       </c>
       <c r="D379" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E379">
         <v>0</v>
       </c>
       <c r="F379">
         <v>0</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I379" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
         <v>작품</v>
       </c>
       <c r="B380" t="str">
-        <v>블루오션</v>
+        <v>비바체</v>
       </c>
       <c r="C380" t="str">
-        <v>TR323-2_PS</v>
+        <v>TR433</v>
       </c>
       <c r="D380" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E380">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F380">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I380" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
         <v>작품</v>
       </c>
       <c r="B381" t="str">
-        <v>블루아</v>
+        <v>블루유포니</v>
       </c>
       <c r="C381" t="str">
-        <v>TR582</v>
+        <v>TR478-ps</v>
       </c>
       <c r="D381" t="str">
-        <v>120*60</v>
+        <v>150*50</v>
       </c>
       <c r="E381">
         <v>0</v>
       </c>
       <c r="F381">
         <v>0</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I381" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
         <v>작품</v>
       </c>
       <c r="B382" t="str">
-        <v>블루벨라</v>
+        <v>블루웨일</v>
       </c>
       <c r="C382" t="str">
-        <v>TR441-PS</v>
+        <v>TR380-PS</v>
       </c>
       <c r="D382" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="F382">
         <v>0</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I382" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
         <v>작품</v>
       </c>
       <c r="B383" t="str">
-        <v>블루가든</v>
+        <v>블루오션</v>
       </c>
       <c r="C383" t="str">
-        <v>TR277-2_PS</v>
+        <v>TR323-2_PS</v>
       </c>
       <c r="D383" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E383">
         <v>0</v>
       </c>
       <c r="F383">
         <v>0</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I383" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
         <v>작품</v>
       </c>
       <c r="B384" t="str">
-        <v>블러쉬</v>
+        <v>블루아</v>
       </c>
       <c r="C384" t="str">
-        <v>TR449-1</v>
+        <v>TR582</v>
       </c>
       <c r="D384" t="str">
-        <v>50*50</v>
+        <v>120*60</v>
       </c>
       <c r="E384">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F384">
         <v>0</v>
       </c>
       <c r="G384">
         <v>1</v>
       </c>
       <c r="H384" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I384" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
         <v>작품</v>
       </c>
       <c r="B385" t="str">
-        <v>블러쉬</v>
+        <v>블루벨라</v>
       </c>
       <c r="C385" t="str">
-        <v>TR449-2</v>
+        <v>TR441-PS</v>
       </c>
       <c r="D385" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E385">
         <v>0</v>
       </c>
       <c r="F385">
         <v>0</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I385" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
         <v>작품</v>
       </c>
       <c r="B386" t="str">
-        <v>블랙우먼</v>
+        <v>블루메 베어</v>
       </c>
       <c r="C386" t="str">
-        <v>C08</v>
+        <v>TR511</v>
       </c>
       <c r="D386" t="str">
         <v>90*60</v>
       </c>
       <c r="E386">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F386">
         <v>0</v>
       </c>
       <c r="G386">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H386" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I386" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
         <v>작품</v>
       </c>
       <c r="B387" t="str">
-        <v>블랙마운틴</v>
+        <v>블루레버리</v>
       </c>
       <c r="C387" t="str">
-        <v>TR382</v>
+        <v>TR610</v>
       </c>
       <c r="D387" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E387">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F387">
         <v>0</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I387" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
         <v>작품</v>
       </c>
       <c r="B388" t="str">
-        <v>브린</v>
+        <v>블루가든</v>
       </c>
       <c r="C388" t="str">
-        <v>TR396</v>
+        <v>TR277-2_PS</v>
       </c>
       <c r="D388" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E388">
         <v>0</v>
       </c>
       <c r="F388">
         <v>0</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I388" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
         <v>작품</v>
       </c>
       <c r="B389" t="str">
-        <v>브리아나</v>
+        <v>블러쉬</v>
       </c>
       <c r="C389" t="str">
-        <v>OV131-A</v>
+        <v>TR449-1</v>
       </c>
       <c r="D389" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E389">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="F389">
         <v>0</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I389" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
         <v>작품</v>
       </c>
       <c r="B390" t="str">
-        <v>브레드캣</v>
+        <v>블러쉬</v>
       </c>
       <c r="C390" t="str">
-        <v>TR159-PS</v>
+        <v>TR449-2</v>
       </c>
       <c r="D390" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I390" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
         <v>작품</v>
       </c>
       <c r="B391" t="str">
-        <v>브레드캣</v>
+        <v>블랙우먼</v>
       </c>
       <c r="C391" t="str">
-        <v>TR159</v>
+        <v>C08</v>
       </c>
       <c r="D391" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E391">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
       <c r="G391">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H391" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I391" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
         <v>작품</v>
       </c>
       <c r="B392" t="str">
-        <v>브래들리2</v>
+        <v>블랙마운틴</v>
       </c>
       <c r="C392" t="str">
-        <v>TR278-2</v>
+        <v>TR382</v>
       </c>
       <c r="D392" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E392">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F392">
         <v>0</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I392" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v>작품</v>
       </c>
       <c r="B393" t="str">
-        <v>부자되는해바라기</v>
+        <v>브린</v>
       </c>
       <c r="C393" t="str">
-        <v>20FL01_CV</v>
+        <v>TR396</v>
       </c>
       <c r="D393" t="str">
         <v>60*60</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I393" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
         <v>작품</v>
       </c>
       <c r="B394" t="str">
-        <v>보브레</v>
+        <v>브리아나</v>
       </c>
       <c r="C394" t="str">
-        <v>TR204-2-PS</v>
+        <v>OV131-A</v>
       </c>
       <c r="D394" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E394">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F394">
         <v>0</v>
       </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I394" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
         <v>작품</v>
       </c>
       <c r="B395" t="str">
-        <v>보브레</v>
+        <v>브레드캣</v>
       </c>
       <c r="C395" t="str">
-        <v>TR204-1-PS</v>
+        <v>TR159-PS</v>
       </c>
       <c r="D395" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E395">
         <v>0</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
       <c r="G395">
         <v>1</v>
       </c>
       <c r="H395" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I395" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
         <v>작품</v>
       </c>
       <c r="B396" t="str">
-        <v>보노보노</v>
+        <v>브레드캣</v>
       </c>
       <c r="C396" t="str">
-        <v>19AB03-PS</v>
+        <v>TR159</v>
       </c>
       <c r="D396" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E396">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I396" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
         <v>작품</v>
       </c>
       <c r="B397" t="str">
-        <v>벨아샤</v>
+        <v>브래들리2</v>
       </c>
       <c r="C397" t="str">
-        <v>TR173-PS</v>
+        <v>TR278-2</v>
       </c>
       <c r="D397" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E397">
         <v>0</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I397" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
         <v>작품</v>
       </c>
       <c r="B398" t="str">
-        <v>벨리카</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C398" t="str">
-        <v>TR139</v>
+        <v>20FL01_CV</v>
       </c>
       <c r="D398" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E398">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F398">
         <v>0</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I398" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
         <v>작품</v>
       </c>
       <c r="B399" t="str">
-        <v>벨리카</v>
+        <v>보브레</v>
       </c>
       <c r="C399" t="str">
-        <v>TR139-PS</v>
+        <v>TR204-2-PS</v>
       </c>
       <c r="D399" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E399">
         <v>0</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I399" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
         <v>작품</v>
       </c>
       <c r="B400" t="str">
-        <v>벨루라</v>
+        <v>보브레</v>
       </c>
       <c r="C400" t="str">
-        <v>TR583</v>
+        <v>TR204-1-PS</v>
       </c>
       <c r="D400" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E400">
         <v>0</v>
       </c>
       <c r="F400">
         <v>0</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I400" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
         <v>작품</v>
       </c>
       <c r="B401" t="str">
-        <v>벨라</v>
+        <v>보니타</v>
       </c>
       <c r="C401" t="str">
-        <v>AX135-A</v>
+        <v>TR002</v>
       </c>
       <c r="D401" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E401">
-        <v>-17</v>
+        <v>-24</v>
       </c>
       <c r="F401">
         <v>0</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I401" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
         <v>작품</v>
       </c>
       <c r="B402" t="str">
-        <v>벤토</v>
+        <v>보노보노</v>
       </c>
       <c r="C402" t="str">
-        <v>TR472-1</v>
+        <v>19AB03-PS</v>
       </c>
       <c r="D402" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E402">
         <v>0</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I402" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
         <v>작품</v>
       </c>
       <c r="B403" t="str">
-        <v>베키</v>
+        <v>벨아크2</v>
       </c>
       <c r="C403" t="str">
-        <v>TR106-2</v>
+        <v>TR608-2</v>
       </c>
       <c r="D403" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E403">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F403">
         <v>0</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I403" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
         <v>작품</v>
       </c>
       <c r="B404" t="str">
-        <v>베키</v>
+        <v>벨아크1</v>
       </c>
       <c r="C404" t="str">
-        <v>TR106-2_PS</v>
+        <v>TR608-1</v>
       </c>
       <c r="D404" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E404">
         <v>0</v>
       </c>
       <c r="F404">
         <v>0</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I404" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
         <v>작품</v>
       </c>
       <c r="B405" t="str">
-        <v>베일리-블랙</v>
+        <v>벨아샤</v>
       </c>
       <c r="C405" t="str">
-        <v>TR007</v>
+        <v>TR173-PS</v>
       </c>
       <c r="D405" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E405">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I405" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
         <v>작품</v>
       </c>
       <c r="B406" t="str">
-        <v>베아트리스</v>
+        <v>벨리카</v>
       </c>
       <c r="C406" t="str">
-        <v>TR088_PS</v>
+        <v>TR139</v>
       </c>
       <c r="D406" t="str">
         <v>70*70</v>
       </c>
       <c r="E406">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I406" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
         <v>작품</v>
       </c>
       <c r="B407" t="str">
-        <v>베스페르</v>
+        <v>벨리카</v>
       </c>
       <c r="C407" t="str">
-        <v>TR569</v>
+        <v>TR139-PS</v>
       </c>
       <c r="D407" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E407">
         <v>0</v>
       </c>
       <c r="F407">
         <v>0</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I407" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
         <v>작품</v>
       </c>
       <c r="B408" t="str">
-        <v>베르토</v>
+        <v>벨라</v>
       </c>
       <c r="C408" t="str">
-        <v>TR547-2</v>
+        <v>AX135-A</v>
       </c>
       <c r="D408" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E408">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F408">
         <v>0</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I408" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v>작품</v>
       </c>
       <c r="B409" t="str">
-        <v>베르토</v>
+        <v>벤토</v>
       </c>
       <c r="C409" t="str">
-        <v>TR547-1</v>
+        <v>TR472-1</v>
       </c>
       <c r="D409" t="str">
         <v>50*60</v>
       </c>
       <c r="E409">
         <v>0</v>
       </c>
       <c r="F409">
         <v>0</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I409" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
         <v>작품</v>
       </c>
       <c r="B410" t="str">
-        <v>베고니아</v>
+        <v>베키</v>
       </c>
       <c r="C410" t="str">
-        <v>TR116-PS</v>
+        <v>TR106-2</v>
       </c>
       <c r="D410" t="str">
         <v>65*80</v>
       </c>
       <c r="E410">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F410">
         <v>0</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I410" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
         <v>작품</v>
       </c>
       <c r="B411" t="str">
-        <v>버델</v>
+        <v>베키</v>
       </c>
       <c r="C411" t="str">
-        <v>TR460</v>
+        <v>TR106-2_PS</v>
       </c>
       <c r="D411" t="str">
         <v>65*80</v>
       </c>
       <c r="E411">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F411">
         <v>0</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I411" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
         <v>작품</v>
       </c>
       <c r="B412" t="str">
-        <v>바인</v>
+        <v>베일리-블랙</v>
       </c>
       <c r="C412" t="str">
-        <v>TR397-PS</v>
+        <v>TR007</v>
       </c>
       <c r="D412" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E412">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I412" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
         <v>작품</v>
       </c>
       <c r="B413" t="str">
-        <v>바인</v>
+        <v>베아트리스</v>
       </c>
       <c r="C413" t="str">
-        <v>TR397</v>
+        <v>TR088_PS</v>
       </c>
       <c r="D413" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E413">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I413" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
         <v>작품</v>
       </c>
       <c r="B414" t="str">
-        <v>바바</v>
+        <v>베스페르</v>
       </c>
       <c r="C414" t="str">
-        <v>TR217</v>
+        <v>TR569</v>
       </c>
       <c r="D414" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E414">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F414">
         <v>0</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I414" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v>작품</v>
       </c>
       <c r="B415" t="str">
-        <v>밀레</v>
+        <v>베르토</v>
       </c>
       <c r="C415" t="str">
-        <v>TR181-1-PS</v>
+        <v>TR547-2</v>
       </c>
       <c r="D415" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E415">
         <v>0</v>
       </c>
       <c r="F415">
         <v>0</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I415" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v>작품</v>
       </c>
       <c r="B416" t="str">
-        <v>밀레</v>
+        <v>베르토</v>
       </c>
       <c r="C416" t="str">
-        <v>TR181-2-PS</v>
+        <v>TR547-1</v>
       </c>
       <c r="D416" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I416" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
         <v>작품</v>
       </c>
       <c r="B417" t="str">
-        <v>민트</v>
+        <v>베나</v>
       </c>
       <c r="C417" t="str">
-        <v>TR372</v>
+        <v>TR450</v>
       </c>
       <c r="D417" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E417">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F417">
         <v>0</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I417" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
         <v>작품</v>
       </c>
       <c r="B418" t="str">
-        <v>미우</v>
+        <v>베고니아</v>
       </c>
       <c r="C418" t="str">
-        <v>TR471-1</v>
+        <v>TR116-PS</v>
       </c>
       <c r="D418" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E418">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F418">
         <v>0</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I418" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
         <v>작품</v>
       </c>
       <c r="B419" t="str">
-        <v>미스틱</v>
+        <v>버델</v>
       </c>
       <c r="C419" t="str">
-        <v>TR191-1-PS</v>
+        <v>TR460</v>
       </c>
       <c r="D419" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E419">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I419" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
         <v>작품</v>
       </c>
       <c r="B420" t="str">
-        <v>미스틱</v>
+        <v>바인</v>
       </c>
       <c r="C420" t="str">
-        <v>TR191-2-PS</v>
+        <v>TR397-PS</v>
       </c>
       <c r="D420" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E420">
         <v>0</v>
       </c>
       <c r="F420">
         <v>0</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I420" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
         <v>작품</v>
       </c>
       <c r="B421" t="str">
-        <v>미스틱</v>
+        <v>바인</v>
       </c>
       <c r="C421" t="str">
-        <v>TR191-1</v>
+        <v>TR397</v>
       </c>
       <c r="D421" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E421">
-        <v>-25</v>
+        <v>-6</v>
       </c>
       <c r="F421">
         <v>0</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I421" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
         <v>작품</v>
       </c>
       <c r="B422" t="str">
-        <v>미르</v>
+        <v>바바</v>
       </c>
       <c r="C422" t="str">
-        <v>TR419</v>
+        <v>TR217</v>
       </c>
       <c r="D422" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E422">
-        <v>-22</v>
+        <v>-3</v>
       </c>
       <c r="F422">
         <v>0</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I422" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
         <v>작품</v>
       </c>
       <c r="B423" t="str">
-        <v>미르</v>
+        <v>밀레</v>
       </c>
       <c r="C423" t="str">
-        <v>TR419-PS</v>
+        <v>TR181-1-PS</v>
       </c>
       <c r="D423" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423">
         <v>0</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I423" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v>작품</v>
       </c>
       <c r="B424" t="str">
-        <v>미드나잇포레스트</v>
+        <v>밀레</v>
       </c>
       <c r="C424" t="str">
-        <v>TR413-PS</v>
+        <v>TR181-2-PS</v>
       </c>
       <c r="D424" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E424">
         <v>0</v>
       </c>
       <c r="F424">
         <v>0</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I424" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
         <v>작품</v>
       </c>
       <c r="B425" t="str">
-        <v>미드나잇썬셋</v>
+        <v>민트</v>
       </c>
       <c r="C425" t="str">
-        <v>TR168</v>
+        <v>TR372</v>
       </c>
       <c r="D425" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E425">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="F425">
         <v>0</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I425" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v>작품</v>
       </c>
       <c r="B426" t="str">
-        <v>미드나잇썬셋</v>
+        <v>미초미오</v>
       </c>
       <c r="C426" t="str">
-        <v>TR168-PS</v>
+        <v>TR575</v>
       </c>
       <c r="D426" t="str">
         <v>70*70</v>
       </c>
       <c r="E426">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F426">
         <v>0</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I426" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
         <v>작품</v>
       </c>
       <c r="B427" t="str">
-        <v>미니선인장2</v>
+        <v>미우</v>
       </c>
       <c r="C427" t="str">
-        <v>CD037</v>
+        <v>TR471-1</v>
       </c>
       <c r="D427" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E427">
-        <v>-10</v>
+        <v>-1</v>
       </c>
       <c r="F427">
         <v>0</v>
       </c>
       <c r="G427">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H427" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I427" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
         <v>작품</v>
       </c>
       <c r="B428" t="str">
-        <v>미뉴엣</v>
+        <v>미스틱</v>
       </c>
       <c r="C428" t="str">
-        <v>TR155-PS</v>
+        <v>TR191-1-PS</v>
       </c>
       <c r="D428" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E428">
         <v>0</v>
       </c>
       <c r="F428">
         <v>0</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I428" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
         <v>작품</v>
       </c>
       <c r="B429" t="str">
-        <v>미뉴엣</v>
+        <v>미스틱</v>
       </c>
       <c r="C429" t="str">
-        <v>TR155-1</v>
+        <v>TR191-2-PS</v>
       </c>
       <c r="D429" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E429">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F429">
         <v>0</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I429" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
         <v>작품</v>
       </c>
       <c r="B430" t="str">
-        <v>뮬리</v>
+        <v>미스틱</v>
       </c>
       <c r="C430" t="str">
-        <v>TR183-1-PS</v>
+        <v>TR191-1</v>
       </c>
       <c r="D430" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E430">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="F430">
         <v>0</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I430" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
         <v>작품</v>
       </c>
       <c r="B431" t="str">
-        <v>뮬리</v>
+        <v>미르</v>
       </c>
       <c r="C431" t="str">
-        <v>TR183-1</v>
+        <v>TR419</v>
       </c>
       <c r="D431" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E431">
-        <v>-11</v>
+        <v>-22</v>
       </c>
       <c r="F431">
         <v>0</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I431" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
         <v>작품</v>
       </c>
       <c r="B432" t="str">
-        <v>뮬리</v>
+        <v>미르</v>
       </c>
       <c r="C432" t="str">
-        <v>TR183-2</v>
+        <v>TR419-PS</v>
       </c>
       <c r="D432" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E432">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F432">
         <v>0</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I432" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
         <v>작품</v>
       </c>
       <c r="B433" t="str">
-        <v>뮬리</v>
+        <v>미드나잇포레스트</v>
       </c>
       <c r="C433" t="str">
-        <v>TR183-2-PS</v>
+        <v>TR413-PS</v>
       </c>
       <c r="D433" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E433">
         <v>0</v>
       </c>
       <c r="F433">
         <v>0</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I433" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
         <v>작품</v>
       </c>
       <c r="B434" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>미드나잇썬셋</v>
       </c>
       <c r="C434" t="str">
-        <v>TR175-2-1-PS</v>
+        <v>TR168</v>
       </c>
       <c r="D434" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E434">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="F434">
         <v>0</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I434" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
         <v>작품</v>
       </c>
       <c r="B435" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>미드나잇썬셋</v>
       </c>
       <c r="C435" t="str">
-        <v>TR175-2-2-PS</v>
+        <v>TR168-PS</v>
       </c>
       <c r="D435" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
       <c r="G435">
         <v>1</v>
       </c>
       <c r="H435" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I435" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
         <v>작품</v>
       </c>
       <c r="B436" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>미니선인장2</v>
       </c>
       <c r="C436" t="str">
-        <v>TR175-1-2-PS</v>
+        <v>CD037</v>
       </c>
       <c r="D436" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E436">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F436">
         <v>0</v>
       </c>
       <c r="G436">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H436" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I436" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
         <v>작품</v>
       </c>
       <c r="B437" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C437" t="str">
-        <v>TR175-1-1-PS</v>
+        <v>TR155-PS</v>
       </c>
       <c r="D437" t="str">
         <v>50*60</v>
       </c>
       <c r="E437">
         <v>0</v>
       </c>
       <c r="F437">
         <v>0</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I437" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
         <v>작품</v>
       </c>
       <c r="B438" t="str">
-        <v>무아르</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C438" t="str">
-        <v>ZL097-A_2</v>
+        <v>TR155-1</v>
       </c>
       <c r="D438" t="str">
         <v>65*80</v>
       </c>
       <c r="E438">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F438">
         <v>0</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I438" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
         <v>작품</v>
       </c>
       <c r="B439" t="str">
-        <v>목단</v>
+        <v>뮬리</v>
       </c>
       <c r="C439" t="str">
-        <v>TR033</v>
+        <v>TR183-1-PS</v>
       </c>
       <c r="D439" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E439">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F439">
         <v>0</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I439" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v>작품</v>
       </c>
       <c r="B440" t="str">
-        <v>모카</v>
+        <v>뮬리</v>
       </c>
       <c r="C440" t="str">
-        <v>TR430-1</v>
+        <v>TR183-1</v>
       </c>
       <c r="D440" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E440">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="F440">
         <v>0</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I440" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
         <v>작품</v>
       </c>
       <c r="B441" t="str">
-        <v>모비어스</v>
+        <v>뮬리</v>
       </c>
       <c r="C441" t="str">
-        <v>TR142-PS</v>
+        <v>TR183-2</v>
       </c>
       <c r="D441" t="str">
         <v>65*80</v>
       </c>
       <c r="E441">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F441">
         <v>0</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I441" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
         <v>작품</v>
       </c>
       <c r="B442" t="str">
-        <v>모비어스</v>
+        <v>뮬리</v>
       </c>
       <c r="C442" t="str">
-        <v>TR142</v>
+        <v>TR183-2-PS</v>
       </c>
       <c r="D442" t="str">
         <v>65*80</v>
       </c>
       <c r="E442">
-        <v>-128</v>
+        <v>0</v>
       </c>
       <c r="F442">
         <v>0</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I442" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
         <v>작품</v>
       </c>
       <c r="B443" t="str">
-        <v>모브</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C443" t="str">
-        <v>TR148-PS</v>
+        <v>TR175-2-1-PS</v>
       </c>
       <c r="D443" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E443">
         <v>0</v>
       </c>
       <c r="F443">
         <v>0</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I443" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
         <v>작품</v>
       </c>
       <c r="B444" t="str">
-        <v>모브</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C444" t="str">
-        <v>TR148-2-PS</v>
+        <v>TR175-2-2-PS</v>
       </c>
       <c r="D444" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E444">
         <v>0</v>
       </c>
       <c r="F444">
         <v>0</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I444" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
         <v>작품</v>
       </c>
       <c r="B445" t="str">
-        <v>모브</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C445" t="str">
-        <v>TR148</v>
+        <v>TR175-1-2-PS</v>
       </c>
       <c r="D445" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E445">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="F445">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I445" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
         <v>작품</v>
       </c>
       <c r="B446" t="str">
-        <v>모란꽃밭</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C446" t="str">
-        <v>BU05-PS</v>
+        <v>TR175-1-1-PS</v>
       </c>
       <c r="D446" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E446">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F446">
         <v>0</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I446" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v>작품</v>
       </c>
       <c r="B447" t="str">
-        <v>모노크롬</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C447" t="str">
-        <v>TR444</v>
+        <v>TR175-1-2</v>
       </c>
       <c r="D447" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E447">
+        <v>-2</v>
+      </c>
+      <c r="F447">
         <v>-1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I447" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
         <v>작품</v>
       </c>
       <c r="B448" t="str">
-        <v>멜로우</v>
+        <v>무아르</v>
       </c>
       <c r="C448" t="str">
-        <v>TR368</v>
+        <v>ZL097-A_2</v>
       </c>
       <c r="D448" t="str">
         <v>65*80</v>
       </c>
       <c r="E448">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F448">
         <v>0</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I448" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
         <v>작품</v>
       </c>
       <c r="B449" t="str">
-        <v>멜레멜레</v>
+        <v>목단</v>
       </c>
       <c r="C449" t="str">
-        <v>TR432-ps</v>
+        <v>TR033</v>
       </c>
       <c r="D449" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E449">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F449">
         <v>0</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I449" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
         <v>작품</v>
       </c>
       <c r="B450" t="str">
-        <v>메이튤립</v>
+        <v>모카</v>
       </c>
       <c r="C450" t="str">
-        <v>TR236-1</v>
+        <v>TR430-1</v>
       </c>
       <c r="D450" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E450">
         <v>0</v>
       </c>
       <c r="F450">
         <v>0</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I450" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
         <v>작품</v>
       </c>
       <c r="B451" t="str">
-        <v>메모리레이크</v>
+        <v>모비어스</v>
       </c>
       <c r="C451" t="str">
-        <v>TR213-1</v>
+        <v>TR142-PS</v>
       </c>
       <c r="D451" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E451">
         <v>0</v>
       </c>
       <c r="F451">
         <v>0</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I451" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
         <v>작품</v>
       </c>
       <c r="B452" t="str">
-        <v>메모리레이크</v>
+        <v>모비어스</v>
       </c>
       <c r="C452" t="str">
-        <v>TR213-2-PS</v>
+        <v>TR142</v>
       </c>
       <c r="D452" t="str">
         <v>65*80</v>
       </c>
       <c r="E452">
-        <v>0</v>
+        <v>-129</v>
       </c>
       <c r="F452">
         <v>0</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I452" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
         <v>작품</v>
       </c>
       <c r="B453" t="str">
-        <v>메모리레이크</v>
+        <v>모브</v>
       </c>
       <c r="C453" t="str">
-        <v>TR213-2</v>
+        <v>TR148-PS</v>
       </c>
       <c r="D453" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E453">
         <v>0</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I453" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
         <v>작품</v>
       </c>
       <c r="B454" t="str">
-        <v>메모리레이크</v>
+        <v>모브</v>
       </c>
       <c r="C454" t="str">
-        <v>TR213-1-PS</v>
+        <v>TR148-2-PS</v>
       </c>
       <c r="D454" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E454">
         <v>0</v>
       </c>
       <c r="F454">
         <v>0</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I454" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
         <v>작품</v>
       </c>
       <c r="B455" t="str">
-        <v>메리골드꽃</v>
+        <v>모미지</v>
       </c>
       <c r="C455" t="str">
-        <v>TR317-1</v>
+        <v>TR463</v>
       </c>
       <c r="D455" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E455">
-        <v>-87</v>
+        <v>-2</v>
       </c>
       <c r="F455">
         <v>0</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I455" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
         <v>작품</v>
       </c>
       <c r="B456" t="str">
-        <v>메리골드꽃</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C456" t="str">
-        <v>TR317-2</v>
+        <v>BU05-PS</v>
       </c>
       <c r="D456" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E456">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F456">
         <v>0</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I456" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
         <v>작품</v>
       </c>
       <c r="B457" t="str">
-        <v>맨디</v>
+        <v>모노크롬</v>
       </c>
       <c r="C457" t="str">
-        <v>TR347</v>
+        <v>TR444</v>
       </c>
       <c r="D457" t="str">
         <v>100*75</v>
       </c>
       <c r="E457">
         <v>-1</v>
       </c>
       <c r="F457">
         <v>0</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I457" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
         <v>작품</v>
       </c>
       <c r="B458" t="str">
-        <v>만델리나델핀</v>
+        <v>멜로우</v>
       </c>
       <c r="C458" t="str">
-        <v>TR212-1-PS</v>
+        <v>TR368</v>
       </c>
       <c r="D458" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E458">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F458">
         <v>0</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I458" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
         <v>작품</v>
       </c>
       <c r="B459" t="str">
-        <v>만델리나델핀</v>
+        <v>멜레멜레</v>
       </c>
       <c r="C459" t="str">
-        <v>TR212-1</v>
+        <v>TR432-ps</v>
       </c>
       <c r="D459" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E459">
         <v>0</v>
       </c>
       <c r="F459">
         <v>0</v>
       </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I459" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
         <v>작품</v>
       </c>
       <c r="B460" t="str">
-        <v>만델리나델핀</v>
+        <v>메이튤립</v>
       </c>
       <c r="C460" t="str">
-        <v>TR212-2-PS</v>
+        <v>TR236-1</v>
       </c>
       <c r="D460" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E460">
         <v>0</v>
       </c>
       <c r="F460">
         <v>0</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I460" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
         <v>작품</v>
       </c>
       <c r="B461" t="str">
-        <v>만델리나델핀</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C461" t="str">
-        <v>TR212-2</v>
+        <v>TR213-1</v>
       </c>
       <c r="D461" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E461">
         <v>0</v>
       </c>
       <c r="F461">
         <v>0</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I461" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
         <v>작품</v>
       </c>
       <c r="B462" t="str">
-        <v>마벨</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C462" t="str">
-        <v>TR351-2</v>
+        <v>TR213-2-PS</v>
       </c>
       <c r="D462" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E462">
         <v>0</v>
       </c>
       <c r="F462">
         <v>0</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I462" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
         <v>작품</v>
       </c>
       <c r="B463" t="str">
-        <v>마모아</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C463" t="str">
-        <v>TR424-2</v>
+        <v>TR213-2</v>
       </c>
       <c r="D463" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E463">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F463">
         <v>0</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I463" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
         <v>작품</v>
       </c>
       <c r="B464" t="str">
-        <v>마리스</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C464" t="str">
-        <v>TR581</v>
+        <v>TR213-1-PS</v>
       </c>
       <c r="D464" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E464">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F464">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I464" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
         <v>작품</v>
       </c>
       <c r="B465" t="str">
-        <v>마렐로우</v>
+        <v>메리엘</v>
       </c>
       <c r="C465" t="str">
-        <v>TR559_ps</v>
+        <v>CD030</v>
       </c>
       <c r="D465" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E465">
-        <v>0</v>
+        <v>-35</v>
       </c>
       <c r="F465">
         <v>0</v>
       </c>
       <c r="G465">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H465" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I465" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
         <v>작품</v>
       </c>
       <c r="B466" t="str">
-        <v>마렐로우</v>
+        <v>메리골드꽃</v>
       </c>
       <c r="C466" t="str">
-        <v>TR559</v>
+        <v>TR317-1</v>
       </c>
       <c r="D466" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E466">
-        <v>-1</v>
+        <v>-87</v>
       </c>
       <c r="F466">
         <v>0</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I466" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
         <v>작품</v>
       </c>
       <c r="B467" t="str">
-        <v>마레</v>
+        <v>메리골드꽃</v>
       </c>
       <c r="C467" t="str">
-        <v>TR477</v>
+        <v>TR317-2</v>
       </c>
       <c r="D467" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E467">
         <v>0</v>
       </c>
       <c r="F467">
         <v>0</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I467" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
         <v>작품</v>
       </c>
       <c r="B468" t="str">
-        <v>마드레</v>
+        <v>맨디</v>
       </c>
       <c r="C468" t="str">
-        <v>TR516-2</v>
+        <v>TR347</v>
       </c>
       <c r="D468" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E468">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F468">
         <v>0</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I468" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
         <v>작품</v>
       </c>
       <c r="B469" t="str">
-        <v>마드레</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C469" t="str">
-        <v>TR516-1</v>
+        <v>TR212-1-PS</v>
       </c>
       <c r="D469" t="str">
         <v>50*60</v>
       </c>
       <c r="E469">
         <v>0</v>
       </c>
       <c r="F469">
         <v>0</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I469" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
         <v>작품</v>
       </c>
       <c r="B470" t="str">
-        <v>마니카</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C470" t="str">
-        <v>TR381</v>
+        <v>TR212-1</v>
       </c>
       <c r="D470" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E470">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F470">
         <v>0</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I470" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
         <v>작품</v>
       </c>
       <c r="B471" t="str">
-        <v>마거리트</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C471" t="str">
-        <v>TR147-PS</v>
+        <v>TR212-2-PS</v>
       </c>
       <c r="D471" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E471">
         <v>0</v>
       </c>
       <c r="F471">
         <v>0</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I471" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
         <v>작품</v>
       </c>
       <c r="B472" t="str">
-        <v>릴리벨리</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C472" t="str">
-        <v>TR310-2</v>
+        <v>TR212-2</v>
       </c>
       <c r="D472" t="str">
         <v>65*80</v>
       </c>
       <c r="E472">
         <v>0</v>
       </c>
       <c r="F472">
         <v>0</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I472" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
         <v>작품</v>
       </c>
       <c r="B473" t="str">
-        <v>릴리벨리</v>
+        <v>마벨</v>
       </c>
       <c r="C473" t="str">
-        <v>TR310-1</v>
+        <v>TR351-2</v>
       </c>
       <c r="D473" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E473">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F473">
         <v>0</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I473" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
         <v>작품</v>
       </c>
       <c r="B474" t="str">
-        <v>리치스플라워</v>
+        <v>마모아</v>
       </c>
       <c r="C474" t="str">
-        <v>TR223-1-PS</v>
+        <v>TR424-2</v>
       </c>
       <c r="D474" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E474">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F474">
         <v>0</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I474" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
         <v>작품</v>
       </c>
       <c r="B475" t="str">
-        <v>리치스플라워</v>
+        <v>마레</v>
       </c>
       <c r="C475" t="str">
-        <v>TR223-2</v>
+        <v>TR477</v>
       </c>
       <c r="D475" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E475">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F475">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I475" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
         <v>작품</v>
       </c>
       <c r="B476" t="str">
-        <v>리치스플라워</v>
+        <v>마드레</v>
       </c>
       <c r="C476" t="str">
-        <v>TR223-2-PS</v>
+        <v>TR516-2</v>
       </c>
       <c r="D476" t="str">
         <v>65*80</v>
       </c>
       <c r="E476">
         <v>0</v>
       </c>
       <c r="F476">
         <v>0</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I476" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
         <v>작품</v>
       </c>
       <c r="B477" t="str">
-        <v>리온</v>
+        <v>마드레</v>
       </c>
       <c r="C477" t="str">
-        <v>TR567</v>
+        <v>TR516-1</v>
       </c>
       <c r="D477" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E477">
         <v>0</v>
       </c>
       <c r="F477">
         <v>0</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I477" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
         <v>작품</v>
       </c>
       <c r="B478" t="str">
-        <v>리오라</v>
+        <v>마니카</v>
       </c>
       <c r="C478" t="str">
-        <v>TR365-PS</v>
+        <v>TR381</v>
       </c>
       <c r="D478" t="str">
         <v>100*75</v>
       </c>
       <c r="E478">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F478">
         <v>0</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I478" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
         <v>작품</v>
       </c>
       <c r="B479" t="str">
-        <v>리브레</v>
+        <v>마거리트</v>
       </c>
       <c r="C479" t="str">
-        <v>TR492-1</v>
+        <v>TR147-PS</v>
       </c>
       <c r="D479" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E479">
         <v>0</v>
       </c>
       <c r="F479">
         <v>0</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I479" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
         <v>작품</v>
       </c>
       <c r="B480" t="str">
-        <v>리브레</v>
+        <v>릴리벨리</v>
       </c>
       <c r="C480" t="str">
-        <v>TR492-2</v>
+        <v>TR310-2</v>
       </c>
       <c r="D480" t="str">
         <v>65*80</v>
       </c>
       <c r="E480">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F480">
         <v>0</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I480" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
         <v>작품</v>
       </c>
       <c r="B481" t="str">
-        <v>리베</v>
+        <v>릴리벨리</v>
       </c>
       <c r="C481" t="str">
-        <v>TR145</v>
+        <v>TR310-1</v>
       </c>
       <c r="D481" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E481">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="F481">
         <v>0</v>
       </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I481" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
         <v>작품</v>
       </c>
       <c r="B482" t="str">
-        <v>리메스</v>
+        <v>리포즈</v>
       </c>
       <c r="C482" t="str">
-        <v>TR505</v>
+        <v>WN455-A_2_CV</v>
       </c>
       <c r="D482" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E482">
         <v>0</v>
       </c>
       <c r="F482">
         <v>0</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I482" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
         <v>작품</v>
       </c>
       <c r="B483" t="str">
-        <v>리니아</v>
+        <v>리포즈</v>
       </c>
       <c r="C483" t="str">
-        <v>TR459</v>
+        <v>XW315-A_2</v>
       </c>
       <c r="D483" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E483">
         <v>0</v>
       </c>
       <c r="F483">
         <v>0</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I483" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
         <v>작품</v>
       </c>
       <c r="B484" t="str">
-        <v>리네아</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C484" t="str">
-        <v>TR418-2_PS</v>
+        <v>TR223-1-PS</v>
       </c>
       <c r="D484" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E484">
         <v>0</v>
       </c>
       <c r="F484">
         <v>0</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I484" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
         <v>작품</v>
       </c>
       <c r="B485" t="str">
-        <v>리네아</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C485" t="str">
-        <v>TR418-1_PS</v>
+        <v>TR223-2-PS</v>
       </c>
       <c r="D485" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E485">
         <v>0</v>
       </c>
       <c r="F485">
         <v>0</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I485" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
         <v>작품</v>
       </c>
       <c r="B486" t="str">
-        <v>르뽀</v>
+        <v>리온</v>
       </c>
       <c r="C486" t="str">
-        <v>TR455</v>
+        <v>TR567</v>
       </c>
       <c r="D486" t="str">
         <v>65*80</v>
       </c>
       <c r="E486">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F486">
         <v>0</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I486" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
         <v>작품</v>
       </c>
       <c r="B487" t="str">
-        <v>뤼미에르</v>
+        <v>리오라</v>
       </c>
       <c r="C487" t="str">
-        <v>TR080-PS</v>
+        <v>TR365-PS</v>
       </c>
       <c r="D487" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E487">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F487">
         <v>0</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I487" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
         <v>작품</v>
       </c>
       <c r="B488" t="str">
-        <v>루컬렌트</v>
+        <v>리브레</v>
       </c>
       <c r="C488" t="str">
-        <v>TR109-PS</v>
+        <v>TR492-1</v>
       </c>
       <c r="D488" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E488">
         <v>0</v>
       </c>
       <c r="F488">
         <v>0</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I488" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
         <v>작품</v>
       </c>
       <c r="B489" t="str">
-        <v>루카스썬플라워</v>
+        <v>리브레</v>
       </c>
       <c r="C489" t="str">
-        <v>TR076</v>
+        <v>TR492-2</v>
       </c>
       <c r="D489" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E489">
-        <v>-38</v>
+        <v>-3</v>
       </c>
       <c r="F489">
         <v>0</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I489" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
         <v>작품</v>
       </c>
       <c r="B490" t="str">
-        <v>루카스썬플라워</v>
+        <v>리브</v>
       </c>
       <c r="C490" t="str">
-        <v>TR076-PS</v>
+        <v>TR598</v>
       </c>
       <c r="D490" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E490">
         <v>0</v>
       </c>
       <c r="F490">
         <v>0</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I490" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
         <v>작품</v>
       </c>
       <c r="B491" t="str">
-        <v>루시엘1</v>
+        <v>리베</v>
       </c>
       <c r="C491" t="str">
-        <v>TR215-1</v>
+        <v>TR145</v>
       </c>
       <c r="D491" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E491">
-        <v>-13</v>
+        <v>-5</v>
       </c>
       <c r="F491">
         <v>0</v>
       </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I491" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
         <v>작품</v>
       </c>
       <c r="B492" t="str">
-        <v>루스</v>
+        <v>리멤버</v>
       </c>
       <c r="C492" t="str">
-        <v>TR100-1-PS</v>
+        <v>PI544-C</v>
       </c>
       <c r="D492" t="str">
-        <v>50*60</v>
+        <v>120*80</v>
       </c>
       <c r="E492">
-        <v>0</v>
+        <v>-32</v>
       </c>
       <c r="F492">
         <v>0</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I492" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
         <v>작품</v>
       </c>
       <c r="B493" t="str">
-        <v>루센트</v>
+        <v>리메스</v>
       </c>
       <c r="C493" t="str">
-        <v>TR577</v>
+        <v>TR505</v>
       </c>
       <c r="D493" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E493">
         <v>0</v>
       </c>
       <c r="F493">
         <v>0</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I493" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
         <v>작품</v>
       </c>
       <c r="B494" t="str">
-        <v>루브</v>
+        <v>리니아</v>
       </c>
       <c r="C494" t="str">
-        <v>TR580</v>
+        <v>TR459</v>
       </c>
       <c r="D494" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E494">
         <v>0</v>
       </c>
       <c r="F494">
         <v>0</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I494" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
         <v>작품</v>
       </c>
       <c r="B495" t="str">
-        <v>루베르</v>
+        <v>리네아</v>
       </c>
       <c r="C495" t="str">
-        <v>TR242</v>
+        <v>TR418-2_PS</v>
       </c>
       <c r="D495" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E495">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F495">
         <v>0</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I495" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
         <v>작품</v>
       </c>
       <c r="B496" t="str">
-        <v>루베르</v>
+        <v>리네아</v>
       </c>
       <c r="C496" t="str">
-        <v>TR242-1</v>
+        <v>TR418-1_PS</v>
       </c>
       <c r="D496" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E496">
         <v>0</v>
       </c>
       <c r="F496">
         <v>0</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I496" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
         <v>작품</v>
       </c>
       <c r="B497" t="str">
-        <v>루미나</v>
+        <v>르뽀</v>
       </c>
       <c r="C497" t="str">
-        <v>TR429</v>
+        <v>TR455</v>
       </c>
       <c r="D497" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E497">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="F497">
         <v>0</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I497" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
         <v>작품</v>
       </c>
       <c r="B498" t="str">
-        <v>루미</v>
+        <v>뤼미에르</v>
       </c>
       <c r="C498" t="str">
-        <v>TR377-2</v>
+        <v>TR080-PS</v>
       </c>
       <c r="D498" t="str">
         <v>65*80</v>
       </c>
       <c r="E498">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F498">
         <v>0</v>
       </c>
       <c r="G498">
         <v>1</v>
       </c>
       <c r="H498" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I498" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
         <v>작품</v>
       </c>
       <c r="B499" t="str">
-        <v>루모라</v>
+        <v>루컬렌트</v>
       </c>
       <c r="C499" t="str">
-        <v>TR566</v>
+        <v>TR109-PS</v>
       </c>
       <c r="D499" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E499">
         <v>0</v>
       </c>
       <c r="F499">
         <v>0</v>
       </c>
       <c r="G499">
         <v>1</v>
       </c>
       <c r="H499" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I499" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
         <v>작품</v>
       </c>
       <c r="B500" t="str">
-        <v>루노라</v>
+        <v>루컬렌트</v>
       </c>
       <c r="C500" t="str">
-        <v>TR457</v>
+        <v>TR109</v>
       </c>
       <c r="D500" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E500">
-        <v>0</v>
+        <v>-34</v>
       </c>
       <c r="F500">
         <v>0</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I500" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
         <v>작품</v>
       </c>
       <c r="B501" t="str">
-        <v>루나리아</v>
+        <v>루카스썬플라워</v>
       </c>
       <c r="C501" t="str">
-        <v>TR362-1_PS</v>
+        <v>TR076</v>
       </c>
       <c r="D501" t="str">
         <v>70*70</v>
       </c>
       <c r="E501">
-        <v>0</v>
+        <v>-38</v>
       </c>
       <c r="F501">
         <v>0</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I501" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
         <v>작품</v>
       </c>
       <c r="B502" t="str">
-        <v>루나리스</v>
+        <v>루카스썬플라워</v>
       </c>
       <c r="C502" t="str">
-        <v>TR374_PS</v>
+        <v>TR076-PS</v>
       </c>
       <c r="D502" t="str">
         <v>70*70</v>
       </c>
       <c r="E502">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F502">
         <v>0</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I502" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
         <v>작품</v>
       </c>
       <c r="B503" t="str">
-        <v>루나레</v>
+        <v>루시엘1</v>
       </c>
       <c r="C503" t="str">
-        <v>TR364-PS</v>
+        <v>TR215-1</v>
       </c>
       <c r="D503" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E503">
-        <v>0</v>
+        <v>-13</v>
       </c>
       <c r="F503">
         <v>0</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I503" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
         <v>작품</v>
       </c>
       <c r="B504" t="str">
-        <v>롬브라</v>
+        <v>루스</v>
       </c>
       <c r="C504" t="str">
-        <v>TR464</v>
+        <v>TR100-1-PS</v>
       </c>
       <c r="D504" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E504">
         <v>0</v>
       </c>
       <c r="F504">
         <v>0</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I504" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
         <v>작품</v>
       </c>
       <c r="B505" t="str">
-        <v>로카히</v>
+        <v>루센트</v>
       </c>
       <c r="C505" t="str">
-        <v>TR486</v>
+        <v>TR577</v>
       </c>
       <c r="D505" t="str">
-        <v>80*80</v>
+        <v>120*60</v>
       </c>
       <c r="E505">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F505">
         <v>0</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I505" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
         <v>작품</v>
       </c>
       <c r="B506" t="str">
-        <v>로즈힙</v>
+        <v>루브</v>
       </c>
       <c r="C506" t="str">
-        <v>TR451</v>
+        <v>TR580</v>
       </c>
       <c r="D506" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E506">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F506">
         <v>0</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I506" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
         <v>작품</v>
       </c>
       <c r="B507" t="str">
-        <v>로즈힙</v>
+        <v>루베르</v>
       </c>
       <c r="C507" t="str">
-        <v>TR451_PS</v>
+        <v>TR242</v>
       </c>
       <c r="D507" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E507">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F507">
         <v>0</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I507" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
         <v>작품</v>
       </c>
       <c r="B508" t="str">
-        <v>로즈메리</v>
+        <v>루베르</v>
       </c>
       <c r="C508" t="str">
-        <v>19AB08</v>
+        <v>TR242-1</v>
       </c>
       <c r="D508" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E508">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="F508">
         <v>0</v>
       </c>
       <c r="G508">
         <v>1</v>
       </c>
       <c r="H508" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I508" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
         <v>작품</v>
       </c>
       <c r="B509" t="str">
-        <v>로즈</v>
+        <v>루미나</v>
       </c>
       <c r="C509" t="str">
-        <v>TR312-2</v>
+        <v>TR429</v>
       </c>
       <c r="D509" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E509">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F509">
         <v>0</v>
       </c>
       <c r="G509">
         <v>1</v>
       </c>
       <c r="H509" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I509" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
         <v>작품</v>
       </c>
       <c r="B510" t="str">
-        <v>로즈</v>
+        <v>루미</v>
       </c>
       <c r="C510" t="str">
-        <v>TR312-1</v>
+        <v>TR377-1</v>
       </c>
       <c r="D510" t="str">
         <v>50*60</v>
       </c>
       <c r="E510">
-        <v>-2</v>
+        <v>-6</v>
       </c>
       <c r="F510">
         <v>0</v>
       </c>
       <c r="G510">
         <v>1</v>
       </c>
       <c r="H510" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I510" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
         <v>작품</v>
       </c>
       <c r="B511" t="str">
-        <v>로웰(화이트)</v>
+        <v>루노라</v>
       </c>
       <c r="C511" t="str">
-        <v>TR366-1-2</v>
+        <v>TR457</v>
       </c>
       <c r="D511" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E511">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F511">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G511">
         <v>1</v>
       </c>
       <c r="H511" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I511" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
         <v>작품</v>
       </c>
       <c r="B512" t="str">
-        <v>로웰(블랙)</v>
+        <v>루나리스</v>
       </c>
       <c r="C512" t="str">
-        <v>TR366-2-2</v>
+        <v>TR374_PS</v>
       </c>
       <c r="D512" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E512">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F512">
         <v>0</v>
       </c>
       <c r="G512">
         <v>1</v>
       </c>
       <c r="H512" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I512" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
         <v>작품</v>
       </c>
       <c r="B513" t="str">
-        <v>로완2</v>
+        <v>루나리스</v>
       </c>
       <c r="C513" t="str">
-        <v>TR378-2-1</v>
+        <v>TR374</v>
       </c>
       <c r="D513" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E513">
-        <v>0</v>
+        <v>-234</v>
       </c>
       <c r="F513">
         <v>0</v>
       </c>
       <c r="G513">
         <v>1</v>
       </c>
       <c r="H513" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I513" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
         <v>작품</v>
       </c>
       <c r="B514" t="str">
-        <v>로완2</v>
+        <v>롬브라</v>
       </c>
       <c r="C514" t="str">
-        <v>TR378-2-2</v>
+        <v>TR464</v>
       </c>
       <c r="D514" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E514">
         <v>0</v>
       </c>
       <c r="F514">
         <v>0</v>
       </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I514" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
         <v>작품</v>
       </c>
       <c r="B515" t="str">
-        <v>로완1</v>
+        <v>로카히</v>
       </c>
       <c r="C515" t="str">
-        <v>TR378-1-2</v>
+        <v>TR486</v>
       </c>
       <c r="D515" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E515">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F515">
         <v>0</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I515" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
         <v>작품</v>
       </c>
       <c r="B516" t="str">
-        <v>로완1</v>
+        <v>로즈힙</v>
       </c>
       <c r="C516" t="str">
-        <v>TR378-1-1</v>
+        <v>TR451</v>
       </c>
       <c r="D516" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E516">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F516">
         <v>0</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I516" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
         <v>작품</v>
       </c>
       <c r="B517" t="str">
-        <v>로아모</v>
+        <v>로즈힙</v>
       </c>
       <c r="C517" t="str">
-        <v>TR573</v>
+        <v>TR451_PS</v>
       </c>
       <c r="D517" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E517">
         <v>0</v>
       </c>
       <c r="F517">
         <v>0</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I517" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
         <v>작품</v>
       </c>
       <c r="B518" t="str">
-        <v>로베르</v>
+        <v>로즈메리</v>
       </c>
       <c r="C518" t="str">
-        <v>TR198-2</v>
+        <v>19AB08</v>
       </c>
       <c r="D518" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E518">
-        <v>-4</v>
+        <v>-11</v>
       </c>
       <c r="F518">
         <v>0</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I518" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
         <v>작품</v>
       </c>
       <c r="B519" t="str">
-        <v>로베르</v>
+        <v>로즈</v>
       </c>
       <c r="C519" t="str">
-        <v>TR198-2-PS</v>
+        <v>TR312-2</v>
       </c>
       <c r="D519" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E519">
         <v>0</v>
       </c>
       <c r="F519">
         <v>0</v>
       </c>
       <c r="G519">
         <v>1</v>
       </c>
       <c r="H519" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I519" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
         <v>작품</v>
       </c>
       <c r="B520" t="str">
-        <v>로베르</v>
+        <v>로즈</v>
       </c>
       <c r="C520" t="str">
-        <v>TR198-1</v>
+        <v>TR312-1</v>
       </c>
       <c r="D520" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E520">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="F520">
         <v>0</v>
       </c>
       <c r="G520">
         <v>1</v>
       </c>
       <c r="H520" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I520" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
         <v>작품</v>
       </c>
       <c r="B521" t="str">
-        <v>로베르</v>
+        <v>로웰(화이트)</v>
       </c>
       <c r="C521" t="str">
-        <v>TR198-1-PS</v>
+        <v>TR366-1-2</v>
       </c>
       <c r="D521" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E521">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F521">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I521" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
         <v>작품</v>
       </c>
       <c r="B522" t="str">
-        <v>레피다</v>
+        <v>로웰(블랙)</v>
       </c>
       <c r="C522" t="str">
-        <v>TR410</v>
+        <v>TR366-2-2</v>
       </c>
       <c r="D522" t="str">
         <v>65*80</v>
       </c>
       <c r="E522">
         <v>0</v>
       </c>
       <c r="F522">
         <v>0</v>
       </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I522" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
         <v>작품</v>
       </c>
       <c r="B523" t="str">
-        <v>레인보우포레스트</v>
+        <v>로완2</v>
       </c>
       <c r="C523" t="str">
-        <v>TR045</v>
+        <v>TR378-2-1</v>
       </c>
       <c r="D523" t="str">
-        <v>100*50</v>
+        <v>50*60</v>
       </c>
       <c r="E523">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F523">
         <v>0</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I523" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
         <v>작품</v>
       </c>
       <c r="B524" t="str">
-        <v>레인드랍</v>
+        <v>로완2</v>
       </c>
       <c r="C524" t="str">
-        <v>TR263-set(70)</v>
+        <v>TR378-2-2</v>
       </c>
       <c r="D524" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E524">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="F524">
         <v>0</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I524" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
         <v>작품</v>
       </c>
       <c r="B525" t="str">
-        <v>레이첼</v>
+        <v>로완1</v>
       </c>
       <c r="C525" t="str">
-        <v>TR332-PS</v>
+        <v>TR378-1-2</v>
       </c>
       <c r="D525" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E525">
         <v>0</v>
       </c>
       <c r="F525">
         <v>0</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I525" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
         <v>작품</v>
       </c>
       <c r="B526" t="str">
-        <v>레베카</v>
+        <v>로완1</v>
       </c>
       <c r="C526" t="str">
-        <v>TR127-PS</v>
+        <v>TR378-1-1</v>
       </c>
       <c r="D526" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E526">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F526">
         <v>0</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I526" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
         <v>작품</v>
       </c>
       <c r="B527" t="str">
-        <v>레몬트리</v>
+        <v>로아모</v>
       </c>
       <c r="C527" t="str">
-        <v>CD025</v>
+        <v>TR573</v>
       </c>
       <c r="D527" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E527">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F527">
         <v>0</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I527" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
         <v>작품</v>
       </c>
       <c r="B528" t="str">
-        <v>레니</v>
+        <v>로베르</v>
       </c>
       <c r="C528" t="str">
-        <v>TR264-1</v>
+        <v>TR198-2</v>
       </c>
       <c r="D528" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E528">
-        <v>-20</v>
+        <v>-4</v>
       </c>
       <c r="F528">
         <v>0</v>
       </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I528" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
         <v>작품</v>
       </c>
       <c r="B529" t="str">
-        <v>러블리플라워</v>
+        <v>로베르</v>
       </c>
       <c r="C529" t="str">
-        <v>1B103</v>
+        <v>TR198-2-PS</v>
       </c>
       <c r="D529" t="str">
         <v>70*70</v>
       </c>
       <c r="E529">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F529">
         <v>0</v>
       </c>
       <c r="G529">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H529" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I529" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
         <v>작품</v>
       </c>
       <c r="B530" t="str">
-        <v>러블리케이크</v>
+        <v>로베르</v>
       </c>
       <c r="C530" t="str">
-        <v>TR244-1</v>
+        <v>TR198-1</v>
       </c>
       <c r="D530" t="str">
         <v>60*60</v>
       </c>
       <c r="E530">
-        <v>-7</v>
+        <v>-4</v>
       </c>
       <c r="F530">
         <v>0</v>
       </c>
       <c r="G530">
         <v>1</v>
       </c>
       <c r="H530" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I530" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
         <v>작품</v>
       </c>
       <c r="B531" t="str">
-        <v>러블리체리블러썸</v>
+        <v>로베르</v>
       </c>
       <c r="C531" t="str">
-        <v>1A105</v>
+        <v>TR198-1-PS</v>
       </c>
       <c r="D531" t="str">
-        <v>120*80</v>
+        <v>60*60</v>
       </c>
       <c r="E531">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F531">
         <v>0</v>
       </c>
       <c r="G531">
         <v>1</v>
       </c>
       <c r="H531" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I531" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
         <v>작품</v>
       </c>
       <c r="B532" t="str">
-        <v>러블리제라프</v>
+        <v>레피다</v>
       </c>
       <c r="C532" t="str">
-        <v>1G209_CV</v>
+        <v>TR410</v>
       </c>
       <c r="D532" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E532">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F532">
         <v>0</v>
       </c>
       <c r="G532">
         <v>1</v>
       </c>
       <c r="H532" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I532" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
         <v>작품</v>
       </c>
       <c r="B533" t="str">
-        <v>러블리썸캣</v>
+        <v>레인드랍</v>
       </c>
       <c r="C533" t="str">
-        <v>TR158-PS</v>
+        <v>TR263-set(70)</v>
       </c>
       <c r="D533" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E533">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F533">
         <v>0</v>
       </c>
       <c r="G533">
         <v>1</v>
       </c>
       <c r="H533" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I533" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
         <v>작품</v>
       </c>
       <c r="B534" t="str">
-        <v>러블리썬플라워3</v>
+        <v>레이첼</v>
       </c>
       <c r="C534" t="str">
-        <v>TR052</v>
+        <v>TR332-PS</v>
       </c>
       <c r="D534" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E534">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F534">
         <v>0</v>
       </c>
       <c r="G534">
         <v>1</v>
       </c>
       <c r="H534" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I534" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
         <v>작품</v>
       </c>
       <c r="B535" t="str">
-        <v>러블리썬플라워3</v>
+        <v>레이첼</v>
       </c>
       <c r="C535" t="str">
-        <v>TR052-PS</v>
+        <v>TR332</v>
       </c>
       <c r="D535" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E535">
-        <v>1</v>
+        <v>-26</v>
       </c>
       <c r="F535">
         <v>0</v>
       </c>
       <c r="G535">
         <v>1</v>
       </c>
       <c r="H535" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I535" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
         <v>작품</v>
       </c>
       <c r="B536" t="str">
-        <v>러블리썬플라워1</v>
+        <v>레베카</v>
       </c>
       <c r="C536" t="str">
-        <v>TR050-PS</v>
+        <v>TR127-PS</v>
       </c>
       <c r="D536" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E536">
         <v>0</v>
       </c>
       <c r="F536">
         <v>0</v>
       </c>
       <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I536" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
         <v>작품</v>
       </c>
       <c r="B537" t="str">
-        <v>러블리썬플라워1</v>
+        <v>레몬트리</v>
       </c>
       <c r="C537" t="str">
-        <v>TR050</v>
+        <v>CD025</v>
       </c>
       <c r="D537" t="str">
         <v>90*60</v>
       </c>
       <c r="E537">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="F537">
         <v>0</v>
       </c>
       <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I537" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
         <v>작품</v>
       </c>
       <c r="B538" t="str">
-        <v>러브썸</v>
+        <v>레니</v>
       </c>
       <c r="C538" t="str">
-        <v>TR055</v>
+        <v>TR264-1</v>
       </c>
       <c r="D538" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E538">
-        <v>-26</v>
+        <v>-20</v>
       </c>
       <c r="F538">
         <v>0</v>
       </c>
       <c r="G538">
         <v>1</v>
       </c>
       <c r="H538" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I538" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
         <v>작품</v>
       </c>
       <c r="B539" t="str">
-        <v>랜든</v>
+        <v>러블리플라워</v>
       </c>
       <c r="C539" t="str">
-        <v>CD090-CV</v>
+        <v>1B103</v>
       </c>
       <c r="D539" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E539">
-        <v>0</v>
+        <v>-20</v>
       </c>
       <c r="F539">
         <v>0</v>
       </c>
       <c r="G539">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H539" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I539" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
         <v>작품</v>
       </c>
       <c r="B540" t="str">
-        <v>래피드에코</v>
+        <v>러블리체리블러썸</v>
       </c>
       <c r="C540" t="str">
-        <v>TR538</v>
+        <v>1A105</v>
       </c>
       <c r="D540" t="str">
-        <v>100*75</v>
+        <v>120*80</v>
       </c>
       <c r="E540">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F540">
         <v>0</v>
       </c>
       <c r="G540">
         <v>1</v>
       </c>
       <c r="H540" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I540" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
         <v>작품</v>
       </c>
       <c r="B541" t="str">
-        <v>람</v>
+        <v>러블리제라프</v>
       </c>
       <c r="C541" t="str">
-        <v>TR262-2</v>
+        <v>1G209_CV</v>
       </c>
       <c r="D541" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E541">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F541">
         <v>0</v>
       </c>
       <c r="G541">
         <v>1</v>
       </c>
       <c r="H541" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I541" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
         <v>작품</v>
       </c>
       <c r="B542" t="str">
-        <v>락스퍼</v>
+        <v>러블리썸캣</v>
       </c>
       <c r="C542" t="str">
-        <v>TR318-1</v>
+        <v>TR158-PS</v>
       </c>
       <c r="D542" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E542">
         <v>0</v>
       </c>
       <c r="F542">
         <v>0</v>
       </c>
       <c r="G542">
         <v>1</v>
       </c>
       <c r="H542" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I542" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
         <v>작품</v>
       </c>
       <c r="B543" t="str">
-        <v>락스퍼</v>
+        <v>러블리썬플라워3</v>
       </c>
       <c r="C543" t="str">
-        <v>TR318-2</v>
+        <v>TR052</v>
       </c>
       <c r="D543" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E543">
-        <v>0</v>
+        <v>-20</v>
       </c>
       <c r="F543">
         <v>0</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I543" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
         <v>작품</v>
       </c>
       <c r="B544" t="str">
-        <v>라피네</v>
+        <v>러블리썬플라워3</v>
       </c>
       <c r="C544" t="str">
-        <v>TR162-PS</v>
+        <v>TR052-PS</v>
       </c>
       <c r="D544" t="str">
-        <v>70*70</v>
+        <v>100*50</v>
       </c>
       <c r="E544">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F544">
         <v>0</v>
       </c>
       <c r="G544">
         <v>1</v>
       </c>
       <c r="H544" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I544" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
         <v>작품</v>
       </c>
       <c r="B545" t="str">
-        <v>라피네</v>
+        <v>러블리썬플라워1</v>
       </c>
       <c r="C545" t="str">
-        <v>TR162</v>
+        <v>TR050-PS</v>
       </c>
       <c r="D545" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E545">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F545">
         <v>0</v>
       </c>
       <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I545" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
         <v>작품</v>
       </c>
       <c r="B546" t="str">
-        <v>라플레히에</v>
+        <v>러블리썬플라워1</v>
       </c>
       <c r="C546" t="str">
-        <v>TR065-PS</v>
+        <v>TR050</v>
       </c>
       <c r="D546" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E546">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F546">
         <v>0</v>
       </c>
       <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I546" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
         <v>작품</v>
       </c>
       <c r="B547" t="str">
-        <v>라일락</v>
+        <v>러브썸</v>
       </c>
       <c r="C547" t="str">
-        <v>TR103</v>
+        <v>TR055</v>
       </c>
       <c r="D547" t="str">
-        <v>60*85</v>
+        <v>90*60</v>
       </c>
       <c r="E547">
-        <v>-20</v>
+        <v>-26</v>
       </c>
       <c r="F547">
         <v>0</v>
       </c>
       <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I547" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
         <v>작품</v>
       </c>
       <c r="B548" t="str">
-        <v>라이티티</v>
+        <v>래피드에코</v>
       </c>
       <c r="C548" t="str">
-        <v>TR406</v>
+        <v>TR538</v>
       </c>
       <c r="D548" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E548">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F548">
         <v>0</v>
       </c>
       <c r="G548">
         <v>1</v>
       </c>
       <c r="H548" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I548" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
         <v>작품</v>
       </c>
       <c r="B549" t="str">
-        <v>라이먼</v>
+        <v>람</v>
       </c>
       <c r="C549" t="str">
-        <v>TR502</v>
+        <v>TR262-2</v>
       </c>
       <c r="D549" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E549">
         <v>0</v>
       </c>
       <c r="F549">
         <v>0</v>
       </c>
       <c r="G549">
         <v>1</v>
       </c>
       <c r="H549" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I549" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
         <v>작품</v>
       </c>
       <c r="B550" t="str">
-        <v>라벨르</v>
+        <v>락스퍼</v>
       </c>
       <c r="C550" t="str">
-        <v>TR152_PS</v>
+        <v>TR318-1</v>
       </c>
       <c r="D550" t="str">
         <v>50*60</v>
       </c>
       <c r="E550">
         <v>0</v>
       </c>
       <c r="F550">
         <v>0</v>
       </c>
       <c r="G550">
         <v>1</v>
       </c>
       <c r="H550" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I550" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
         <v>작품</v>
       </c>
       <c r="B551" t="str">
-        <v>딕시</v>
+        <v>락스퍼</v>
       </c>
       <c r="C551" t="str">
-        <v>CD096</v>
+        <v>TR318-2</v>
       </c>
       <c r="D551" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E551">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F551">
         <v>0</v>
       </c>
       <c r="G551">
         <v>1</v>
       </c>
       <c r="H551" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I551" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
         <v>작품</v>
       </c>
       <c r="B552" t="str">
-        <v>디오네</v>
+        <v>라피네</v>
       </c>
       <c r="C552" t="str">
-        <v>TR184-2</v>
+        <v>TR162-PS</v>
       </c>
       <c r="D552" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E552">
         <v>0</v>
       </c>
       <c r="F552">
         <v>0</v>
       </c>
       <c r="G552">
         <v>1</v>
       </c>
       <c r="H552" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I552" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
         <v>작품</v>
       </c>
       <c r="B553" t="str">
-        <v>디오네</v>
+        <v>라피네</v>
       </c>
       <c r="C553" t="str">
-        <v>TR184-2-PS</v>
+        <v>TR162</v>
       </c>
       <c r="D553" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E553">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F553">
         <v>0</v>
       </c>
       <c r="G553">
         <v>1</v>
       </c>
       <c r="H553" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I553" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
         <v>작품</v>
       </c>
       <c r="B554" t="str">
-        <v>디오네</v>
+        <v>라플레히에</v>
       </c>
       <c r="C554" t="str">
-        <v>TR184-1-PS</v>
+        <v>TR065-PS</v>
       </c>
       <c r="D554" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E554">
         <v>0</v>
       </c>
       <c r="F554">
         <v>0</v>
       </c>
       <c r="G554">
         <v>1</v>
       </c>
       <c r="H554" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I554" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
         <v>작품</v>
       </c>
       <c r="B555" t="str">
-        <v>디뮤어</v>
+        <v>라쿠나</v>
       </c>
       <c r="C555" t="str">
-        <v>TR194-1-PS</v>
+        <v>TR602</v>
       </c>
       <c r="D555" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E555">
         <v>0</v>
       </c>
       <c r="F555">
         <v>0</v>
       </c>
       <c r="G555">
         <v>1</v>
       </c>
       <c r="H555" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I555" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
         <v>작품</v>
       </c>
       <c r="B556" t="str">
-        <v>디뮤어</v>
+        <v>라일락</v>
       </c>
       <c r="C556" t="str">
-        <v>TR194-2-PS</v>
+        <v>TR103</v>
       </c>
       <c r="D556" t="str">
-        <v>70*70</v>
+        <v>60*85</v>
       </c>
       <c r="E556">
-        <v>0</v>
+        <v>-20</v>
       </c>
       <c r="F556">
         <v>0</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I556" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
         <v>작품</v>
       </c>
       <c r="B557" t="str">
-        <v>디뮤어</v>
+        <v>라이티티</v>
       </c>
       <c r="C557" t="str">
-        <v>TR194-2</v>
+        <v>TR406</v>
       </c>
       <c r="D557" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E557">
         <v>-1</v>
       </c>
       <c r="F557">
         <v>0</v>
       </c>
       <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I557" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
         <v>작품</v>
       </c>
       <c r="B558" t="str">
-        <v>디뮤어</v>
+        <v>라이먼</v>
       </c>
       <c r="C558" t="str">
-        <v>TR194-1</v>
+        <v>TR502</v>
       </c>
       <c r="D558" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E558">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F558">
         <v>0</v>
       </c>
       <c r="G558">
         <v>1</v>
       </c>
       <c r="H558" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I558" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
         <v>작품</v>
       </c>
       <c r="B559" t="str">
-        <v>듀르</v>
+        <v>라벨르</v>
       </c>
       <c r="C559" t="str">
-        <v>TR260-2</v>
+        <v>TR152-1</v>
       </c>
       <c r="D559" t="str">
         <v>65*80</v>
       </c>
       <c r="E559">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F559">
         <v>0</v>
       </c>
       <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I559" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
         <v>작품</v>
       </c>
       <c r="B560" t="str">
-        <v>도토</v>
+        <v>라벨르</v>
       </c>
       <c r="C560" t="str">
-        <v>TR259-1</v>
+        <v>TR152_PS</v>
       </c>
       <c r="D560" t="str">
         <v>50*60</v>
       </c>
       <c r="E560">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F560">
         <v>0</v>
       </c>
       <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I560" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
         <v>작품</v>
       </c>
       <c r="B561" t="str">
-        <v>도로시</v>
+        <v>딕시</v>
       </c>
       <c r="C561" t="str">
-        <v>TR170</v>
+        <v>CD096</v>
       </c>
       <c r="D561" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E561">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="F561">
         <v>0</v>
       </c>
       <c r="G561">
         <v>1</v>
       </c>
       <c r="H561" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I561" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
         <v>작품</v>
       </c>
       <c r="B562" t="str">
-        <v>덴버</v>
+        <v>디오네</v>
       </c>
       <c r="C562" t="str">
-        <v>TR169-PS</v>
+        <v>TR184-2-PS</v>
       </c>
       <c r="D562" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E562">
         <v>0</v>
       </c>
       <c r="F562">
         <v>0</v>
       </c>
       <c r="G562">
         <v>1</v>
       </c>
       <c r="H562" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I562" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
         <v>작품</v>
       </c>
       <c r="B563" t="str">
-        <v>덱스터</v>
+        <v>디오네</v>
       </c>
       <c r="C563" t="str">
-        <v>TR283-1</v>
+        <v>TR184-1-PS</v>
       </c>
       <c r="D563" t="str">
         <v>50*60</v>
       </c>
       <c r="E563">
         <v>0</v>
       </c>
       <c r="F563">
         <v>0</v>
       </c>
       <c r="G563">
         <v>1</v>
       </c>
       <c r="H563" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I563" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
         <v>작품</v>
       </c>
       <c r="B564" t="str">
-        <v>데프닛</v>
+        <v>디뮤어</v>
       </c>
       <c r="C564" t="str">
-        <v>TR389</v>
+        <v>TR194-1-PS</v>
       </c>
       <c r="D564" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E564">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F564">
         <v>0</v>
       </c>
       <c r="G564">
         <v>1</v>
       </c>
       <c r="H564" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I564" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
         <v>작품</v>
       </c>
       <c r="B565" t="str">
-        <v>데포딜</v>
+        <v>디뮤어</v>
       </c>
       <c r="C565" t="str">
-        <v>TR319-1</v>
+        <v>TR194-2-PS</v>
       </c>
       <c r="D565" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E565">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F565">
         <v>0</v>
       </c>
       <c r="G565">
         <v>1</v>
       </c>
       <c r="H565" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I565" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
         <v>작품</v>
       </c>
       <c r="B566" t="str">
-        <v>데포딜</v>
+        <v>디뮤어</v>
       </c>
       <c r="C566" t="str">
-        <v>TR319-2</v>
+        <v>TR194-2</v>
       </c>
       <c r="D566" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E566">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F566">
         <v>0</v>
       </c>
       <c r="G566">
         <v>1</v>
       </c>
       <c r="H566" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I566" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
         <v>작품</v>
       </c>
       <c r="B567" t="str">
-        <v>데이지</v>
+        <v>디뮤어</v>
       </c>
       <c r="C567" t="str">
-        <v>TR308-2</v>
+        <v>TR194-1</v>
       </c>
       <c r="D567" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E567">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F567">
         <v>0</v>
       </c>
       <c r="G567">
         <v>1</v>
       </c>
       <c r="H567" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I567" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
         <v>작품</v>
       </c>
       <c r="B568" t="str">
-        <v>데이지</v>
+        <v>듀르</v>
       </c>
       <c r="C568" t="str">
-        <v>TR308-1</v>
+        <v>TR260-2</v>
       </c>
       <c r="D568" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E568">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F568">
         <v>0</v>
       </c>
       <c r="G568">
         <v>1</v>
       </c>
       <c r="H568" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I568" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
         <v>작품</v>
       </c>
       <c r="B569" t="str">
-        <v>데이브</v>
+        <v>돈나무</v>
       </c>
       <c r="C569" t="str">
-        <v>TR161</v>
+        <v>CD057</v>
       </c>
       <c r="D569" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E569">
-        <v>-14</v>
+        <v>-28</v>
       </c>
       <c r="F569">
         <v>0</v>
       </c>
       <c r="G569">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H569" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I569" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
         <v>작품</v>
       </c>
       <c r="B570" t="str">
-        <v>데이브</v>
+        <v>도로시</v>
       </c>
       <c r="C570" t="str">
-        <v>TR161-PS</v>
+        <v>TR170</v>
       </c>
       <c r="D570" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E570">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F570">
         <v>0</v>
       </c>
       <c r="G570">
         <v>1</v>
       </c>
       <c r="H570" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I570" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
         <v>작품</v>
       </c>
       <c r="B571" t="str">
-        <v>데미온</v>
+        <v>덴버</v>
       </c>
       <c r="C571" t="str">
-        <v>TR176-2-PS</v>
+        <v>TR169-PS</v>
       </c>
       <c r="D571" t="str">
         <v>70*70</v>
       </c>
       <c r="E571">
         <v>0</v>
       </c>
       <c r="F571">
         <v>0</v>
       </c>
       <c r="G571">
         <v>1</v>
       </c>
       <c r="H571" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I571" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
         <v>작품</v>
       </c>
       <c r="B572" t="str">
-        <v>데미온</v>
+        <v>덱스터</v>
       </c>
       <c r="C572" t="str">
-        <v>TR176-1-PS</v>
+        <v>TR283-1</v>
       </c>
       <c r="D572" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E572">
         <v>0</v>
       </c>
       <c r="F572">
         <v>0</v>
       </c>
       <c r="G572">
         <v>1</v>
       </c>
       <c r="H572" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I572" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
         <v>작품</v>
       </c>
       <c r="B573" t="str">
-        <v>더클링</v>
+        <v>데프닛</v>
       </c>
       <c r="C573" t="str">
-        <v>TR562-2</v>
+        <v>TR389</v>
       </c>
       <c r="D573" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E573">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F573">
         <v>0</v>
       </c>
       <c r="G573">
         <v>1</v>
       </c>
       <c r="H573" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I573" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
         <v>작품</v>
       </c>
       <c r="B574" t="str">
-        <v>더클링</v>
+        <v>데포딜</v>
       </c>
       <c r="C574" t="str">
-        <v>TR562-1</v>
+        <v>TR319-1</v>
       </c>
       <c r="D574" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E574">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F574">
         <v>0</v>
       </c>
       <c r="G574">
         <v>1</v>
       </c>
       <c r="H574" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I574" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
         <v>작품</v>
       </c>
       <c r="B575" t="str">
-        <v>달린썬플라워</v>
+        <v>데포딜</v>
       </c>
       <c r="C575" t="str">
-        <v>TR091-PS</v>
+        <v>TR319-2</v>
       </c>
       <c r="D575" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E575">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F575">
         <v>0</v>
       </c>
       <c r="G575">
         <v>1</v>
       </c>
       <c r="H575" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I575" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
         <v>작품</v>
       </c>
       <c r="B576" t="str">
-        <v>다이안서스</v>
+        <v>데이지</v>
       </c>
       <c r="C576" t="str">
-        <v>TR316-1</v>
+        <v>TR308-2</v>
       </c>
       <c r="D576" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E576">
         <v>0</v>
       </c>
       <c r="F576">
         <v>0</v>
       </c>
       <c r="G576">
         <v>1</v>
       </c>
       <c r="H576" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I576" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
         <v>작품</v>
       </c>
       <c r="B577" t="str">
-        <v>다이안서스</v>
+        <v>데이지</v>
       </c>
       <c r="C577" t="str">
-        <v>TR316-2</v>
+        <v>TR308-1</v>
       </c>
       <c r="D577" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E577">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F577">
         <v>0</v>
       </c>
       <c r="G577">
         <v>1</v>
       </c>
       <c r="H577" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I577" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
         <v>작품</v>
       </c>
       <c r="B578" t="str">
-        <v>다온</v>
+        <v>데이브</v>
       </c>
       <c r="C578" t="str">
-        <v>TR434</v>
+        <v>TR161</v>
       </c>
       <c r="D578" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E578">
-        <v>-2</v>
+        <v>-14</v>
       </c>
       <c r="F578">
         <v>0</v>
       </c>
       <c r="G578">
         <v>1</v>
       </c>
       <c r="H578" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I578" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
         <v>작품</v>
       </c>
       <c r="B579" t="str">
-        <v>다린플라워</v>
+        <v>데이브</v>
       </c>
       <c r="C579" t="str">
-        <v>TR107</v>
+        <v>TR161-PS</v>
       </c>
       <c r="D579" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E579">
         <v>0</v>
       </c>
       <c r="F579">
         <v>0</v>
       </c>
       <c r="G579">
         <v>1</v>
       </c>
       <c r="H579" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I579" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
         <v>작품</v>
       </c>
       <c r="B580" t="str">
-        <v>다린</v>
+        <v>데미온</v>
       </c>
       <c r="C580" t="str">
-        <v>TR048-PS</v>
+        <v>TR176-2-PS</v>
       </c>
       <c r="D580" t="str">
         <v>70*70</v>
       </c>
       <c r="E580">
         <v>0</v>
       </c>
       <c r="F580">
         <v>0</v>
       </c>
       <c r="G580">
         <v>1</v>
       </c>
       <c r="H580" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I580" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
         <v>작품</v>
       </c>
       <c r="B581" t="str">
-        <v>다린</v>
+        <v>데미온</v>
       </c>
       <c r="C581" t="str">
-        <v>TR048</v>
+        <v>TR176-1-PS</v>
       </c>
       <c r="D581" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E581">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="F581">
         <v>0</v>
       </c>
       <c r="G581">
         <v>1</v>
       </c>
       <c r="H581" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I581" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
         <v>작품</v>
       </c>
       <c r="B582" t="str">
-        <v>다리아</v>
+        <v>더클링</v>
       </c>
       <c r="C582" t="str">
-        <v>TR350</v>
+        <v>TR562-2</v>
       </c>
       <c r="D582" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E582">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F582">
         <v>0</v>
       </c>
       <c r="G582">
         <v>1</v>
       </c>
       <c r="H582" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I582" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
         <v>작품</v>
       </c>
       <c r="B583" t="str">
-        <v>다르야2</v>
+        <v>더클링</v>
       </c>
       <c r="C583" t="str">
-        <v>TR452-2</v>
+        <v>TR562-1</v>
       </c>
       <c r="D583" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E583">
         <v>0</v>
       </c>
       <c r="F583">
         <v>0</v>
       </c>
       <c r="G583">
         <v>1</v>
       </c>
       <c r="H583" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I583" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
         <v>작품</v>
       </c>
       <c r="B584" t="str">
-        <v>다르야1</v>
+        <v>달린썬플라워</v>
       </c>
       <c r="C584" t="str">
-        <v>TR452-1</v>
+        <v>TR091-PS</v>
       </c>
       <c r="D584" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E584">
-        <v>-8</v>
+        <v>2</v>
       </c>
       <c r="F584">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G584">
         <v>1</v>
       </c>
       <c r="H584" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I584" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
         <v>작품</v>
       </c>
       <c r="B585" t="str">
-        <v>다나</v>
+        <v>다이안서스</v>
       </c>
       <c r="C585" t="str">
-        <v>TR385</v>
+        <v>TR316-1</v>
       </c>
       <c r="D585" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E585">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F585">
         <v>0</v>
       </c>
       <c r="G585">
         <v>1</v>
       </c>
       <c r="H585" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I585" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
         <v>작품</v>
       </c>
       <c r="B586" t="str">
-        <v>닉스</v>
+        <v>다이안서스</v>
       </c>
       <c r="C586" t="str">
-        <v>TR379</v>
+        <v>TR316-2</v>
       </c>
       <c r="D586" t="str">
         <v>65*80</v>
       </c>
       <c r="E586">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F586">
         <v>0</v>
       </c>
       <c r="G586">
         <v>1</v>
       </c>
       <c r="H586" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I586" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
         <v>작품</v>
       </c>
       <c r="B587" t="str">
-        <v>니야</v>
+        <v>다이브</v>
       </c>
       <c r="C587" t="str">
-        <v>TR367</v>
+        <v>TR592</v>
       </c>
       <c r="D587" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E587">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F587">
         <v>0</v>
       </c>
       <c r="G587">
         <v>1</v>
       </c>
       <c r="H587" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I587" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
         <v>작품</v>
       </c>
       <c r="B588" t="str">
-        <v>누비아</v>
+        <v>다온</v>
       </c>
       <c r="C588" t="str">
-        <v>TR499</v>
+        <v>TR434</v>
       </c>
       <c r="D588" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E588">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F588">
         <v>0</v>
       </c>
       <c r="G588">
         <v>1</v>
       </c>
       <c r="H588" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I588" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
         <v>작품</v>
       </c>
       <c r="B589" t="str">
-        <v>노을해바라기</v>
+        <v>다린플라워</v>
       </c>
       <c r="C589" t="str">
-        <v>CD059-CV</v>
+        <v>TR107</v>
       </c>
       <c r="D589" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E589">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F589">
         <v>0</v>
       </c>
       <c r="G589">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H589" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I589" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
         <v>작품</v>
       </c>
       <c r="B590" t="str">
-        <v>노빌리스</v>
+        <v>다린</v>
       </c>
       <c r="C590" t="str">
-        <v>TR523</v>
+        <v>TR048-PS</v>
       </c>
       <c r="D590" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E590">
         <v>0</v>
       </c>
       <c r="F590">
         <v>0</v>
       </c>
       <c r="G590">
         <v>1</v>
       </c>
       <c r="H590" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I590" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
         <v>작품</v>
       </c>
       <c r="B591" t="str">
-        <v>네오스2</v>
+        <v>다린</v>
       </c>
       <c r="C591" t="str">
-        <v>TR228-2_B</v>
+        <v>TR048</v>
       </c>
       <c r="D591" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E591">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F591">
         <v>0</v>
       </c>
       <c r="G591">
         <v>1</v>
       </c>
       <c r="H591" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I591" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
         <v>작품</v>
       </c>
       <c r="B592" t="str">
-        <v>네오스1</v>
+        <v>다리아</v>
       </c>
       <c r="C592" t="str">
-        <v>TR228-1</v>
+        <v>TR350</v>
       </c>
       <c r="D592" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E592">
-        <v>-21</v>
+        <v>-3</v>
       </c>
       <c r="F592">
         <v>0</v>
       </c>
       <c r="G592">
         <v>1</v>
       </c>
       <c r="H592" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I592" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
         <v>작품</v>
       </c>
       <c r="B593" t="str">
-        <v>네오스1</v>
+        <v>다나</v>
       </c>
       <c r="C593" t="str">
-        <v>TR228-1-PS</v>
+        <v>TR385</v>
       </c>
       <c r="D593" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E593">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F593">
         <v>0</v>
       </c>
       <c r="G593">
         <v>1</v>
       </c>
       <c r="H593" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I593" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
         <v>작품</v>
       </c>
       <c r="B594" t="str">
-        <v>네불라</v>
+        <v>닉스</v>
       </c>
       <c r="C594" t="str">
-        <v>TR289-1_PS</v>
+        <v>TR379</v>
       </c>
       <c r="D594" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E594">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F594">
         <v>0</v>
       </c>
       <c r="G594">
         <v>1</v>
       </c>
       <c r="H594" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I594" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
         <v>작품</v>
       </c>
       <c r="B595" t="str">
-        <v>네불라</v>
+        <v>니야</v>
       </c>
       <c r="C595" t="str">
-        <v>TR289-2_PS</v>
+        <v>TR367</v>
       </c>
       <c r="D595" t="str">
-        <v>70*70</v>
+        <v>80*80</v>
       </c>
       <c r="E595">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F595">
         <v>0</v>
       </c>
       <c r="G595">
         <v>1</v>
       </c>
       <c r="H595" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I595" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
         <v>작품</v>
       </c>
       <c r="B596" t="str">
-        <v>네그릴로</v>
+        <v>니베아</v>
       </c>
       <c r="C596" t="str">
-        <v>TR550</v>
+        <v>TR604</v>
       </c>
       <c r="D596" t="str">
         <v>120*60</v>
       </c>
       <c r="E596">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F596">
         <v>0</v>
       </c>
       <c r="G596">
         <v>1</v>
       </c>
       <c r="H596" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I596" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
         <v>작품</v>
       </c>
       <c r="B597" t="str">
-        <v>나투라</v>
+        <v>누비아</v>
       </c>
       <c r="C597" t="str">
-        <v>TR256-1</v>
+        <v>TR499</v>
       </c>
       <c r="D597" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E597">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F597">
         <v>0</v>
       </c>
       <c r="G597">
         <v>1</v>
       </c>
       <c r="H597" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I597" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
         <v>작품</v>
       </c>
       <c r="B598" t="str">
-        <v>나비드</v>
+        <v>노빌리스</v>
       </c>
       <c r="C598" t="str">
-        <v>TR012-2</v>
+        <v>TR523</v>
       </c>
       <c r="D598" t="str">
-        <v>40*40</v>
+        <v>100*75</v>
       </c>
       <c r="E598">
         <v>0</v>
       </c>
       <c r="F598">
         <v>0</v>
       </c>
       <c r="G598">
         <v>1</v>
       </c>
       <c r="H598" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I598" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
         <v>작품</v>
       </c>
       <c r="B599" t="str">
-        <v>길리</v>
+        <v>노바</v>
       </c>
       <c r="C599" t="str">
-        <v>TR177-1</v>
+        <v>TR417</v>
       </c>
       <c r="D599" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E599">
-        <v>-5</v>
+        <v>-39</v>
       </c>
       <c r="F599">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G599">
         <v>1</v>
       </c>
       <c r="H599" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I599" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
         <v>작품</v>
       </c>
       <c r="B600" t="str">
-        <v>길리</v>
+        <v>네오스2</v>
       </c>
       <c r="C600" t="str">
-        <v>TR177-2-PS</v>
+        <v>TR228-2_B</v>
       </c>
       <c r="D600" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E600">
         <v>0</v>
       </c>
       <c r="F600">
         <v>0</v>
       </c>
       <c r="G600">
         <v>1</v>
       </c>
       <c r="H600" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I600" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
         <v>작품</v>
       </c>
       <c r="B601" t="str">
-        <v>길리</v>
+        <v>네오스1</v>
       </c>
       <c r="C601" t="str">
-        <v>TR177-1-PS</v>
+        <v>TR228-1</v>
       </c>
       <c r="D601" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E601">
-        <v>0</v>
+        <v>-22</v>
       </c>
       <c r="F601">
         <v>0</v>
       </c>
       <c r="G601">
         <v>1</v>
       </c>
       <c r="H601" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I601" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
         <v>작품</v>
       </c>
       <c r="B602" t="str">
-        <v>글린트</v>
+        <v>네오스1</v>
       </c>
       <c r="C602" t="str">
-        <v>TR539</v>
+        <v>TR228-1-PS</v>
       </c>
       <c r="D602" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E602">
         <v>0</v>
       </c>
       <c r="F602">
         <v>0</v>
       </c>
       <c r="G602">
         <v>1</v>
       </c>
       <c r="H602" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I602" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
         <v>작품</v>
       </c>
       <c r="B603" t="str">
-        <v>글로리도그</v>
+        <v>네불라</v>
       </c>
       <c r="C603" t="str">
-        <v>CD097-CV</v>
+        <v>TR289-1</v>
       </c>
       <c r="D603" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E603">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F603">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G603">
         <v>1</v>
       </c>
       <c r="H603" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I603" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
         <v>작품</v>
       </c>
       <c r="B604" t="str">
-        <v>그린포드</v>
+        <v>네불라</v>
       </c>
       <c r="C604" t="str">
-        <v>TR042</v>
+        <v>TR289-2</v>
       </c>
       <c r="D604" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E604">
-        <v>-25</v>
+        <v>-237</v>
       </c>
       <c r="F604">
         <v>-1</v>
       </c>
       <c r="G604">
         <v>1</v>
       </c>
       <c r="H604" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I604" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
         <v>작품</v>
       </c>
       <c r="B605" t="str">
-        <v>그린우드</v>
+        <v>나투라</v>
       </c>
       <c r="C605" t="str">
-        <v>TR227</v>
+        <v>TR256-1</v>
       </c>
       <c r="D605" t="str">
-        <v>80*80</v>
+        <v>50*50</v>
       </c>
       <c r="E605">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F605">
         <v>0</v>
       </c>
       <c r="G605">
         <v>1</v>
       </c>
       <c r="H605" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I605" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
         <v>작품</v>
       </c>
       <c r="B606" t="str">
-        <v>그린우드</v>
+        <v>나비드</v>
       </c>
       <c r="C606" t="str">
-        <v>TR227-PS</v>
+        <v>TR012-2</v>
       </c>
       <c r="D606" t="str">
-        <v>80*80</v>
+        <v>40*40</v>
       </c>
       <c r="E606">
         <v>0</v>
       </c>
       <c r="F606">
         <v>0</v>
       </c>
       <c r="G606">
         <v>1</v>
       </c>
       <c r="H606" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I606" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
         <v>작품</v>
       </c>
       <c r="B607" t="str">
-        <v>그린시니크</v>
+        <v>길리</v>
       </c>
       <c r="C607" t="str">
-        <v>TR130</v>
+        <v>TR177-1</v>
       </c>
       <c r="D607" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E607">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="F607">
         <v>0</v>
       </c>
       <c r="G607">
         <v>1</v>
       </c>
       <c r="H607" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I607" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
         <v>작품</v>
       </c>
       <c r="B608" t="str">
-        <v>그라폴로 블루</v>
+        <v>길리</v>
       </c>
       <c r="C608" t="str">
-        <v>TR585</v>
+        <v>TR177-2-PS</v>
       </c>
       <c r="D608" t="str">
         <v>70*70</v>
       </c>
       <c r="E608">
         <v>0</v>
       </c>
       <c r="F608">
         <v>0</v>
       </c>
       <c r="G608">
         <v>1</v>
       </c>
       <c r="H608" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I608" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
         <v>작품</v>
       </c>
       <c r="B609" t="str">
-        <v>그라티아</v>
+        <v>길리</v>
       </c>
       <c r="C609" t="str">
-        <v>TR333-PS</v>
+        <v>TR177-1-PS</v>
       </c>
       <c r="D609" t="str">
-        <v>120*60</v>
+        <v>50*50</v>
       </c>
       <c r="E609">
         <v>0</v>
       </c>
       <c r="F609">
         <v>0</v>
       </c>
       <c r="G609">
         <v>1</v>
       </c>
       <c r="H609" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I609" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
         <v>작품</v>
       </c>
       <c r="B610" t="str">
-        <v>그라치아</v>
+        <v>글림</v>
       </c>
       <c r="C610" t="str">
-        <v>TR207-ps</v>
+        <v>TR605</v>
       </c>
       <c r="D610" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E610">
         <v>0</v>
       </c>
       <c r="F610">
         <v>0</v>
       </c>
       <c r="G610">
         <v>1</v>
       </c>
       <c r="H610" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I610" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
         <v>작품</v>
       </c>
       <c r="B611" t="str">
-        <v>굿애프터눈</v>
+        <v>글린트</v>
       </c>
       <c r="C611" t="str">
-        <v>TR241-1-2</v>
+        <v>TR539</v>
       </c>
       <c r="D611" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E611">
         <v>-1</v>
       </c>
       <c r="F611">
         <v>0</v>
       </c>
       <c r="G611">
         <v>1</v>
       </c>
       <c r="H611" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I611" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
         <v>작품</v>
       </c>
       <c r="B612" t="str">
-        <v>굿애프터눈</v>
+        <v>글로리도그</v>
       </c>
       <c r="C612" t="str">
-        <v>TR241-2-2</v>
+        <v>CD097</v>
       </c>
       <c r="D612" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E612">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F612">
         <v>0</v>
       </c>
       <c r="G612">
         <v>1</v>
       </c>
       <c r="H612" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I612" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
         <v>작품</v>
       </c>
       <c r="B613" t="str">
-        <v>굿애프터눈</v>
+        <v>그린시니크</v>
       </c>
       <c r="C613" t="str">
-        <v>TR241-2-1</v>
+        <v>TR130</v>
       </c>
       <c r="D613" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E613">
         <v>-3</v>
       </c>
       <c r="F613">
         <v>0</v>
       </c>
       <c r="G613">
         <v>1</v>
       </c>
       <c r="H613" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I613" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
         <v>작품</v>
       </c>
       <c r="B614" t="str">
-        <v>굿나잇2</v>
+        <v>그라폴로 블루</v>
       </c>
       <c r="C614" t="str">
-        <v>TR220-2</v>
+        <v>TR585</v>
       </c>
       <c r="D614" t="str">
         <v>70*70</v>
       </c>
       <c r="E614">
         <v>0</v>
       </c>
       <c r="F614">
         <v>0</v>
       </c>
       <c r="G614">
         <v>1</v>
       </c>
       <c r="H614" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I614" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
         <v>작품</v>
       </c>
       <c r="B615" t="str">
-        <v>굿나잇1</v>
+        <v>그라티아</v>
       </c>
       <c r="C615" t="str">
-        <v>TR220-1</v>
+        <v>TR333</v>
       </c>
       <c r="D615" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E615">
-        <v>-1</v>
+        <v>-8</v>
       </c>
       <c r="F615">
         <v>0</v>
       </c>
       <c r="G615">
         <v>1</v>
       </c>
       <c r="H615" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I615" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
         <v>작품</v>
       </c>
       <c r="B616" t="str">
-        <v>골드해바라기2</v>
+        <v>그라티아</v>
       </c>
       <c r="C616" t="str">
-        <v>TR229</v>
+        <v>TR333-PS</v>
       </c>
       <c r="D616" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E616">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F616">
         <v>0</v>
       </c>
       <c r="G616">
         <v>1</v>
       </c>
       <c r="H616" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I616" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
         <v>작품</v>
       </c>
       <c r="B617" t="str">
-        <v>골드해바라기2</v>
+        <v>그라치아</v>
       </c>
       <c r="C617" t="str">
-        <v>TR229-ps</v>
+        <v>TR207-ps</v>
       </c>
       <c r="D617" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E617">
         <v>0</v>
       </c>
       <c r="F617">
         <v>0</v>
       </c>
       <c r="G617">
         <v>1</v>
       </c>
       <c r="H617" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I617" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
         <v>작품</v>
       </c>
       <c r="B618" t="str">
-        <v>골드해바라기</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C618" t="str">
-        <v>TR027-2</v>
+        <v>TR241-1-2</v>
       </c>
       <c r="D618" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E618">
-        <v>-44</v>
+        <v>-1</v>
       </c>
       <c r="F618">
         <v>0</v>
       </c>
       <c r="G618">
         <v>1</v>
       </c>
       <c r="H618" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I618" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
         <v>작품</v>
       </c>
       <c r="B619" t="str">
-        <v>골드해바라기</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C619" t="str">
-        <v>TR027-1</v>
+        <v>TR241-2-2</v>
       </c>
       <c r="D619" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E619">
-        <v>-172</v>
+        <v>0</v>
       </c>
       <c r="F619">
         <v>0</v>
       </c>
       <c r="G619">
         <v>1</v>
       </c>
       <c r="H619" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I619" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
         <v>작품</v>
       </c>
       <c r="B620" t="str">
-        <v>골드해바라기</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C620" t="str">
-        <v>TR027-2-ps</v>
+        <v>TR241-2-1</v>
       </c>
       <c r="D620" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E620">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F620">
         <v>0</v>
       </c>
       <c r="G620">
         <v>1</v>
       </c>
       <c r="H620" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I620" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
         <v>작품</v>
       </c>
       <c r="B621" t="str">
-        <v>골드피쉬</v>
+        <v>굿나잇2</v>
       </c>
       <c r="C621" t="str">
-        <v>TR243_PS</v>
+        <v>TR220-2</v>
       </c>
       <c r="D621" t="str">
         <v>70*70</v>
       </c>
       <c r="E621">
         <v>0</v>
       </c>
       <c r="F621">
         <v>0</v>
       </c>
       <c r="G621">
         <v>1</v>
       </c>
       <c r="H621" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I621" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
         <v>작품</v>
       </c>
       <c r="B622" t="str">
-        <v>골드트리</v>
+        <v>굿나잇1</v>
       </c>
       <c r="C622" t="str">
-        <v>TR038</v>
+        <v>TR220-1</v>
       </c>
       <c r="D622" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E622">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F622">
         <v>0</v>
       </c>
       <c r="G622">
         <v>1</v>
       </c>
       <c r="H622" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I622" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
         <v>작품</v>
       </c>
       <c r="B623" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>골든플로우</v>
       </c>
       <c r="C623" t="str">
-        <v>TR185-2-2</v>
+        <v>TR606</v>
       </c>
       <c r="D623" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E623">
         <v>0</v>
       </c>
       <c r="F623">
         <v>0</v>
       </c>
       <c r="G623">
         <v>1</v>
       </c>
       <c r="H623" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I623" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
         <v>작품</v>
       </c>
       <c r="B624" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>골드해바라기2</v>
       </c>
       <c r="C624" t="str">
-        <v>TR185-2-2-PS</v>
+        <v>TR229</v>
       </c>
       <c r="D624" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E624">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F624">
         <v>0</v>
       </c>
       <c r="G624">
         <v>1</v>
       </c>
       <c r="H624" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I624" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
         <v>작품</v>
       </c>
       <c r="B625" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>골드해바라기2</v>
       </c>
       <c r="C625" t="str">
-        <v>TR185-2-1-PS</v>
+        <v>TR229-ps</v>
       </c>
       <c r="D625" t="str">
         <v>50*60</v>
       </c>
       <c r="E625">
         <v>0</v>
       </c>
       <c r="F625">
         <v>0</v>
       </c>
       <c r="G625">
         <v>1</v>
       </c>
       <c r="H625" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I625" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
         <v>작품</v>
       </c>
       <c r="B626" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C626" t="str">
-        <v>TR185-1-2-PS</v>
+        <v>TR027-2-ps</v>
       </c>
       <c r="D626" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E626">
         <v>0</v>
       </c>
       <c r="F626">
         <v>0</v>
       </c>
       <c r="G626">
         <v>1</v>
       </c>
       <c r="H626" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I626" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
         <v>작품</v>
       </c>
       <c r="B627" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>골드피쉬</v>
       </c>
       <c r="C627" t="str">
-        <v>TR185-1-1-PS</v>
+        <v>TR243</v>
       </c>
       <c r="D627" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E627">
-        <v>0</v>
+        <v>-175</v>
       </c>
       <c r="F627">
         <v>0</v>
       </c>
       <c r="G627">
         <v>1</v>
       </c>
       <c r="H627" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I627" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
         <v>작품</v>
       </c>
       <c r="B628" t="str">
-        <v>골드스피릿</v>
+        <v>골드피쉬</v>
       </c>
       <c r="C628" t="str">
-        <v>TR164-PS</v>
+        <v>TR243_PS</v>
       </c>
       <c r="D628" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E628">
         <v>0</v>
       </c>
       <c r="F628">
         <v>0</v>
       </c>
       <c r="G628">
         <v>1</v>
       </c>
       <c r="H628" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I628" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
         <v>작품</v>
       </c>
       <c r="B629" t="str">
-        <v>골드스피릿</v>
+        <v>골드트리</v>
       </c>
       <c r="C629" t="str">
-        <v>TR164</v>
+        <v>TR038</v>
       </c>
       <c r="D629" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E629">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F629">
         <v>0</v>
       </c>
       <c r="G629">
         <v>1</v>
       </c>
       <c r="H629" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I629" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
         <v>작품</v>
       </c>
       <c r="B630" t="str">
-        <v>결</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C630" t="str">
-        <v>TR447</v>
+        <v>TR185-2-2</v>
       </c>
       <c r="D630" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E630">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F630">
         <v>0</v>
       </c>
       <c r="G630">
         <v>1</v>
       </c>
       <c r="H630" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I630" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
         <v>작품</v>
       </c>
       <c r="B631" t="str">
-        <v>갤럭시</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C631" t="str">
-        <v>TR129-PS</v>
+        <v>TR185-2-2-PS</v>
       </c>
       <c r="D631" t="str">
         <v>65*80</v>
       </c>
       <c r="E631">
         <v>0</v>
       </c>
       <c r="F631">
         <v>0</v>
       </c>
       <c r="G631">
         <v>1</v>
       </c>
       <c r="H631" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I631" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
         <v>작품</v>
       </c>
       <c r="B632" t="str">
-        <v>갤럭시</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C632" t="str">
-        <v>TR129</v>
+        <v>TR185-2-1-PS</v>
       </c>
       <c r="D632" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E632">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
       <c r="G632">
         <v>1</v>
       </c>
       <c r="H632" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I632" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
         <v>작품</v>
       </c>
       <c r="B633" t="str">
-        <v>가우디</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C633" t="str">
-        <v>TR206-1-ps</v>
+        <v>TR185-1-2-PS</v>
       </c>
       <c r="D633" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E633">
         <v>0</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
       <c r="G633">
         <v>1</v>
       </c>
       <c r="H633" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I633" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
         <v>작품</v>
       </c>
       <c r="B634" t="str">
-        <v>가우디</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C634" t="str">
-        <v>TR206-2</v>
+        <v>TR185-1-1-PS</v>
       </c>
       <c r="D634" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E634">
         <v>0</v>
       </c>
       <c r="F634">
         <v>0</v>
       </c>
       <c r="G634">
         <v>1</v>
       </c>
       <c r="H634" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I634" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
         <v>작품</v>
       </c>
       <c r="B635" t="str">
-        <v>가우디</v>
+        <v>골드스피릿</v>
       </c>
       <c r="C635" t="str">
-        <v>TR206-2-ps</v>
+        <v>TR164-PS</v>
       </c>
       <c r="D635" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E635">
         <v>0</v>
       </c>
       <c r="F635">
         <v>0</v>
       </c>
       <c r="G635">
         <v>1</v>
       </c>
       <c r="H635" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I635" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B636" t="str">
+        <v>골드스피릿</v>
+      </c>
+      <c r="C636" t="str">
+        <v>TR164</v>
+      </c>
+      <c r="D636" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E636">
+        <v>-2</v>
+      </c>
+      <c r="F636">
+        <v>0</v>
+      </c>
+      <c r="G636">
+        <v>1</v>
+      </c>
+      <c r="H636" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I636" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B637" t="str">
+        <v>결</v>
+      </c>
+      <c r="C637" t="str">
+        <v>TR447</v>
+      </c>
+      <c r="D637" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E637">
+        <v>-1</v>
+      </c>
+      <c r="F637">
+        <v>0</v>
+      </c>
+      <c r="G637">
+        <v>1</v>
+      </c>
+      <c r="H637" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I637" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B638" t="str">
+        <v>갤럭시</v>
+      </c>
+      <c r="C638" t="str">
+        <v>TR129-PS</v>
+      </c>
+      <c r="D638" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E638">
+        <v>0</v>
+      </c>
+      <c r="F638">
+        <v>0</v>
+      </c>
+      <c r="G638">
+        <v>1</v>
+      </c>
+      <c r="H638" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I638" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B639" t="str">
+        <v>갤럭시</v>
+      </c>
+      <c r="C639" t="str">
+        <v>TR129</v>
+      </c>
+      <c r="D639" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E639">
+        <v>-4</v>
+      </c>
+      <c r="F639">
+        <v>-1</v>
+      </c>
+      <c r="G639">
+        <v>1</v>
+      </c>
+      <c r="H639" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I639" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B640" t="str">
+        <v>갈라테아</v>
+      </c>
+      <c r="C640" t="str">
+        <v>TR596</v>
+      </c>
+      <c r="D640" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E640">
+        <v>0</v>
+      </c>
+      <c r="F640">
+        <v>0</v>
+      </c>
+      <c r="G640">
+        <v>1</v>
+      </c>
+      <c r="H640" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I640" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B641" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C641" t="str">
+        <v>TR206-1-ps</v>
+      </c>
+      <c r="D641" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E641">
+        <v>0</v>
+      </c>
+      <c r="F641">
+        <v>0</v>
+      </c>
+      <c r="G641">
+        <v>1</v>
+      </c>
+      <c r="H641" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I641" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B642" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C642" t="str">
+        <v>TR206-2</v>
+      </c>
+      <c r="D642" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E642">
+        <v>0</v>
+      </c>
+      <c r="F642">
+        <v>0</v>
+      </c>
+      <c r="G642">
+        <v>1</v>
+      </c>
+      <c r="H642" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I642" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B643" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C643" t="str">
+        <v>TR206-2-ps</v>
+      </c>
+      <c r="D643" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E643">
+        <v>0</v>
+      </c>
+      <c r="F643">
+        <v>0</v>
+      </c>
+      <c r="G643">
+        <v>1</v>
+      </c>
+      <c r="H643" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I643" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="str">
         <v>프레임</v>
       </c>
-      <c r="B636" t="str">
+      <c r="B644" t="str">
         <v>Frame</v>
       </c>
-      <c r="C636" t="str">
+      <c r="C644" t="str">
         <v>TV2760</v>
       </c>
-      <c r="D636" t="str">
+      <c r="D644" t="str">
         <v>27*60</v>
       </c>
-      <c r="E636">
-[...5 lines deleted...]
-      <c r="G636">
+      <c r="E644">
+        <v>0</v>
+      </c>
+      <c r="F644">
+        <v>0</v>
+      </c>
+      <c r="G644">
         <v>3</v>
       </c>
-      <c r="H636" t="str">
-[...2 lines deleted...]
-      <c r="I636" t="str">
+      <c r="H644" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I644" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B645" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C645" t="str">
+        <v>TV080</v>
+      </c>
+      <c r="D645" t="str">
+        <v>80*80</v>
+      </c>
+      <c r="E645">
+        <v>14</v>
+      </c>
+      <c r="F645">
+        <v>0</v>
+      </c>
+      <c r="G645">
+        <v>6</v>
+      </c>
+      <c r="H645" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I645" t="str">
         <v>아니오</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I636"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I645"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>재고</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 