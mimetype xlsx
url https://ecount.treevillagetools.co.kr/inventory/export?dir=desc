--- v0 (2026-08-31)
+++ v1 (2026-11-01)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1391"/>
+  <dimension ref="A1:I1437"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>구분</v>
       </c>
       <c r="B1" t="str">
         <v>품목명</v>
       </c>
       <c r="C1" t="str">
         <v>코드</v>
       </c>
       <c r="D1" t="str">
         <v>사이즈</v>
       </c>
       <c r="E1" t="str">
         <v>전체수량</v>
       </c>
       <c r="F1" t="str">
         <v>재고수량</v>
       </c>
       <c r="G1" t="str">
         <v>안전수량</v>
@@ -574,138 +574,138 @@
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I5" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>작품</v>
       </c>
       <c r="B6" t="str">
         <v>휴이홀스</v>
       </c>
       <c r="C6" t="str">
         <v>CD093</v>
       </c>
       <c r="D6" t="str">
         <v>65*80</v>
       </c>
       <c r="E6">
-        <v>-8</v>
+        <v>-10</v>
       </c>
       <c r="F6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I6" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>작품</v>
       </c>
       <c r="B7" t="str">
         <v>휴버트</v>
       </c>
       <c r="C7" t="str">
         <v>TR214-2</v>
       </c>
       <c r="D7" t="str">
         <v>65*80</v>
       </c>
       <c r="E7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I7" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>작품</v>
       </c>
       <c r="B8" t="str">
         <v>휴버트</v>
       </c>
       <c r="C8" t="str">
         <v>TR214-2-PS</v>
       </c>
       <c r="D8" t="str">
         <v>65*80</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I8" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>작품</v>
       </c>
       <c r="B9" t="str">
         <v>휴버트</v>
       </c>
       <c r="C9" t="str">
         <v>TR214-1</v>
       </c>
       <c r="D9" t="str">
         <v>50*60</v>
       </c>
       <c r="E9">
-        <v>-436</v>
+        <v>-442</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I9" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>작품</v>
       </c>
       <c r="B10" t="str">
         <v>휴버트</v>
       </c>
       <c r="C10" t="str">
         <v>TR214-1-PS</v>
       </c>
       <c r="D10" t="str">
@@ -806,54 +806,54 @@
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" t="str">
         <v>정상</v>
       </c>
       <c r="I13" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>작품</v>
       </c>
       <c r="B14" t="str">
         <v>황금해바라기</v>
       </c>
       <c r="C14" t="str">
         <v>TR054</v>
       </c>
       <c r="D14" t="str">
         <v>50*50</v>
       </c>
       <c r="E14">
-        <v>-598</v>
+        <v>-600</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="str">
         <v>정상</v>
       </c>
       <c r="I14" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>작품</v>
       </c>
       <c r="B15" t="str">
         <v>황금해바라기</v>
       </c>
       <c r="C15" t="str">
         <v>tr057</v>
       </c>
       <c r="D15" t="str">
         <v>90*60</v>
       </c>
       <c r="E15">
@@ -922,89 +922,89 @@
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="str">
         <v>정상</v>
       </c>
       <c r="I17" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>작품</v>
       </c>
       <c r="B18" t="str">
         <v>황금숲</v>
       </c>
       <c r="C18" t="str">
         <v>TR047</v>
       </c>
       <c r="D18" t="str">
         <v>100*75</v>
       </c>
       <c r="E18">
-        <v>-68</v>
+        <v>-67</v>
       </c>
       <c r="F18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I18" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>작품</v>
       </c>
       <c r="B19" t="str">
         <v>황금숲</v>
       </c>
       <c r="C19" t="str">
         <v>TR047-PS</v>
       </c>
       <c r="D19" t="str">
         <v>100*75</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I19" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>작품</v>
       </c>
       <c r="B20" t="str">
         <v>황금사과</v>
       </c>
       <c r="C20" t="str">
         <v>11431-1</v>
       </c>
       <c r="D20" t="str">
         <v>90*60</v>
       </c>
       <c r="E20">
         <v>3</v>
       </c>
       <c r="F20">
         <v>15</v>
       </c>
       <c r="G20">
@@ -1038,83 +1038,83 @@
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="str">
         <v>정상</v>
       </c>
       <c r="I21" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>작품</v>
       </c>
       <c r="B22" t="str">
         <v>황금돈나무</v>
       </c>
       <c r="C22" t="str">
         <v>CD057-1</v>
       </c>
       <c r="D22" t="str">
         <v>100*75</v>
       </c>
       <c r="E22">
-        <v>-37</v>
+        <v>-19</v>
       </c>
       <c r="F22">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="G22">
         <v>20</v>
       </c>
       <c r="H22" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I22" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>작품</v>
       </c>
       <c r="B23" t="str">
         <v>황금나무</v>
       </c>
       <c r="C23" t="str">
         <v>CD052-CV</v>
       </c>
       <c r="D23" t="str">
         <v>90*60</v>
       </c>
       <c r="E23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23" t="str">
         <v>정상</v>
       </c>
       <c r="I23" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>작품</v>
       </c>
       <c r="B24" t="str">
         <v>황금나무</v>
       </c>
       <c r="C24" t="str">
         <v>CD052</v>
       </c>
       <c r="D24" t="str">
         <v>90*60</v>
       </c>
       <c r="E24">
@@ -1270,51 +1270,51 @@
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I29" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>작품</v>
       </c>
       <c r="B30" t="str">
         <v>화이트웨이브2</v>
       </c>
       <c r="C30" t="str">
         <v>TR349</v>
       </c>
       <c r="D30" t="str">
         <v>120*60</v>
       </c>
       <c r="E30">
-        <v>-183</v>
+        <v>-187</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="str">
         <v>정상</v>
       </c>
       <c r="I30" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>작품</v>
       </c>
       <c r="B31" t="str">
         <v>화이트웨이브</v>
       </c>
       <c r="C31" t="str">
         <v>TR254-ps</v>
       </c>
       <c r="D31" t="str">
@@ -1328,51 +1328,51 @@
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I31" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>작품</v>
       </c>
       <c r="B32" t="str">
         <v>화이트웨이브</v>
       </c>
       <c r="C32" t="str">
         <v>TR254</v>
       </c>
       <c r="D32" t="str">
         <v>100*75</v>
       </c>
       <c r="E32">
-        <v>-349</v>
+        <v>-357</v>
       </c>
       <c r="F32">
         <v>4</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="str">
         <v>정상</v>
       </c>
       <c r="I32" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>작품</v>
       </c>
       <c r="B33" t="str">
         <v>화이트서클</v>
       </c>
       <c r="C33" t="str">
         <v>TR250</v>
       </c>
       <c r="D33" t="str">
@@ -1406,39401 +1406,40735 @@
       </c>
       <c r="D34" t="str">
         <v>100*75</v>
       </c>
       <c r="E34">
         <v>-5</v>
       </c>
       <c r="F34">
         <v>2</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" t="str">
         <v>정상</v>
       </c>
       <c r="I34" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>작품</v>
       </c>
       <c r="B35" t="str">
-        <v>헬시온</v>
+        <v>화음</v>
       </c>
       <c r="C35" t="str">
-        <v>TR407</v>
+        <v>TR595</v>
       </c>
       <c r="D35" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E35">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I35" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>작품</v>
       </c>
       <c r="B36" t="str">
-        <v>헬리안투스</v>
+        <v>헬시온</v>
       </c>
       <c r="C36" t="str">
-        <v>TR421</v>
+        <v>TR407</v>
       </c>
       <c r="D36" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E36">
-        <v>-18</v>
+        <v>-6</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I36" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>작품</v>
       </c>
       <c r="B37" t="str">
-        <v>헬리아</v>
+        <v>헬리안투스</v>
       </c>
       <c r="C37" t="str">
-        <v>TR115</v>
+        <v>TR421</v>
       </c>
       <c r="D37" t="str">
         <v>70*70</v>
       </c>
       <c r="E37">
-        <v>-15</v>
+        <v>-19</v>
       </c>
       <c r="F37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I37" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>작품</v>
       </c>
       <c r="B38" t="str">
-        <v>헬리2</v>
+        <v>헬리아</v>
       </c>
       <c r="C38" t="str">
-        <v>CD082</v>
+        <v>TR115</v>
       </c>
       <c r="D38" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E38">
-        <v>4</v>
+        <v>-15</v>
       </c>
       <c r="F38">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I38" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>작품</v>
       </c>
       <c r="B39" t="str">
         <v>헬리2</v>
       </c>
       <c r="C39" t="str">
-        <v>CD082-PS</v>
+        <v>CD082</v>
       </c>
       <c r="D39" t="str">
         <v>60*60</v>
       </c>
       <c r="E39">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F39">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I39" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>작품</v>
       </c>
       <c r="B40" t="str">
-        <v>헬리1</v>
+        <v>헬리2</v>
       </c>
       <c r="C40" t="str">
-        <v>CD081</v>
+        <v>CD082-PS</v>
       </c>
       <c r="D40" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E40">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F40">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I40" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>작품</v>
       </c>
       <c r="B41" t="str">
-        <v>헬리</v>
+        <v>헬리1</v>
       </c>
       <c r="C41" t="str">
-        <v>CD081-PS</v>
+        <v>CD081</v>
       </c>
       <c r="D41" t="str">
         <v>50*60</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F41">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I41" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>작품</v>
       </c>
       <c r="B42" t="str">
-        <v>헤파티온</v>
+        <v>헬리</v>
       </c>
       <c r="C42" t="str">
-        <v>TR154</v>
+        <v>CD081-PS</v>
       </c>
       <c r="D42" t="str">
         <v>50*60</v>
       </c>
       <c r="E42">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I42" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>작품</v>
       </c>
       <c r="B43" t="str">
         <v>헤파티온</v>
       </c>
       <c r="C43" t="str">
-        <v>TR154-1</v>
+        <v>TR154</v>
       </c>
       <c r="D43" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E43">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I43" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>작품</v>
       </c>
       <c r="B44" t="str">
         <v>헤파티온</v>
       </c>
       <c r="C44" t="str">
-        <v>TR154-1-PS</v>
+        <v>TR154-1</v>
       </c>
       <c r="D44" t="str">
         <v>65*80</v>
       </c>
       <c r="E44">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I44" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>작품</v>
       </c>
       <c r="B45" t="str">
         <v>헤파티온</v>
       </c>
       <c r="C45" t="str">
-        <v>TR154-PS</v>
+        <v>TR154-1-PS</v>
       </c>
       <c r="D45" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I45" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>작품</v>
       </c>
       <c r="B46" t="str">
-        <v>헤이즐</v>
+        <v>헤파티온</v>
       </c>
       <c r="C46" t="str">
-        <v>TR388</v>
+        <v>TR154-PS</v>
       </c>
       <c r="D46" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E46">
-        <v>-53</v>
+        <v>0</v>
       </c>
       <c r="F46">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I46" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>작품</v>
       </c>
       <c r="B47" t="str">
         <v>헤이즐</v>
       </c>
       <c r="C47" t="str">
-        <v>TR388_PS</v>
+        <v>TR388</v>
       </c>
       <c r="D47" t="str">
         <v>120*60</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>-59</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I47" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>작품</v>
       </c>
       <c r="B48" t="str">
-        <v>헤이븐</v>
+        <v>헤이즐</v>
       </c>
       <c r="C48" t="str">
-        <v>TR554</v>
+        <v>TR388_PS</v>
       </c>
       <c r="D48" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I48" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>작품</v>
       </c>
       <c r="B49" t="str">
-        <v>헤이미쉬</v>
+        <v>헤이븐</v>
       </c>
       <c r="C49" t="str">
-        <v>SMF_14</v>
+        <v>TR554</v>
       </c>
       <c r="D49" t="str">
         <v>70*70</v>
       </c>
       <c r="E49">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I49" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>작품</v>
       </c>
       <c r="B50" t="str">
-        <v>헤스티아</v>
+        <v>헤이미쉬</v>
       </c>
       <c r="C50" t="str">
-        <v>NA001</v>
+        <v>SMF_14</v>
       </c>
       <c r="D50" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E50">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G50">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H50" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I50" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>작품</v>
       </c>
       <c r="B51" t="str">
         <v>헤스티아</v>
       </c>
       <c r="C51" t="str">
-        <v>NA001_CV</v>
+        <v>NA001</v>
       </c>
       <c r="D51" t="str">
         <v>100*75</v>
       </c>
       <c r="E51">
-        <v>9</v>
+        <v>-7</v>
       </c>
       <c r="F51">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G51">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H51" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I51" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>작품</v>
       </c>
       <c r="B52" t="str">
-        <v>헤바</v>
+        <v>헤스티아</v>
       </c>
       <c r="C52" t="str">
-        <v>TR121</v>
+        <v>NA001_CV</v>
       </c>
       <c r="D52" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E52">
-        <v>-16</v>
+        <v>9</v>
       </c>
       <c r="F52">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I52" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>작품</v>
       </c>
       <c r="B53" t="str">
-        <v>헤레이스</v>
+        <v>헤바</v>
       </c>
       <c r="C53" t="str">
-        <v>TR067</v>
+        <v>TR121</v>
       </c>
       <c r="D53" t="str">
         <v>60*60</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>-16</v>
       </c>
       <c r="F53">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I53" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>작품</v>
       </c>
       <c r="B54" t="str">
-        <v>헤드윅</v>
+        <v>헤레이스</v>
       </c>
       <c r="C54" t="str">
-        <v>TR190-2</v>
+        <v>TR067</v>
       </c>
       <c r="D54" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E54">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F54">
         <v>3</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="str">
         <v>정상</v>
       </c>
       <c r="I54" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>작품</v>
       </c>
       <c r="B55" t="str">
         <v>헤드윅</v>
       </c>
       <c r="C55" t="str">
-        <v>TR190-1-PS</v>
+        <v>TR190-2</v>
       </c>
       <c r="D55" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E55">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F55">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I55" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>작품</v>
       </c>
       <c r="B56" t="str">
         <v>헤드윅</v>
       </c>
       <c r="C56" t="str">
-        <v>TR190-1</v>
+        <v>TR190-1-PS</v>
       </c>
       <c r="D56" t="str">
         <v>50*60</v>
       </c>
       <c r="E56">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I56" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>작품</v>
       </c>
       <c r="B57" t="str">
         <v>헤드윅</v>
       </c>
       <c r="C57" t="str">
-        <v>TR190-2-PS</v>
+        <v>TR190-1</v>
       </c>
       <c r="D57" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E57">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F57">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I57" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>작품</v>
       </c>
       <c r="B58" t="str">
-        <v>허쉬</v>
+        <v>헤드윅</v>
       </c>
       <c r="C58" t="str">
-        <v>TR179-1-PS</v>
+        <v>TR190-2-PS</v>
       </c>
       <c r="D58" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I58" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>작품</v>
       </c>
       <c r="B59" t="str">
         <v>허쉬</v>
       </c>
       <c r="C59" t="str">
-        <v>TR179-2-PS</v>
+        <v>TR179-1-PS</v>
       </c>
       <c r="D59" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I59" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>작품</v>
       </c>
       <c r="B60" t="str">
         <v>허쉬</v>
       </c>
       <c r="C60" t="str">
-        <v>TR179-1</v>
+        <v>TR179-2-PS</v>
       </c>
       <c r="D60" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E60">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I60" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>작품</v>
       </c>
       <c r="B61" t="str">
         <v>허쉬</v>
       </c>
       <c r="C61" t="str">
-        <v>TR179-2</v>
+        <v>TR179-1</v>
       </c>
       <c r="D61" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I61" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>작품</v>
       </c>
       <c r="B62" t="str">
-        <v>허밍</v>
+        <v>허쉬</v>
       </c>
       <c r="C62" t="str">
-        <v>TR510</v>
+        <v>TR179-2</v>
       </c>
       <c r="D62" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E62">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I62" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>작품</v>
       </c>
       <c r="B63" t="str">
-        <v>허그2</v>
+        <v>허밍</v>
       </c>
       <c r="C63" t="str">
-        <v>TR222-2</v>
+        <v>TR510</v>
       </c>
       <c r="D63" t="str">
         <v>65*80</v>
       </c>
       <c r="E63">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I63" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>작품</v>
       </c>
       <c r="B64" t="str">
-        <v>허그1</v>
+        <v>허그2</v>
       </c>
       <c r="C64" t="str">
-        <v>TR222-1</v>
+        <v>TR222-2</v>
       </c>
       <c r="D64" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E64">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I64" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>작품</v>
       </c>
       <c r="B65" t="str">
-        <v>허그</v>
+        <v>허그1</v>
       </c>
       <c r="C65" t="str">
-        <v>TR222-1-PS</v>
+        <v>TR222-1</v>
       </c>
       <c r="D65" t="str">
         <v>50*60</v>
       </c>
       <c r="E65">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I65" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>작품</v>
       </c>
       <c r="B66" t="str">
-        <v>행클</v>
+        <v>허그</v>
       </c>
       <c r="C66" t="str">
-        <v>RF449-A</v>
+        <v>TR222-1-PS</v>
       </c>
       <c r="D66" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E66">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I66" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>작품</v>
       </c>
       <c r="B67" t="str">
-        <v>행운의해바라기섬</v>
+        <v>행클</v>
       </c>
       <c r="C67" t="str">
-        <v>CD056</v>
+        <v>RF449-A_CV</v>
       </c>
       <c r="D67" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E67">
-        <v>-60</v>
+        <v>9</v>
       </c>
       <c r="F67">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G67">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H67" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I67" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>작품</v>
       </c>
       <c r="B68" t="str">
-        <v>행운의해바라기</v>
+        <v>행클</v>
       </c>
       <c r="C68" t="str">
-        <v>CD050-PS</v>
+        <v>RF449-A</v>
       </c>
       <c r="D68" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E68">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F68">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H68" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I68" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>작품</v>
       </c>
       <c r="B69" t="str">
-        <v>행운의해바라기</v>
+        <v>행운의해바라기섬</v>
       </c>
       <c r="C69" t="str">
-        <v>CD050</v>
+        <v>CD056</v>
       </c>
       <c r="D69" t="str">
         <v>90*60</v>
       </c>
       <c r="E69">
-        <v>-30</v>
+        <v>-62</v>
       </c>
       <c r="F69">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G69">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="H69" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I69" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>작품</v>
       </c>
       <c r="B70" t="str">
-        <v>해피썬플라워</v>
+        <v>행운의해바라기</v>
       </c>
       <c r="C70" t="str">
-        <v>TR025-PS</v>
+        <v>CD050-PS</v>
       </c>
       <c r="D70" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E70">
+        <v>17</v>
+      </c>
+      <c r="F70">
+        <v>9</v>
+      </c>
+      <c r="G70">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H70" t="str">
         <v>정상</v>
       </c>
       <c r="I70" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>작품</v>
       </c>
       <c r="B71" t="str">
-        <v>해피썬플라워</v>
+        <v>행운의해바라기</v>
       </c>
       <c r="C71" t="str">
-        <v>TR025</v>
+        <v>CD050</v>
       </c>
       <c r="D71" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E71">
-        <v>-92</v>
+        <v>-30</v>
       </c>
       <c r="F71">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G71">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H71" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I71" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>작품</v>
       </c>
       <c r="B72" t="str">
-        <v>해바라기밭</v>
+        <v>해피썬플라워</v>
       </c>
       <c r="C72" t="str">
-        <v>CD013-PS</v>
+        <v>TR025-PS</v>
       </c>
       <c r="D72" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E72">
         <v>4</v>
       </c>
       <c r="F72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I72" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>작품</v>
       </c>
       <c r="B73" t="str">
-        <v>해바라기밭</v>
+        <v>해피썬플라워</v>
       </c>
       <c r="C73" t="str">
-        <v>TR171</v>
+        <v>TR025</v>
       </c>
       <c r="D73" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E73">
-        <v>-73</v>
+        <v>-91</v>
       </c>
       <c r="F73">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73" t="str">
         <v>정상</v>
       </c>
       <c r="I73" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>작품</v>
       </c>
       <c r="B74" t="str">
-        <v>해바라기마을</v>
+        <v>해바라기밭</v>
       </c>
       <c r="C74" t="str">
-        <v>BU09</v>
+        <v>CD013-PS</v>
       </c>
       <c r="D74" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E74">
-        <v>-55</v>
+        <v>4</v>
       </c>
       <c r="F74">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G74">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H74" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I74" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>작품</v>
       </c>
       <c r="B75" t="str">
-        <v>해바라기곰</v>
+        <v>해바라기밭</v>
       </c>
       <c r="C75" t="str">
-        <v>CD063-PS</v>
+        <v>TR171</v>
       </c>
       <c r="D75" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E75">
-        <v>8</v>
+        <v>-73</v>
       </c>
       <c r="F75">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G75">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H75" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I75" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>작품</v>
       </c>
       <c r="B76" t="str">
-        <v>해바라기곰</v>
+        <v>해바라기마을</v>
       </c>
       <c r="C76" t="str">
-        <v>CD063</v>
+        <v>BU09</v>
       </c>
       <c r="D76" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E76">
-        <v>-48</v>
+        <v>-55</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G76">
         <v>20</v>
       </c>
       <c r="H76" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I76" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>작품</v>
       </c>
       <c r="B77" t="str">
         <v>해바라기곰</v>
       </c>
       <c r="C77" t="str">
-        <v>CD063-CV</v>
+        <v>CD063-PS</v>
       </c>
       <c r="D77" t="str">
         <v>90*60</v>
       </c>
       <c r="E77">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F77">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G77">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H77" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I77" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>작품</v>
       </c>
       <c r="B78" t="str">
-        <v>해바라기2</v>
+        <v>해바라기곰</v>
       </c>
       <c r="C78" t="str">
-        <v>CD007-PS</v>
+        <v>CD063</v>
       </c>
       <c r="D78" t="str">
-        <v>60*70</v>
+        <v>90*60</v>
       </c>
       <c r="E78">
+        <v>-48</v>
+      </c>
+      <c r="F78">
+        <v>0</v>
+      </c>
+      <c r="G78">
         <v>20</v>
       </c>
-      <c r="F78">
-[...4 lines deleted...]
-      </c>
       <c r="H78" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I78" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>작품</v>
       </c>
       <c r="B79" t="str">
-        <v>해바라기2</v>
+        <v>해바라기곰</v>
       </c>
       <c r="C79" t="str">
-        <v>CD007</v>
+        <v>CD063-CV</v>
       </c>
       <c r="D79" t="str">
-        <v>60*70</v>
+        <v>90*60</v>
       </c>
       <c r="E79">
-        <v>-5</v>
+        <v>19</v>
       </c>
       <c r="F79">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G79">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H79" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I79" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>작품</v>
       </c>
       <c r="B80" t="str">
-        <v>해바라기</v>
+        <v>해바라기2</v>
       </c>
       <c r="C80" t="str">
-        <v>CD008</v>
+        <v>CD007-PS</v>
       </c>
       <c r="D80" t="str">
-        <v>60*60</v>
+        <v>60*70</v>
       </c>
       <c r="E80">
-        <v>-163</v>
+        <v>20</v>
       </c>
       <c r="F80">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G80">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="H80" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I80" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>작품</v>
       </c>
       <c r="B81" t="str">
-        <v>해바라기</v>
+        <v>해바라기2</v>
       </c>
       <c r="C81" t="str">
-        <v>CD008-PS</v>
+        <v>CD007</v>
       </c>
       <c r="D81" t="str">
-        <v>60*60</v>
+        <v>60*70</v>
       </c>
       <c r="E81">
+        <v>-5</v>
+      </c>
+      <c r="F81">
         <v>7</v>
       </c>
-      <c r="F81">
-[...1 lines deleted...]
-      </c>
       <c r="G81">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H81" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I81" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>작품</v>
       </c>
       <c r="B82" t="str">
-        <v>할로나</v>
+        <v>해바라기</v>
       </c>
       <c r="C82" t="str">
-        <v>TR011</v>
+        <v>CD008</v>
       </c>
       <c r="D82" t="str">
-        <v>40*40</v>
+        <v>60*60</v>
       </c>
       <c r="E82">
-        <v>-1</v>
+        <v>-169</v>
       </c>
       <c r="F82">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G82">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H82" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I82" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>작품</v>
       </c>
       <c r="B83" t="str">
-        <v>하비에르</v>
+        <v>해바라기</v>
       </c>
       <c r="C83" t="str">
-        <v>CD085</v>
+        <v>CD008-PS</v>
       </c>
       <c r="D83" t="str">
         <v>60*60</v>
       </c>
       <c r="E83">
-        <v>-3</v>
+        <v>7</v>
       </c>
       <c r="F83">
         <v>4</v>
       </c>
       <c r="G83">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H83" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I83" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>작품</v>
       </c>
       <c r="B84" t="str">
-        <v>하모니</v>
+        <v>할로나</v>
       </c>
       <c r="C84" t="str">
-        <v>19AB02-PS</v>
+        <v>TR011</v>
       </c>
       <c r="D84" t="str">
-        <v>100*75</v>
+        <v>40*40</v>
       </c>
       <c r="E84">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="F84">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H84" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I84" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>작품</v>
       </c>
       <c r="B85" t="str">
-        <v>하모니</v>
+        <v>하비에르</v>
       </c>
       <c r="C85" t="str">
-        <v>TR200</v>
+        <v>CD085</v>
       </c>
       <c r="D85" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E85">
+        <v>-3</v>
+      </c>
+      <c r="F85">
         <v>4</v>
       </c>
-      <c r="F85">
-[...1 lines deleted...]
-      </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I85" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>작품</v>
       </c>
       <c r="B86" t="str">
         <v>하모니</v>
       </c>
       <c r="C86" t="str">
-        <v>19AB02</v>
+        <v>19AB02-PS</v>
       </c>
       <c r="D86" t="str">
         <v>100*75</v>
       </c>
       <c r="E86">
-        <v>-7</v>
+        <v>10</v>
       </c>
       <c r="F86">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="G86">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H86" t="str">
         <v>정상</v>
       </c>
       <c r="I86" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>작품</v>
       </c>
       <c r="B87" t="str">
-        <v>하레이론</v>
+        <v>하모니</v>
       </c>
       <c r="C87" t="str">
-        <v>TR423</v>
+        <v>TR200</v>
       </c>
       <c r="D87" t="str">
         <v>100*75</v>
       </c>
       <c r="E87">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I87" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>작품</v>
       </c>
       <c r="B88" t="str">
-        <v>핑크앤핑크</v>
+        <v>하모니</v>
       </c>
       <c r="C88" t="str">
-        <v>TR008-PS</v>
+        <v>19AB02</v>
       </c>
       <c r="D88" t="str">
         <v>100*75</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="F88">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G88">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H88" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I88" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>작품</v>
       </c>
       <c r="B89" t="str">
-        <v>핑크앤핑크</v>
+        <v>하레이론</v>
       </c>
       <c r="C89" t="str">
-        <v>TR008</v>
+        <v>TR423</v>
       </c>
       <c r="D89" t="str">
         <v>100*75</v>
       </c>
       <c r="E89">
-        <v>-64</v>
+        <v>-7</v>
       </c>
       <c r="F89">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I89" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>작품</v>
       </c>
       <c r="B90" t="str">
-        <v>핑크벨라</v>
+        <v>핑크앤핑크</v>
       </c>
       <c r="C90" t="str">
-        <v>TR442</v>
+        <v>TR008-PS</v>
       </c>
       <c r="D90" t="str">
         <v>100*75</v>
       </c>
       <c r="E90">
-        <v>-66</v>
+        <v>1</v>
       </c>
       <c r="F90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I90" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>작품</v>
       </c>
       <c r="B91" t="str">
-        <v>핑크로즈</v>
+        <v>핑크앤핑크</v>
       </c>
       <c r="C91" t="str">
-        <v>TR019</v>
+        <v>TR008</v>
       </c>
       <c r="D91" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E91">
-        <v>-14</v>
+        <v>-64</v>
       </c>
       <c r="F91">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I91" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>작품</v>
       </c>
       <c r="B92" t="str">
-        <v>핑고</v>
+        <v>핑크벨라</v>
       </c>
       <c r="C92" t="str">
-        <v>TR287-1</v>
+        <v>TR442</v>
       </c>
       <c r="D92" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E92">
-        <v>-2</v>
+        <v>-66</v>
       </c>
       <c r="F92">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I92" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>작품</v>
       </c>
       <c r="B93" t="str">
-        <v>핑고</v>
+        <v>핑크벨라</v>
       </c>
       <c r="C93" t="str">
-        <v>TR287-2</v>
+        <v>TR442_PS</v>
       </c>
       <c r="D93" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I93" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
         <v>작품</v>
       </c>
       <c r="B94" t="str">
-        <v>필리스</v>
+        <v>핑크로즈</v>
       </c>
       <c r="C94" t="str">
-        <v>TR040</v>
+        <v>TR019</v>
       </c>
       <c r="D94" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E94">
-        <v>2</v>
+        <v>-14</v>
       </c>
       <c r="F94">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I94" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>작품</v>
       </c>
       <c r="B95" t="str">
-        <v>필라</v>
+        <v>핑고</v>
       </c>
       <c r="C95" t="str">
-        <v>TR081</v>
+        <v>TR287-1</v>
       </c>
       <c r="D95" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E95">
-        <v>-24</v>
+        <v>-2</v>
       </c>
       <c r="F95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I95" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>작품</v>
       </c>
       <c r="B96" t="str">
-        <v>픽투스</v>
+        <v>핑고</v>
       </c>
       <c r="C96" t="str">
-        <v>TR267-2</v>
+        <v>TR287-2</v>
       </c>
       <c r="D96" t="str">
         <v>65*80</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I96" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v>작품</v>
       </c>
       <c r="B97" t="str">
-        <v>픽투스</v>
+        <v>필리스</v>
       </c>
       <c r="C97" t="str">
-        <v>TR267-1</v>
+        <v>TR040</v>
       </c>
       <c r="D97" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E97">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F97">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I97" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v>작품</v>
       </c>
       <c r="B98" t="str">
-        <v>피치코코</v>
+        <v>필라</v>
       </c>
       <c r="C98" t="str">
-        <v>TR535-2</v>
+        <v>TR081</v>
       </c>
       <c r="D98" t="str">
         <v>65*80</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F98">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I98" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
         <v>작품</v>
       </c>
       <c r="B99" t="str">
-        <v>피치코코</v>
+        <v>픽투스</v>
       </c>
       <c r="C99" t="str">
-        <v>TR535-1</v>
+        <v>TR267-2</v>
       </c>
       <c r="D99" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F99">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I99" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
         <v>작품</v>
       </c>
       <c r="B100" t="str">
-        <v>피오르드</v>
+        <v>픽투스</v>
       </c>
       <c r="C100" t="str">
-        <v>TR446</v>
+        <v>TR267-1</v>
       </c>
       <c r="D100" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F100">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I100" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
         <v>작품</v>
       </c>
       <c r="B101" t="str">
-        <v>피아제3</v>
+        <v>피치코코</v>
       </c>
       <c r="C101" t="str">
-        <v>TR342-3</v>
+        <v>TR535-2</v>
       </c>
       <c r="D101" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F101">
         <v>1</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I101" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
         <v>작품</v>
       </c>
       <c r="B102" t="str">
-        <v>피아제2</v>
+        <v>피치코코</v>
       </c>
       <c r="C102" t="str">
-        <v>TR342-2</v>
+        <v>TR535-1</v>
       </c>
       <c r="D102" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E102">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I102" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
         <v>작품</v>
       </c>
       <c r="B103" t="str">
-        <v>피아제1</v>
+        <v>피오르드</v>
       </c>
       <c r="C103" t="str">
-        <v>TR342-1</v>
+        <v>TR446</v>
       </c>
       <c r="D103" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E103">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I103" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>작품</v>
       </c>
       <c r="B104" t="str">
-        <v>피아</v>
+        <v>피아제3</v>
       </c>
       <c r="C104" t="str">
-        <v>TR376</v>
+        <v>TR342-3</v>
       </c>
       <c r="D104" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E104">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I104" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
         <v>작품</v>
       </c>
       <c r="B105" t="str">
-        <v>플루온</v>
+        <v>피아제2</v>
       </c>
       <c r="C105" t="str">
-        <v>TR493</v>
+        <v>TR342-2</v>
       </c>
       <c r="D105" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I105" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>작품</v>
       </c>
       <c r="B106" t="str">
-        <v>플루메리아</v>
+        <v>피아제1</v>
       </c>
       <c r="C106" t="str">
-        <v>TR320</v>
+        <v>TR342-1</v>
       </c>
       <c r="D106" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E106">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="F106">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I106" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>작품</v>
       </c>
       <c r="B107" t="str">
-        <v>플로우핑크</v>
+        <v>피아</v>
       </c>
       <c r="C107" t="str">
-        <v>MJ371-A</v>
+        <v>TR376</v>
       </c>
       <c r="D107" t="str">
-        <v>140*50</v>
+        <v>65*80</v>
       </c>
       <c r="E107">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F107">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I107" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>작품</v>
       </c>
       <c r="B108" t="str">
-        <v>플로우핑크</v>
+        <v>플루온</v>
       </c>
       <c r="C108" t="str">
-        <v>MJ371-A_CV</v>
+        <v>TR493</v>
       </c>
       <c r="D108" t="str">
-        <v>140*50</v>
+        <v>100*75</v>
       </c>
       <c r="E108">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F108">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I108" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>작품</v>
       </c>
       <c r="B109" t="str">
-        <v>플로스</v>
+        <v>플루메리아</v>
       </c>
       <c r="C109" t="str">
-        <v>TR248-2</v>
+        <v>TR320</v>
       </c>
       <c r="D109" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E109">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F109">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I109" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>작품</v>
       </c>
       <c r="B110" t="str">
-        <v>플로스</v>
+        <v>플로우핑크</v>
       </c>
       <c r="C110" t="str">
-        <v>TR248-1</v>
+        <v>MJ371-A</v>
       </c>
       <c r="D110" t="str">
-        <v>50*60</v>
+        <v>140*50</v>
       </c>
       <c r="E110">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I110" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>작품</v>
       </c>
       <c r="B111" t="str">
-        <v>플로리아</v>
+        <v>플로우핑크</v>
       </c>
       <c r="C111" t="str">
-        <v>TR034</v>
+        <v>MJ371-A_CV</v>
       </c>
       <c r="D111" t="str">
-        <v>90*60</v>
+        <v>140*50</v>
       </c>
       <c r="E111">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="F111">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I111" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>작품</v>
       </c>
       <c r="B112" t="str">
-        <v>플로렌스</v>
+        <v>플로스</v>
       </c>
       <c r="C112" t="str">
-        <v>CD031</v>
+        <v>TR248-2</v>
       </c>
       <c r="D112" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E112">
-        <v>-740</v>
+        <v>0</v>
       </c>
       <c r="F112">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G112">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H112" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I112" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>작품</v>
       </c>
       <c r="B113" t="str">
-        <v>플로렌스</v>
+        <v>플로스</v>
       </c>
       <c r="C113" t="str">
-        <v>CD031-PS</v>
+        <v>TR248-1</v>
       </c>
       <c r="D113" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E113">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F113">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="str">
         <v>정상</v>
       </c>
       <c r="I113" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>작품</v>
       </c>
       <c r="B114" t="str">
-        <v>플로레오</v>
+        <v>플로리아</v>
       </c>
       <c r="C114" t="str">
-        <v>TR395</v>
+        <v>TR034</v>
       </c>
       <c r="D114" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E114">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="F114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I114" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>작품</v>
       </c>
       <c r="B115" t="str">
-        <v>플로라</v>
+        <v>플로렌스</v>
       </c>
       <c r="C115" t="str">
-        <v>TR422</v>
+        <v>CD031</v>
       </c>
       <c r="D115" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E115">
-        <v>0</v>
+        <v>-751</v>
       </c>
       <c r="F115">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="G115">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="H115" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I115" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>작품</v>
       </c>
       <c r="B116" t="str">
-        <v>플레타</v>
+        <v>플로렌스</v>
       </c>
       <c r="C116" t="str">
-        <v>TR068</v>
+        <v>CD031-PS</v>
       </c>
       <c r="D116" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E116">
-        <v>-4</v>
+        <v>11</v>
       </c>
       <c r="F116">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I116" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>작품</v>
       </c>
       <c r="B117" t="str">
-        <v>플럭스</v>
+        <v>플로레오</v>
       </c>
       <c r="C117" t="str">
-        <v>TR467</v>
+        <v>TR395</v>
       </c>
       <c r="D117" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E117">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="F117">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I117" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>작품</v>
       </c>
       <c r="B118" t="str">
-        <v>플럭스</v>
+        <v>플로라</v>
       </c>
       <c r="C118" t="str">
-        <v>TR467-PS</v>
+        <v>TR422</v>
       </c>
       <c r="D118" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I118" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>작품</v>
       </c>
       <c r="B119" t="str">
-        <v>플라워즈</v>
+        <v>플레타</v>
       </c>
       <c r="C119" t="str">
-        <v>CD010</v>
+        <v>TR068</v>
       </c>
       <c r="D119" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E119">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="F119">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I119" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>작품</v>
       </c>
       <c r="B120" t="str">
-        <v>플라워즈</v>
+        <v>플럭스</v>
       </c>
       <c r="C120" t="str">
-        <v>CD049</v>
+        <v>TR467</v>
       </c>
       <c r="D120" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E120">
-        <v>15</v>
+        <v>-3</v>
       </c>
       <c r="F120">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H120" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I120" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>작품</v>
       </c>
       <c r="B121" t="str">
-        <v>플라워즈</v>
+        <v>플럭스</v>
       </c>
       <c r="C121" t="str">
-        <v>TR123</v>
+        <v>TR467-PS</v>
       </c>
       <c r="D121" t="str">
         <v>100*75</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I121" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>작품</v>
       </c>
       <c r="B122" t="str">
         <v>플라워즈</v>
       </c>
       <c r="C122" t="str">
-        <v>CD010_CV</v>
+        <v>CD010</v>
       </c>
       <c r="D122" t="str">
         <v>100*75</v>
       </c>
       <c r="E122">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="F122">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" t="str">
         <v>정상</v>
       </c>
       <c r="I122" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>작품</v>
       </c>
       <c r="B123" t="str">
-        <v>플라비아2</v>
+        <v>플라워즈</v>
       </c>
       <c r="C123" t="str">
-        <v>TR210-2</v>
+        <v>CD049</v>
       </c>
       <c r="D123" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E123">
-        <v>-2</v>
+        <v>15</v>
       </c>
       <c r="F123">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H123" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I123" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>작품</v>
       </c>
       <c r="B124" t="str">
-        <v>플라비아2</v>
+        <v>플라워즈</v>
       </c>
       <c r="C124" t="str">
-        <v>TR210-2-PS</v>
+        <v>TR123</v>
       </c>
       <c r="D124" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E124">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I124" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>작품</v>
       </c>
       <c r="B125" t="str">
-        <v>플라비아</v>
+        <v>플라워즈</v>
       </c>
       <c r="C125" t="str">
-        <v>TR210-1</v>
+        <v>CD010_CV</v>
       </c>
       <c r="D125" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E125">
-        <v>-14</v>
+        <v>3</v>
       </c>
       <c r="F125">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I125" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>작품</v>
       </c>
       <c r="B126" t="str">
-        <v>플라비아</v>
+        <v>플라비아2</v>
       </c>
       <c r="C126" t="str">
-        <v>TR210-1-PS</v>
+        <v>TR210-2</v>
       </c>
       <c r="D126" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E126">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I126" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>작품</v>
       </c>
       <c r="B127" t="str">
-        <v>플라바</v>
+        <v>플라비아2</v>
       </c>
       <c r="C127" t="str">
-        <v>TR551</v>
+        <v>TR210-2-PS</v>
       </c>
       <c r="D127" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I127" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>작품</v>
       </c>
       <c r="B128" t="str">
-        <v>프시케2</v>
+        <v>플라비아</v>
       </c>
       <c r="C128" t="str">
-        <v>TR588-2</v>
+        <v>TR210-1</v>
       </c>
       <c r="D128" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E128">
-        <v>0</v>
+        <v>-16</v>
       </c>
       <c r="F128">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I128" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>작품</v>
       </c>
       <c r="B129" t="str">
-        <v>프시케1</v>
+        <v>플라비아</v>
       </c>
       <c r="C129" t="str">
-        <v>TR588-1</v>
+        <v>TR210-1-PS</v>
       </c>
       <c r="D129" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I129" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>작품</v>
       </c>
       <c r="B130" t="str">
-        <v>프로미코</v>
+        <v>플라바</v>
       </c>
       <c r="C130" t="str">
-        <v>TR275</v>
+        <v>TR551</v>
       </c>
       <c r="D130" t="str">
         <v>100*75</v>
       </c>
       <c r="E130">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I130" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>작품</v>
       </c>
       <c r="B131" t="str">
-        <v>프레젠트</v>
+        <v>프시케2</v>
       </c>
       <c r="C131" t="str">
-        <v>19CL09</v>
+        <v>TR588-2</v>
       </c>
       <c r="D131" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E131">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F131">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I131" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>작품</v>
       </c>
       <c r="B132" t="str">
-        <v>프레리</v>
+        <v>프시케1</v>
       </c>
       <c r="C132" t="str">
-        <v>TR066-PS</v>
+        <v>TR588-1</v>
       </c>
       <c r="D132" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E132">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I132" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
         <v>작품</v>
       </c>
       <c r="B133" t="str">
-        <v>프레리</v>
+        <v>프로미코</v>
       </c>
       <c r="C133" t="str">
-        <v>TR066</v>
+        <v>TR275</v>
       </c>
       <c r="D133" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E133">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I133" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>작품</v>
       </c>
       <c r="B134" t="str">
-        <v>프레디</v>
+        <v>프레젠트</v>
       </c>
       <c r="C134" t="str">
-        <v>TR202</v>
+        <v>19CL09</v>
       </c>
       <c r="D134" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E134">
-        <v>-29</v>
+        <v>10</v>
       </c>
       <c r="F134">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I134" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>작품</v>
       </c>
       <c r="B135" t="str">
-        <v>프란시스</v>
+        <v>프레리</v>
       </c>
       <c r="C135" t="str">
-        <v>TR003</v>
+        <v>TR066-PS</v>
       </c>
       <c r="D135" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E135">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F135">
         <v>1</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I135" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v>작품</v>
       </c>
       <c r="B136" t="str">
-        <v>풀오브러브</v>
+        <v>프레리</v>
       </c>
       <c r="C136" t="str">
-        <v>TR120-1</v>
+        <v>TR066</v>
       </c>
       <c r="D136" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E136">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I136" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>작품</v>
       </c>
       <c r="B137" t="str">
-        <v>풀오브러브</v>
+        <v>프레디</v>
       </c>
       <c r="C137" t="str">
-        <v>TR120</v>
+        <v>TR202</v>
       </c>
       <c r="D137" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E137">
-        <v>1</v>
+        <v>-27</v>
       </c>
       <c r="F137">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I137" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
         <v>작품</v>
       </c>
       <c r="B138" t="str">
-        <v>푸니케</v>
+        <v>프란시스</v>
       </c>
       <c r="C138" t="str">
-        <v>TR255-2</v>
+        <v>TR003</v>
       </c>
       <c r="D138" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="F138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I138" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>작품</v>
       </c>
       <c r="B139" t="str">
-        <v>푸니케</v>
+        <v>풀오브러브</v>
       </c>
       <c r="C139" t="str">
-        <v>TR255-1</v>
+        <v>TR120-1</v>
       </c>
       <c r="D139" t="str">
         <v>50*60</v>
       </c>
       <c r="E139">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F139">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I139" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>작품</v>
       </c>
       <c r="B140" t="str">
-        <v>폴리곤베어1</v>
+        <v>풀오브러브</v>
       </c>
       <c r="C140" t="str">
-        <v>TR279-1</v>
+        <v>TR120</v>
       </c>
       <c r="D140" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E140">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F140">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I140" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>작품</v>
       </c>
       <c r="B141" t="str">
-        <v>폴리곤베어</v>
+        <v>푸니케</v>
       </c>
       <c r="C141" t="str">
-        <v>TR279-2</v>
+        <v>TR255-2</v>
       </c>
       <c r="D141" t="str">
         <v>65*80</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I141" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>작품</v>
       </c>
       <c r="B142" t="str">
-        <v>포피</v>
+        <v>푸니케</v>
       </c>
       <c r="C142" t="str">
-        <v>TR313-1</v>
+        <v>TR255-1</v>
       </c>
       <c r="D142" t="str">
         <v>50*60</v>
       </c>
       <c r="E142">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I142" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>작품</v>
       </c>
       <c r="B143" t="str">
-        <v>포피</v>
+        <v>폴리곤베어1</v>
       </c>
       <c r="C143" t="str">
-        <v>TR313-2</v>
+        <v>TR279-1</v>
       </c>
       <c r="D143" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E143">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I143" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v>작품</v>
       </c>
       <c r="B144" t="str">
-        <v>포포</v>
+        <v>폴리곤베어</v>
       </c>
       <c r="C144" t="str">
-        <v>TR268-2</v>
+        <v>TR279-2</v>
       </c>
       <c r="D144" t="str">
         <v>65*80</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I144" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>작품</v>
       </c>
       <c r="B145" t="str">
-        <v>포인세티아</v>
+        <v>포피</v>
       </c>
       <c r="C145" t="str">
-        <v>TR309-2</v>
+        <v>TR313-1</v>
       </c>
       <c r="D145" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I145" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>작품</v>
       </c>
       <c r="B146" t="str">
-        <v>포인세티아</v>
+        <v>포피</v>
       </c>
       <c r="C146" t="str">
-        <v>TR309-1</v>
+        <v>TR313-2</v>
       </c>
       <c r="D146" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I146" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>작품</v>
       </c>
       <c r="B147" t="str">
-        <v>포시시아</v>
+        <v>포포</v>
       </c>
       <c r="C147" t="str">
-        <v>TR436-PS</v>
+        <v>TR268-2</v>
       </c>
       <c r="D147" t="str">
         <v>65*80</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I147" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>작품</v>
       </c>
       <c r="B148" t="str">
-        <v>포시시아</v>
+        <v>포인세티아</v>
       </c>
       <c r="C148" t="str">
-        <v>TR436</v>
+        <v>TR309-2</v>
       </c>
       <c r="D148" t="str">
         <v>65*80</v>
       </c>
       <c r="E148">
-        <v>-19</v>
+        <v>0</v>
       </c>
       <c r="F148">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I148" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>작품</v>
       </c>
       <c r="B149" t="str">
-        <v>포뭄</v>
+        <v>포인세티아</v>
       </c>
       <c r="C149" t="str">
-        <v>TR533</v>
+        <v>TR309-1</v>
       </c>
       <c r="D149" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E149">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I149" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>작품</v>
       </c>
       <c r="B150" t="str">
-        <v>포르마</v>
+        <v>포시시아</v>
       </c>
       <c r="C150" t="str">
-        <v>TR426</v>
+        <v>TR436-PS</v>
       </c>
       <c r="D150" t="str">
         <v>65*80</v>
       </c>
       <c r="E150">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F150">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I150" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>작품</v>
       </c>
       <c r="B151" t="str">
-        <v>펠리체</v>
+        <v>포시시아</v>
       </c>
       <c r="C151" t="str">
-        <v>TR044</v>
+        <v>TR436</v>
       </c>
       <c r="D151" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E151">
-        <v>1</v>
+        <v>-20</v>
       </c>
       <c r="F151">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151" t="str">
         <v>정상</v>
       </c>
       <c r="I151" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>작품</v>
       </c>
       <c r="B152" t="str">
-        <v>펠리시티</v>
+        <v>포뭄</v>
       </c>
       <c r="C152" t="str">
-        <v>TR134</v>
+        <v>TR533</v>
       </c>
       <c r="D152" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E152">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I152" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>작품</v>
       </c>
       <c r="B153" t="str">
-        <v>펠리스</v>
+        <v>포모나</v>
       </c>
       <c r="C153" t="str">
-        <v>TR126</v>
+        <v>TR607</v>
       </c>
       <c r="D153" t="str">
         <v>70*70</v>
       </c>
       <c r="E153">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F153">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I153" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>작품</v>
       </c>
       <c r="B154" t="str">
-        <v>펠리스</v>
+        <v>포르마</v>
       </c>
       <c r="C154" t="str">
-        <v>TR126-PS</v>
+        <v>TR426</v>
       </c>
       <c r="D154" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E154">
+        <v>-6</v>
+      </c>
+      <c r="F154">
         <v>2</v>
       </c>
-      <c r="F154">
-[...1 lines deleted...]
-      </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I154" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>작품</v>
       </c>
       <c r="B155" t="str">
-        <v>펙티오2</v>
+        <v>펠리체</v>
       </c>
       <c r="C155" t="str">
-        <v>TR280-2</v>
+        <v>TR044</v>
       </c>
       <c r="D155" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E155">
-        <v>-109</v>
+        <v>-1</v>
       </c>
       <c r="F155">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="str">
         <v>정상</v>
       </c>
       <c r="I155" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>작품</v>
       </c>
       <c r="B156" t="str">
-        <v>펙티오1</v>
+        <v>펠리시티</v>
       </c>
       <c r="C156" t="str">
-        <v>TR280-1</v>
+        <v>TR134</v>
       </c>
       <c r="D156" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E156">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="F156">
         <v>1</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I156" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v>작품</v>
       </c>
       <c r="B157" t="str">
-        <v>펙티오</v>
+        <v>펠리스</v>
       </c>
       <c r="C157" t="str">
-        <v>TR280-2-PS</v>
+        <v>TR126</v>
       </c>
       <c r="D157" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E157">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="F157">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I157" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>작품</v>
       </c>
       <c r="B158" t="str">
-        <v>페트로스</v>
+        <v>펠리스</v>
       </c>
       <c r="C158" t="str">
-        <v>AP054-A-PS</v>
+        <v>TR126-PS</v>
       </c>
       <c r="D158" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E158">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F158">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I158" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v>작품</v>
       </c>
       <c r="B159" t="str">
-        <v>페트로스</v>
+        <v>펙티오2</v>
       </c>
       <c r="C159" t="str">
-        <v>AP054-A</v>
+        <v>TR280-2</v>
       </c>
       <c r="D159" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E159">
-        <v>-29</v>
+        <v>-115</v>
       </c>
       <c r="F159">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159" t="str">
         <v>정상</v>
       </c>
       <c r="I159" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v>작품</v>
       </c>
       <c r="B160" t="str">
-        <v>페트로스</v>
+        <v>펙티오1</v>
       </c>
       <c r="C160" t="str">
-        <v>AP054-A-CV</v>
+        <v>TR280-1</v>
       </c>
       <c r="D160" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E160">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F160">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I160" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v>작품</v>
       </c>
       <c r="B161" t="str">
-        <v>페트라</v>
+        <v>펙티오</v>
       </c>
       <c r="C161" t="str">
-        <v>TR491</v>
+        <v>TR280-2-PS</v>
       </c>
       <c r="D161" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E161">
         <v>-1</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I161" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>작품</v>
       </c>
       <c r="B162" t="str">
-        <v>페이지</v>
+        <v>페트로스</v>
       </c>
       <c r="C162" t="str">
-        <v>TR282-2</v>
+        <v>AP054-A-PS</v>
       </c>
       <c r="D162" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I162" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>작품</v>
       </c>
       <c r="B163" t="str">
-        <v>페이지</v>
+        <v>페트로스</v>
       </c>
       <c r="C163" t="str">
-        <v>TR282-1</v>
+        <v>AP054-A</v>
       </c>
       <c r="D163" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E163">
-        <v>-1</v>
+        <v>-36</v>
       </c>
       <c r="F163">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I163" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>작품</v>
       </c>
       <c r="B164" t="str">
-        <v>페어리하우스</v>
+        <v>페트로스</v>
       </c>
       <c r="C164" t="str">
-        <v>TR409</v>
+        <v>AP054-A-CV</v>
       </c>
       <c r="D164" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E164">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F164">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I164" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v>작품</v>
       </c>
       <c r="B165" t="str">
-        <v>페어리랜드</v>
+        <v>페트라</v>
       </c>
       <c r="C165" t="str">
-        <v>CD058</v>
+        <v>TR491</v>
       </c>
       <c r="D165" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E165">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F165">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G165">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H165" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I165" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
         <v>작품</v>
       </c>
       <c r="B166" t="str">
-        <v>페블즈</v>
+        <v>페이지</v>
       </c>
       <c r="C166" t="str">
-        <v>TR325</v>
+        <v>TR282-2</v>
       </c>
       <c r="D166" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E166">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="F166">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I166" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v>작품</v>
       </c>
       <c r="B167" t="str">
-        <v>페르세포네</v>
+        <v>페이지</v>
       </c>
       <c r="C167" t="str">
-        <v>TR546</v>
+        <v>TR282-1</v>
       </c>
       <c r="D167" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E167">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I167" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>작품</v>
       </c>
       <c r="B168" t="str">
-        <v>페도라</v>
+        <v>페어리하우스</v>
       </c>
       <c r="C168" t="str">
-        <v>CD114</v>
+        <v>TR409</v>
       </c>
       <c r="D168" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E168">
-        <v>-20</v>
+        <v>0</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I168" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>작품</v>
       </c>
       <c r="B169" t="str">
-        <v>페도라</v>
+        <v>페어리랜드</v>
       </c>
       <c r="C169" t="str">
-        <v>CD114-CV</v>
+        <v>CD058</v>
       </c>
       <c r="D169" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E169">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F169">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H169" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I169" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>작품</v>
       </c>
       <c r="B170" t="str">
-        <v>페너시아</v>
+        <v>페블즈</v>
       </c>
       <c r="C170" t="str">
-        <v>TR149</v>
+        <v>TR325</v>
       </c>
       <c r="D170" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E170">
-        <v>-1</v>
+        <v>-16</v>
       </c>
       <c r="F170">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I170" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>작품</v>
       </c>
       <c r="B171" t="str">
-        <v>펄</v>
+        <v>페르세포네</v>
       </c>
       <c r="C171" t="str">
-        <v>TR307-1</v>
+        <v>TR546</v>
       </c>
       <c r="D171" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E171">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I171" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>작품</v>
       </c>
       <c r="B172" t="str">
-        <v>펄</v>
+        <v>페도라</v>
       </c>
       <c r="C172" t="str">
-        <v>TR307-3</v>
+        <v>CD114</v>
       </c>
       <c r="D172" t="str">
         <v>65*80</v>
       </c>
       <c r="E172">
-        <v>0</v>
+        <v>-20</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I172" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>작품</v>
       </c>
       <c r="B173" t="str">
-        <v>퍼니몽키</v>
+        <v>페도라</v>
       </c>
       <c r="C173" t="str">
-        <v>1C306</v>
+        <v>CD114-CV</v>
       </c>
       <c r="D173" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E173">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F173">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G173">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H173" t="str">
         <v>정상</v>
       </c>
       <c r="I173" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v>작품</v>
       </c>
       <c r="B174" t="str">
-        <v>패밀리수윔</v>
+        <v>페너시아</v>
       </c>
       <c r="C174" t="str">
-        <v>TR513</v>
+        <v>TR149</v>
       </c>
       <c r="D174" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E174">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I174" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v>작품</v>
       </c>
       <c r="B175" t="str">
-        <v>패니</v>
+        <v>펄스</v>
       </c>
       <c r="C175" t="str">
-        <v>TR404-1</v>
+        <v>TR601-2</v>
       </c>
       <c r="D175" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E175">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I175" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v>작품</v>
       </c>
       <c r="B176" t="str">
-        <v>패니</v>
+        <v>펄스</v>
       </c>
       <c r="C176" t="str">
-        <v>TR404-2</v>
+        <v>TR601-1</v>
       </c>
       <c r="D176" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I176" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>작품</v>
       </c>
       <c r="B177" t="str">
-        <v>판타지아</v>
+        <v>펄</v>
       </c>
       <c r="C177" t="str">
-        <v>TR288</v>
+        <v>TR307-1</v>
       </c>
       <c r="D177" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E177">
-        <v>-6</v>
+        <v>-8</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I177" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>작품</v>
       </c>
       <c r="B178" t="str">
-        <v>판도라</v>
+        <v>펄</v>
       </c>
       <c r="C178" t="str">
-        <v>TR257_PS</v>
+        <v>TR307-3</v>
       </c>
       <c r="D178" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I178" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>작품</v>
       </c>
       <c r="B179" t="str">
-        <v>판도라</v>
+        <v>퍼니몽키</v>
       </c>
       <c r="C179" t="str">
-        <v>TR257</v>
+        <v>1C306</v>
       </c>
       <c r="D179" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E179">
-        <v>-32</v>
+        <v>7</v>
       </c>
       <c r="F179">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G179">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H179" t="str">
         <v>정상</v>
       </c>
       <c r="I179" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
         <v>작품</v>
       </c>
       <c r="B180" t="str">
-        <v>파토스</v>
+        <v>패밀리수윔</v>
       </c>
       <c r="C180" t="str">
-        <v>TR225-1</v>
+        <v>TR513</v>
       </c>
       <c r="D180" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E180">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F180">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I180" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
         <v>작품</v>
       </c>
       <c r="B181" t="str">
-        <v>파토스</v>
+        <v>패밀리수윔</v>
       </c>
       <c r="C181" t="str">
-        <v>TR225-2-PS</v>
+        <v>TR513_PS</v>
       </c>
       <c r="D181" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I181" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v>작품</v>
       </c>
       <c r="B182" t="str">
-        <v>파토스</v>
+        <v>패니</v>
       </c>
       <c r="C182" t="str">
-        <v>TR225-1-PS</v>
+        <v>TR404-1</v>
       </c>
       <c r="D182" t="str">
         <v>50*60</v>
       </c>
       <c r="E182">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I182" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>작품</v>
       </c>
       <c r="B183" t="str">
-        <v>파토스</v>
+        <v>패니</v>
       </c>
       <c r="C183" t="str">
-        <v>TR225-2</v>
+        <v>TR404-2</v>
       </c>
       <c r="D183" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I183" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>작품</v>
       </c>
       <c r="B184" t="str">
-        <v>파키오</v>
+        <v>판타지아</v>
       </c>
       <c r="C184" t="str">
-        <v>TR240-2</v>
+        <v>TR288</v>
       </c>
       <c r="D184" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E184">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="F184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I184" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>작품</v>
       </c>
       <c r="B185" t="str">
-        <v>파키오</v>
+        <v>판도라</v>
       </c>
       <c r="C185" t="str">
-        <v>TR240-1</v>
+        <v>TR257_PS</v>
       </c>
       <c r="D185" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E185">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F185">
         <v>1</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I185" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>작품</v>
       </c>
       <c r="B186" t="str">
-        <v>파세트</v>
+        <v>판도라</v>
       </c>
       <c r="C186" t="str">
-        <v>WN339-A_CV</v>
+        <v>TR257</v>
       </c>
       <c r="D186" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E186">
-        <v>0</v>
+        <v>-30</v>
       </c>
       <c r="F186">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I186" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>작품</v>
       </c>
       <c r="B187" t="str">
-        <v>파세트</v>
+        <v>파토스</v>
       </c>
       <c r="C187" t="str">
-        <v>WN339-A</v>
+        <v>TR225-1</v>
       </c>
       <c r="D187" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E187">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F187">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I187" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>작품</v>
       </c>
       <c r="B188" t="str">
-        <v>파멜라</v>
+        <v>파토스</v>
       </c>
       <c r="C188" t="str">
-        <v>TR039</v>
+        <v>TR225-2-PS</v>
       </c>
       <c r="D188" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E188">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I188" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>작품</v>
       </c>
       <c r="B189" t="str">
-        <v>파리에펠탑</v>
+        <v>파토스</v>
       </c>
       <c r="C189" t="str">
-        <v>2B405-CV</v>
+        <v>TR225-1-PS</v>
       </c>
       <c r="D189" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E189">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F189">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G189">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H189" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I189" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>작품</v>
       </c>
       <c r="B190" t="str">
-        <v>파리에펠탑</v>
+        <v>파토스</v>
       </c>
       <c r="C190" t="str">
-        <v>2B405</v>
+        <v>TR225-2</v>
       </c>
       <c r="D190" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E190">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F190">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G190">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H190" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I190" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>작품</v>
       </c>
       <c r="B191" t="str">
-        <v>파르두스2</v>
+        <v>파키오</v>
       </c>
       <c r="C191" t="str">
-        <v>TR221-2</v>
+        <v>TR240-2</v>
       </c>
       <c r="D191" t="str">
         <v>65*80</v>
       </c>
       <c r="E191">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F191">
         <v>1</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I191" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>작품</v>
       </c>
       <c r="B192" t="str">
-        <v>파르두스1</v>
+        <v>파키오</v>
       </c>
       <c r="C192" t="str">
-        <v>TR221-1</v>
+        <v>TR240-1</v>
       </c>
       <c r="D192" t="str">
         <v>50*60</v>
       </c>
       <c r="E192">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F192">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I192" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>작품</v>
       </c>
       <c r="B193" t="str">
-        <v>파렐</v>
+        <v>파세트</v>
       </c>
       <c r="C193" t="str">
-        <v>TR082</v>
+        <v>WN339-A_CV</v>
       </c>
       <c r="D193" t="str">
         <v>90*60</v>
       </c>
       <c r="E193">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I193" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>작품</v>
       </c>
       <c r="B194" t="str">
-        <v>파라오</v>
+        <v>파세트</v>
       </c>
       <c r="C194" t="str">
-        <v>TR166</v>
+        <v>WN339-A</v>
       </c>
       <c r="D194" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E194">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="F194">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I194" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>작품</v>
       </c>
       <c r="B195" t="str">
-        <v>파라오</v>
+        <v>파멜라</v>
       </c>
       <c r="C195" t="str">
-        <v>TR166-PS</v>
+        <v>TR039</v>
       </c>
       <c r="D195" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E195">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I195" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
         <v>작품</v>
       </c>
       <c r="B196" t="str">
-        <v>파라오</v>
+        <v>파리에펠탑</v>
       </c>
       <c r="C196" t="str">
-        <v>TR166-1</v>
+        <v>2B405-CV</v>
       </c>
       <c r="D196" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E196">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F196">
+        <v>12</v>
+      </c>
+      <c r="G196">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H196" t="str">
         <v>정상</v>
       </c>
       <c r="I196" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
         <v>작품</v>
       </c>
       <c r="B197" t="str">
-        <v>파라오</v>
+        <v>파리에펠탑</v>
       </c>
       <c r="C197" t="str">
-        <v>TR166-1-PS</v>
+        <v>2B405</v>
       </c>
       <c r="D197" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E197">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H197" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I197" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>작품</v>
       </c>
       <c r="B198" t="str">
-        <v>틴리</v>
+        <v>파르두스2</v>
       </c>
       <c r="C198" t="str">
-        <v>TR346</v>
+        <v>TR221-2</v>
       </c>
       <c r="D198" t="str">
-        <v>150*50</v>
+        <v>65*80</v>
       </c>
       <c r="E198">
-        <v>-43</v>
+        <v>1</v>
       </c>
       <c r="F198">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I198" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>작품</v>
       </c>
       <c r="B199" t="str">
-        <v>티프제</v>
+        <v>파르두스1</v>
       </c>
       <c r="C199" t="str">
-        <v>TR443</v>
+        <v>TR221-1</v>
       </c>
       <c r="D199" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E199">
-        <v>-12</v>
+        <v>-3</v>
       </c>
       <c r="F199">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I199" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>작품</v>
       </c>
       <c r="B200" t="str">
-        <v>티프제</v>
+        <v>파렐</v>
       </c>
       <c r="C200" t="str">
-        <v>TR443-PS</v>
+        <v>TR082</v>
       </c>
       <c r="D200" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E200">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I200" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>작품</v>
       </c>
       <c r="B201" t="str">
-        <v>티투스</v>
+        <v>파라오</v>
       </c>
       <c r="C201" t="str">
-        <v>CD101</v>
+        <v>TR166</v>
       </c>
       <c r="D201" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E201">
         <v>-4</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I201" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
         <v>작품</v>
       </c>
       <c r="B202" t="str">
-        <v>티투스</v>
+        <v>파라오</v>
       </c>
       <c r="C202" t="str">
-        <v>CD101-CV</v>
+        <v>TR166-PS</v>
       </c>
       <c r="D202" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E202">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F202">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I202" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
         <v>작품</v>
       </c>
       <c r="B203" t="str">
-        <v>티건</v>
+        <v>파라오</v>
       </c>
       <c r="C203" t="str">
-        <v>RF594-A</v>
+        <v>TR166-1</v>
       </c>
       <c r="D203" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E203">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F203">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203" t="str">
         <v>정상</v>
       </c>
       <c r="I203" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>작품</v>
       </c>
       <c r="B204" t="str">
-        <v>트위즈</v>
+        <v>파라오</v>
       </c>
       <c r="C204" t="str">
-        <v>RF527-A</v>
+        <v>TR166-1-PS</v>
       </c>
       <c r="D204" t="str">
         <v>70*70</v>
       </c>
       <c r="E204">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F204">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I204" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>작품</v>
       </c>
       <c r="B205" t="str">
-        <v>트루디</v>
+        <v>틴리</v>
       </c>
       <c r="C205" t="str">
-        <v>TR086-PS</v>
+        <v>TR346</v>
       </c>
       <c r="D205" t="str">
-        <v>60*60</v>
+        <v>150*50</v>
       </c>
       <c r="E205">
+        <v>-43</v>
+      </c>
+      <c r="F205">
         <v>3</v>
       </c>
-      <c r="F205">
-[...1 lines deleted...]
-      </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I205" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>작품</v>
       </c>
       <c r="B206" t="str">
-        <v>트루디</v>
+        <v>티프제</v>
       </c>
       <c r="C206" t="str">
-        <v>TR086</v>
+        <v>TR443</v>
       </c>
       <c r="D206" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E206">
-        <v>-243</v>
+        <v>-16</v>
       </c>
       <c r="F206">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I206" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>작품</v>
       </c>
       <c r="B207" t="str">
-        <v>트레</v>
+        <v>티프제</v>
       </c>
       <c r="C207" t="str">
-        <v>TR507</v>
+        <v>TR443-PS</v>
       </c>
       <c r="D207" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I207" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>작품</v>
       </c>
       <c r="B208" t="str">
-        <v>트라세</v>
+        <v>티투스</v>
       </c>
       <c r="C208" t="str">
-        <v>ZL116-A</v>
+        <v>CD101</v>
       </c>
       <c r="D208" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E208">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I208" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>작품</v>
       </c>
       <c r="B209" t="str">
-        <v>트라세</v>
+        <v>티투스</v>
       </c>
       <c r="C209" t="str">
-        <v>ZL116-A_CV</v>
+        <v>CD101-CV</v>
       </c>
       <c r="D209" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209" t="str">
         <v>정상</v>
       </c>
       <c r="I209" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>작품</v>
       </c>
       <c r="B210" t="str">
-        <v>토피오</v>
+        <v>티건</v>
       </c>
       <c r="C210" t="str">
-        <v>VSD017</v>
+        <v>RF594-A</v>
       </c>
       <c r="D210" t="str">
-        <v>120*60</v>
+        <v>80*80</v>
       </c>
       <c r="E210">
-        <v>-46</v>
+        <v>5</v>
       </c>
       <c r="F210">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G210">
         <v>1</v>
       </c>
       <c r="H210" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I210" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>작품</v>
       </c>
       <c r="B211" t="str">
-        <v>토피오</v>
+        <v>트위즈</v>
       </c>
       <c r="C211" t="str">
-        <v>VSD017-CV</v>
+        <v>RF527-A</v>
       </c>
       <c r="D211" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E211">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F211">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G211">
         <v>1</v>
       </c>
       <c r="H211" t="str">
         <v>정상</v>
       </c>
       <c r="I211" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>작품</v>
       </c>
       <c r="B212" t="str">
-        <v>토피오</v>
+        <v>트루디</v>
       </c>
       <c r="C212" t="str">
-        <v>VSD017-PS</v>
+        <v>TR086-PS</v>
       </c>
       <c r="D212" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E212">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F212">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I212" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>작품</v>
       </c>
       <c r="B213" t="str">
-        <v>템포</v>
+        <v>트루디</v>
       </c>
       <c r="C213" t="str">
-        <v>TR476</v>
+        <v>TR086</v>
       </c>
       <c r="D213" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E213">
-        <v>0</v>
+        <v>-244</v>
       </c>
       <c r="F213">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I213" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>작품</v>
       </c>
       <c r="B214" t="str">
-        <v>텔리스먼썬플라워</v>
+        <v>트레</v>
       </c>
       <c r="C214" t="str">
-        <v>TR125</v>
+        <v>TR507</v>
       </c>
       <c r="D214" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E214">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F214">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I214" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>작품</v>
       </c>
       <c r="B215" t="str">
-        <v>테오도어</v>
+        <v>트라세</v>
       </c>
       <c r="C215" t="str">
-        <v>TR357-1</v>
+        <v>ZL116-A</v>
       </c>
       <c r="D215" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E215">
-        <v>-15</v>
+        <v>-1</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I215" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>작품</v>
       </c>
       <c r="B216" t="str">
-        <v>테오도어</v>
+        <v>트라세</v>
       </c>
       <c r="C216" t="str">
-        <v>TR357-2</v>
+        <v>ZL116-A_CV</v>
       </c>
       <c r="D216" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F216">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I216" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>작품</v>
       </c>
       <c r="B217" t="str">
-        <v>테르</v>
+        <v>토피오</v>
       </c>
       <c r="C217" t="str">
-        <v>TR348</v>
+        <v>VSD017</v>
       </c>
       <c r="D217" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E217">
-        <v>-62</v>
+        <v>-49</v>
       </c>
       <c r="F217">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I217" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>작품</v>
       </c>
       <c r="B218" t="str">
-        <v>테르</v>
+        <v>토피오</v>
       </c>
       <c r="C218" t="str">
-        <v>TR348-PS</v>
+        <v>VSD017-CV</v>
       </c>
       <c r="D218" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E218">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F218">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I218" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>작품</v>
       </c>
       <c r="B219" t="str">
-        <v>테라코</v>
+        <v>토피오</v>
       </c>
       <c r="C219" t="str">
-        <v>TR469</v>
+        <v>VSD017-PS</v>
       </c>
       <c r="D219" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E219">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F219">
         <v>1</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I219" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>작품</v>
       </c>
       <c r="B220" t="str">
-        <v>테라</v>
+        <v>템포</v>
       </c>
       <c r="C220" t="str">
-        <v>TR265-1</v>
+        <v>TR476</v>
       </c>
       <c r="D220" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E220">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F220">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I220" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>작품</v>
       </c>
       <c r="B221" t="str">
-        <v>테라</v>
+        <v>텔리스먼썬플라워</v>
       </c>
       <c r="C221" t="str">
-        <v>TR265-2</v>
+        <v>TR125</v>
       </c>
       <c r="D221" t="str">
         <v>65*80</v>
       </c>
       <c r="E221">
+        <v>6</v>
+      </c>
+      <c r="F221">
         <v>3</v>
       </c>
-      <c r="F221">
-[...1 lines deleted...]
-      </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I221" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>작품</v>
       </c>
       <c r="B222" t="str">
-        <v>테누토</v>
+        <v>테오도어</v>
       </c>
       <c r="C222" t="str">
-        <v>TR509-1</v>
+        <v>TR357-1</v>
       </c>
       <c r="D222" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E222">
-        <v>1</v>
+        <v>-15</v>
       </c>
       <c r="F222">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I222" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>작품</v>
       </c>
       <c r="B223" t="str">
-        <v>테누토</v>
+        <v>테오도어</v>
       </c>
       <c r="C223" t="str">
-        <v>TR509</v>
+        <v>TR357-2</v>
       </c>
       <c r="D223" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E223">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F223">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I223" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>작품</v>
       </c>
       <c r="B224" t="str">
-        <v>테네브라이</v>
+        <v>테린</v>
       </c>
       <c r="C224" t="str">
-        <v>TR542</v>
+        <v>WN455-A</v>
       </c>
       <c r="D224" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F224">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I224" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>작품</v>
       </c>
       <c r="B225" t="str">
-        <v>탈리아</v>
+        <v>테린</v>
       </c>
       <c r="C225" t="str">
-        <v>TR059-PS</v>
+        <v>WN455-A_CV</v>
       </c>
       <c r="D225" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="str">
         <v>정상</v>
       </c>
       <c r="I225" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>작품</v>
       </c>
       <c r="B226" t="str">
-        <v>탈리아</v>
+        <v>테르</v>
       </c>
       <c r="C226" t="str">
-        <v>TR059</v>
+        <v>TR348</v>
       </c>
       <c r="D226" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E226">
-        <v>-26</v>
+        <v>-65</v>
       </c>
       <c r="F226">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I226" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>작품</v>
       </c>
       <c r="B227" t="str">
-        <v>타임레스</v>
+        <v>테르</v>
       </c>
       <c r="C227" t="str">
-        <v>TR079</v>
+        <v>TR348-PS</v>
       </c>
       <c r="D227" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E227">
-        <v>-18</v>
+        <v>0</v>
       </c>
       <c r="F227">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I227" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>작품</v>
       </c>
       <c r="B228" t="str">
-        <v>타임레스</v>
+        <v>테라코</v>
       </c>
       <c r="C228" t="str">
-        <v>TR079-PS</v>
+        <v>TR469</v>
       </c>
       <c r="D228" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E228">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I228" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>작품</v>
       </c>
       <c r="B229" t="str">
-        <v>타래4</v>
+        <v>테라</v>
       </c>
       <c r="C229" t="str">
-        <v>TR226-4-4</v>
+        <v>TR265-1</v>
       </c>
       <c r="D229" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E229">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I229" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>작품</v>
       </c>
       <c r="B230" t="str">
-        <v>타래4</v>
+        <v>테라</v>
       </c>
       <c r="C230" t="str">
-        <v>TR226-4-3</v>
+        <v>TR265-2</v>
       </c>
       <c r="D230" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E230">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="F230">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I230" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>작품</v>
       </c>
       <c r="B231" t="str">
-        <v>타래4</v>
+        <v>테누토</v>
       </c>
       <c r="C231" t="str">
-        <v>TR226-4-2</v>
+        <v>TR509-1</v>
       </c>
       <c r="D231" t="str">
         <v>65*80</v>
       </c>
       <c r="E231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I231" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>작품</v>
       </c>
       <c r="B232" t="str">
-        <v>타래4</v>
+        <v>테누토</v>
       </c>
       <c r="C232" t="str">
-        <v>TR226-4-1</v>
+        <v>TR509</v>
       </c>
       <c r="D232" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E232">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I232" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>작품</v>
       </c>
       <c r="B233" t="str">
-        <v>타래3</v>
+        <v>테네브라이</v>
       </c>
       <c r="C233" t="str">
-        <v>TR226-3-4</v>
+        <v>TR542</v>
       </c>
       <c r="D233" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E233">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F233">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I233" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>작품</v>
       </c>
       <c r="B234" t="str">
-        <v>타래3</v>
+        <v>탈리아</v>
       </c>
       <c r="C234" t="str">
-        <v>TR226-3-3</v>
+        <v>TR059-PS</v>
       </c>
       <c r="D234" t="str">
-        <v>60*60</v>
+        <v>100*50</v>
       </c>
       <c r="E234">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F234">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I234" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>작품</v>
       </c>
       <c r="B235" t="str">
-        <v>타래3</v>
+        <v>탈리아</v>
       </c>
       <c r="C235" t="str">
-        <v>TR226-3-1</v>
+        <v>TR059</v>
       </c>
       <c r="D235" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E235">
-        <v>0</v>
+        <v>-28</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I235" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>작품</v>
       </c>
       <c r="B236" t="str">
-        <v>타래3</v>
+        <v>타임레스</v>
       </c>
       <c r="C236" t="str">
-        <v>TR226-3-2</v>
+        <v>TR079</v>
       </c>
       <c r="D236" t="str">
         <v>65*80</v>
       </c>
       <c r="E236">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F236">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I236" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>작품</v>
       </c>
       <c r="B237" t="str">
-        <v>타래2</v>
+        <v>타임레스</v>
       </c>
       <c r="C237" t="str">
-        <v>TR226-2-3</v>
+        <v>TR079-PS</v>
       </c>
       <c r="D237" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I237" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>작품</v>
       </c>
       <c r="B238" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C238" t="str">
-        <v>TR226-2-1</v>
+        <v>TR226-4-4</v>
       </c>
       <c r="D238" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I238" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>작품</v>
       </c>
       <c r="B239" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C239" t="str">
-        <v>TR226-2-4</v>
+        <v>TR226-4-3</v>
       </c>
       <c r="D239" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E239">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I239" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>작품</v>
       </c>
       <c r="B240" t="str">
-        <v>타래2</v>
+        <v>타래4</v>
       </c>
       <c r="C240" t="str">
-        <v>TR226-2-2</v>
+        <v>TR226-4-2</v>
       </c>
       <c r="D240" t="str">
         <v>65*80</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I240" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>작품</v>
       </c>
       <c r="B241" t="str">
-        <v>타래1</v>
+        <v>타래4</v>
       </c>
       <c r="C241" t="str">
-        <v>TR226-1-2</v>
+        <v>TR226-4-1</v>
       </c>
       <c r="D241" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I241" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>작품</v>
       </c>
       <c r="B242" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C242" t="str">
-        <v>TR226-1-1</v>
+        <v>TR226-3-4</v>
       </c>
       <c r="D242" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E242">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I242" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>작품</v>
       </c>
       <c r="B243" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C243" t="str">
-        <v>TR226-1-4</v>
+        <v>TR226-3-3</v>
       </c>
       <c r="D243" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I243" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>작품</v>
       </c>
       <c r="B244" t="str">
-        <v>타래1</v>
+        <v>타래3</v>
       </c>
       <c r="C244" t="str">
-        <v>TR226-1-3</v>
+        <v>TR226-3-1</v>
       </c>
       <c r="D244" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I244" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>작품</v>
       </c>
       <c r="B245" t="str">
-        <v>타니아</v>
+        <v>타래3</v>
       </c>
       <c r="C245" t="str">
-        <v>TR036</v>
+        <v>TR226-3-2</v>
       </c>
       <c r="D245" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E245">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F245">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I245" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>작품</v>
       </c>
       <c r="B246" t="str">
-        <v>클로이</v>
+        <v>타래2</v>
       </c>
       <c r="C246" t="str">
-        <v>TR099-2</v>
+        <v>TR226-2-3</v>
       </c>
       <c r="D246" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E246">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F246">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I246" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>작품</v>
       </c>
       <c r="B247" t="str">
-        <v>클로이</v>
+        <v>타래2</v>
       </c>
       <c r="C247" t="str">
-        <v>TR099-1</v>
+        <v>TR226-2-1</v>
       </c>
       <c r="D247" t="str">
         <v>50*60</v>
       </c>
       <c r="E247">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I247" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>작품</v>
       </c>
       <c r="B248" t="str">
-        <v>클로에</v>
+        <v>타래2</v>
       </c>
       <c r="C248" t="str">
-        <v>tr056</v>
+        <v>TR226-2-4</v>
       </c>
       <c r="D248" t="str">
         <v>70*70</v>
       </c>
       <c r="E248">
-        <v>-162</v>
+        <v>0</v>
       </c>
       <c r="F248">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I248" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>작품</v>
       </c>
       <c r="B249" t="str">
-        <v>클로에</v>
+        <v>타래2</v>
       </c>
       <c r="C249" t="str">
-        <v>TR056-PS</v>
+        <v>TR226-2-2</v>
       </c>
       <c r="D249" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I249" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>작품</v>
       </c>
       <c r="B250" t="str">
-        <v>클라우디</v>
+        <v>타래1</v>
       </c>
       <c r="C250" t="str">
-        <v>TR530</v>
+        <v>TR226-1-2</v>
       </c>
       <c r="D250" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I250" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>작품</v>
       </c>
       <c r="B251" t="str">
-        <v>클라르테</v>
+        <v>타래1</v>
       </c>
       <c r="C251" t="str">
-        <v>TR525</v>
+        <v>TR226-1-1</v>
       </c>
       <c r="D251" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E251">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F251">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I251" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>작품</v>
       </c>
       <c r="B252" t="str">
-        <v>클라라</v>
+        <v>타래1</v>
       </c>
       <c r="C252" t="str">
-        <v>TR435</v>
+        <v>TR226-1-4</v>
       </c>
       <c r="D252" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E252">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I252" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>작품</v>
       </c>
       <c r="B253" t="str">
-        <v>크림슨 플로우</v>
+        <v>타래1</v>
       </c>
       <c r="C253" t="str">
-        <v>TR498-1</v>
+        <v>TR226-1-3</v>
       </c>
       <c r="D253" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E253">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F253">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I253" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>작품</v>
       </c>
       <c r="B254" t="str">
-        <v>크림슨 플로우</v>
+        <v>타니아</v>
       </c>
       <c r="C254" t="str">
-        <v>TR498-2</v>
+        <v>TR036</v>
       </c>
       <c r="D254" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E254">
-        <v>1</v>
+        <v>-9</v>
       </c>
       <c r="F254">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I254" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>작품</v>
       </c>
       <c r="B255" t="str">
-        <v>크림</v>
+        <v>클로이</v>
       </c>
       <c r="C255" t="str">
-        <v>TR430-2</v>
+        <v>TR099-2</v>
       </c>
       <c r="D255" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E255">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F255">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I255" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>작품</v>
       </c>
       <c r="B256" t="str">
-        <v>크리스마스트리</v>
+        <v>클로이</v>
       </c>
       <c r="C256" t="str">
-        <v>TR328-2</v>
+        <v>TR099-1</v>
       </c>
       <c r="D256" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E256">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I256" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v>작품</v>
       </c>
       <c r="B257" t="str">
-        <v>크리스마스트리</v>
+        <v>클로에</v>
       </c>
       <c r="C257" t="str">
-        <v>TR328-1</v>
+        <v>tr056</v>
       </c>
       <c r="D257" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E257">
-        <v>-4</v>
+        <v>-159</v>
       </c>
       <c r="F257">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I257" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
         <v>작품</v>
       </c>
       <c r="B258" t="str">
-        <v>크리스마스트리</v>
+        <v>클로에</v>
       </c>
       <c r="C258" t="str">
-        <v>TR328-2_ps</v>
+        <v>TR056-PS</v>
       </c>
       <c r="D258" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258">
         <v>0</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I258" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
         <v>작품</v>
       </c>
       <c r="B259" t="str">
-        <v>크리스마스리스</v>
+        <v>클라우디</v>
       </c>
       <c r="C259" t="str">
-        <v>TR329-1</v>
+        <v>TR530</v>
       </c>
       <c r="D259" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I259" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
         <v>작품</v>
       </c>
       <c r="B260" t="str">
-        <v>크리스마스리스</v>
+        <v>클라르테</v>
       </c>
       <c r="C260" t="str">
-        <v>TR329-2</v>
+        <v>TR525</v>
       </c>
       <c r="D260" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E260">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F260">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I260" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>작품</v>
       </c>
       <c r="B261" t="str">
-        <v>크리소스</v>
+        <v>클라라</v>
       </c>
       <c r="C261" t="str">
-        <v>TR341</v>
+        <v>TR435</v>
       </c>
       <c r="D261" t="str">
-        <v>120*80</v>
+        <v>120*60</v>
       </c>
       <c r="E261">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I261" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>작품</v>
       </c>
       <c r="B262" t="str">
-        <v>크리센</v>
+        <v>크림슨 플로우</v>
       </c>
       <c r="C262" t="str">
-        <v>TR315-1</v>
+        <v>TR498-1</v>
       </c>
       <c r="D262" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E262">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F262">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I262" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
         <v>작품</v>
       </c>
       <c r="B263" t="str">
-        <v>크리센</v>
+        <v>크림슨 플로우</v>
       </c>
       <c r="C263" t="str">
-        <v>TR315-2</v>
+        <v>TR498-2</v>
       </c>
       <c r="D263" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E263">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F263">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I263" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
         <v>작품</v>
       </c>
       <c r="B264" t="str">
-        <v>큐트도그</v>
+        <v>크림</v>
       </c>
       <c r="C264" t="str">
-        <v>CD004</v>
+        <v>TR430-2</v>
       </c>
       <c r="D264" t="str">
         <v>70*70</v>
       </c>
       <c r="E264">
-        <v>-26</v>
+        <v>0</v>
       </c>
       <c r="F264">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G264">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H264" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I264" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>작품</v>
       </c>
       <c r="B265" t="str">
-        <v>큐트덕</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C265" t="str">
-        <v>7WA1901</v>
+        <v>TR328-2</v>
       </c>
       <c r="D265" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E265">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F265">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G265">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H265" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I265" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>작품</v>
       </c>
       <c r="B266" t="str">
-        <v>큐브아보카도</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C266" t="str">
-        <v>TR251-2</v>
+        <v>TR328-1</v>
       </c>
       <c r="D266" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E266">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I266" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>작품</v>
       </c>
       <c r="B267" t="str">
-        <v>큐브아보카도</v>
+        <v>크리스마스트리</v>
       </c>
       <c r="C267" t="str">
-        <v>TR251-1</v>
+        <v>TR328-2_ps</v>
       </c>
       <c r="D267" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E267">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F267">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I267" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>작품</v>
       </c>
       <c r="B268" t="str">
-        <v>퀴에스</v>
+        <v>크리스마스리스</v>
       </c>
       <c r="C268" t="str">
-        <v>TR245-2</v>
+        <v>TR329-1</v>
       </c>
       <c r="D268" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I268" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>작품</v>
       </c>
       <c r="B269" t="str">
-        <v>퀴에스</v>
+        <v>크리스마스리스</v>
       </c>
       <c r="C269" t="str">
-        <v>TR245</v>
+        <v>TR329-2</v>
       </c>
       <c r="D269" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E269">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F269">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I269" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>작품</v>
       </c>
       <c r="B270" t="str">
-        <v>콰이트폼</v>
+        <v>크리소스</v>
       </c>
       <c r="C270" t="str">
-        <v>TR519</v>
+        <v>TR341</v>
       </c>
       <c r="D270" t="str">
-        <v>100*75</v>
+        <v>120*80</v>
       </c>
       <c r="E270">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I270" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>작품</v>
       </c>
       <c r="B271" t="str">
-        <v>코지플라워</v>
+        <v>크리센</v>
       </c>
       <c r="C271" t="str">
-        <v>TR383</v>
+        <v>TR315-1</v>
       </c>
       <c r="D271" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E271">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F271">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I271" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>작품</v>
       </c>
       <c r="B272" t="str">
-        <v>코지엘레펀트</v>
+        <v>크리센</v>
       </c>
       <c r="C272" t="str">
-        <v>TR273-2</v>
+        <v>TR315-2</v>
       </c>
       <c r="D272" t="str">
         <v>65*80</v>
       </c>
       <c r="E272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F272">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I272" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>작품</v>
       </c>
       <c r="B273" t="str">
-        <v>코지엘레펀트</v>
+        <v>큐트도그</v>
       </c>
       <c r="C273" t="str">
-        <v>TR273-2-PS</v>
+        <v>CD004</v>
       </c>
       <c r="D273" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E273">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F273">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G273">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H273" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I273" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
         <v>작품</v>
       </c>
       <c r="B274" t="str">
-        <v>코지엘레펀트</v>
+        <v>큐트덕</v>
       </c>
       <c r="C274" t="str">
-        <v>TR273-1</v>
+        <v>7WA1901</v>
       </c>
       <c r="D274" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E274">
-        <v>-27</v>
+        <v>17</v>
       </c>
       <c r="F274">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G274">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H274" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I274" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>작품</v>
       </c>
       <c r="B275" t="str">
-        <v>코즈니</v>
+        <v>큐브아보카도</v>
       </c>
       <c r="C275" t="str">
-        <v>TR405</v>
+        <v>TR251-2</v>
       </c>
       <c r="D275" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E275">
-        <v>-9</v>
+        <v>-3</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I275" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>작품</v>
       </c>
       <c r="B276" t="str">
-        <v>코이</v>
+        <v>큐브아보카도</v>
       </c>
       <c r="C276" t="str">
-        <v>TR427</v>
+        <v>TR251-1</v>
       </c>
       <c r="D276" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E276">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F276">
         <v>1</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I276" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>작품</v>
       </c>
       <c r="B277" t="str">
-        <v>코이</v>
+        <v>퀴에스</v>
       </c>
       <c r="C277" t="str">
-        <v>TR427-PS</v>
+        <v>TR245-2</v>
       </c>
       <c r="D277" t="str">
         <v>65*80</v>
       </c>
       <c r="E277">
         <v>0</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
         <v>1</v>
       </c>
       <c r="H277" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I277" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>작품</v>
       </c>
       <c r="B278" t="str">
-        <v>코아</v>
+        <v>퀴에스</v>
       </c>
       <c r="C278" t="str">
-        <v>TR401</v>
+        <v>TR245</v>
       </c>
       <c r="D278" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E278">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278">
         <v>1</v>
       </c>
       <c r="H278" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I278" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>작품</v>
       </c>
       <c r="B279" t="str">
-        <v>코스모</v>
+        <v>콰이트폼</v>
       </c>
       <c r="C279" t="str">
-        <v>TR234</v>
+        <v>TR519</v>
       </c>
       <c r="D279" t="str">
         <v>100*75</v>
       </c>
       <c r="E279">
-        <v>-249</v>
+        <v>-2</v>
       </c>
       <c r="F279">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I279" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>작품</v>
       </c>
       <c r="B280" t="str">
-        <v>코델리아</v>
+        <v>코지플라워</v>
       </c>
       <c r="C280" t="str">
-        <v>TR113</v>
+        <v>TR383</v>
       </c>
       <c r="D280" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E280">
         <v>-5</v>
       </c>
       <c r="F280">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I280" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>작품</v>
       </c>
       <c r="B281" t="str">
-        <v>켈란</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C281" t="str">
-        <v>CD066</v>
+        <v>TR273-2</v>
       </c>
       <c r="D281" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E281">
-        <v>-16</v>
+        <v>-1</v>
       </c>
       <c r="F281">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="G281">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H281" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I281" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>작품</v>
       </c>
       <c r="B282" t="str">
-        <v>켄드라</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C282" t="str">
-        <v>OX777-A</v>
+        <v>TR273-2-PS</v>
       </c>
       <c r="D282" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E282">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F282">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I282" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>작품</v>
       </c>
       <c r="B283" t="str">
-        <v>케안</v>
+        <v>코지엘레펀트</v>
       </c>
       <c r="C283" t="str">
-        <v>TR337</v>
+        <v>TR273-1</v>
       </c>
       <c r="D283" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E283">
-        <v>-7</v>
+        <v>-32</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I283" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>작품</v>
       </c>
       <c r="B284" t="str">
-        <v>케룸</v>
+        <v>코즈니</v>
       </c>
       <c r="C284" t="str">
-        <v>TR540</v>
+        <v>TR405</v>
       </c>
       <c r="D284" t="str">
-        <v>140*60</v>
+        <v>100*50</v>
       </c>
       <c r="E284">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F284">
         <v>1</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I284" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>작품</v>
       </c>
       <c r="B285" t="str">
-        <v>컬러풀엘레펀트</v>
+        <v>코이</v>
       </c>
       <c r="C285" t="str">
-        <v>CD006-PS</v>
+        <v>TR427</v>
       </c>
       <c r="D285" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E285">
-        <v>17</v>
+        <v>-1</v>
       </c>
       <c r="F285">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I285" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>작품</v>
       </c>
       <c r="B286" t="str">
-        <v>컬러풀엘레펀트</v>
+        <v>코이</v>
       </c>
       <c r="C286" t="str">
-        <v>CD006</v>
+        <v>TR427-PS</v>
       </c>
       <c r="D286" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E286">
-        <v>-500</v>
+        <v>0</v>
       </c>
       <c r="F286">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G286">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H286" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I286" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>작품</v>
       </c>
       <c r="B287" t="str">
-        <v>컬러풀엘레펀트</v>
+        <v>코아</v>
       </c>
       <c r="C287" t="str">
-        <v>CD006-CV</v>
+        <v>TR401</v>
       </c>
       <c r="D287" t="str">
         <v>90*60</v>
       </c>
       <c r="E287">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="F287">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G287">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H287" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I287" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>작품</v>
       </c>
       <c r="B288" t="str">
-        <v>컬러풀엘러펀트</v>
+        <v>코스모</v>
       </c>
       <c r="C288" t="str">
-        <v>B_N5</v>
+        <v>TR234</v>
       </c>
       <c r="D288" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E288">
-        <v>1</v>
+        <v>-249</v>
       </c>
       <c r="F288">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I288" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>작품</v>
       </c>
       <c r="B289" t="str">
-        <v>컬러풀립스</v>
+        <v>코델리아</v>
       </c>
       <c r="C289" t="str">
-        <v>CD060</v>
+        <v>TR113</v>
       </c>
       <c r="D289" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E289">
-        <v>6</v>
+        <v>-5</v>
       </c>
       <c r="F289">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G289">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H289" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I289" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v>작품</v>
       </c>
       <c r="B290" t="str">
-        <v>컬러풀립스</v>
+        <v>켈란</v>
       </c>
       <c r="C290" t="str">
-        <v>CD060_CV</v>
+        <v>CD066</v>
       </c>
       <c r="D290" t="str">
         <v>100*75</v>
       </c>
       <c r="E290">
-        <v>24</v>
+        <v>-19</v>
       </c>
       <c r="F290">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G290">
         <v>6</v>
       </c>
       <c r="H290" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I290" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>작품</v>
       </c>
       <c r="B291" t="str">
-        <v>컬러앤트리</v>
+        <v>켄드라</v>
       </c>
       <c r="C291" t="str">
-        <v>CD072</v>
+        <v>OX777-A</v>
       </c>
       <c r="D291" t="str">
-        <v>60*40</v>
+        <v>100*75</v>
       </c>
       <c r="E291">
-        <v>-14</v>
+        <v>4</v>
       </c>
       <c r="F291">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G291">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H291" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I291" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>작품</v>
       </c>
       <c r="B292" t="str">
-        <v>커츠</v>
+        <v>케안</v>
       </c>
       <c r="C292" t="str">
-        <v>TR359</v>
+        <v>TR337</v>
       </c>
       <c r="D292" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E292">
-        <v>-19</v>
+        <v>-7</v>
       </c>
       <c r="F292">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I292" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>작품</v>
       </c>
       <c r="B293" t="str">
-        <v>칼큘러스</v>
+        <v>케룸</v>
       </c>
       <c r="C293" t="str">
-        <v>TR415</v>
+        <v>TR540</v>
       </c>
       <c r="D293" t="str">
-        <v>65*80</v>
+        <v>140*60</v>
       </c>
       <c r="E293">
         <v>0</v>
       </c>
       <c r="F293">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I293" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>작품</v>
       </c>
       <c r="B294" t="str">
-        <v>칼모</v>
+        <v>컬러풀엘레펀트</v>
       </c>
       <c r="C294" t="str">
-        <v>TR472-2</v>
+        <v>CD006-PS</v>
       </c>
       <c r="D294" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E294">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F294">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I294" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>작품</v>
       </c>
       <c r="B295" t="str">
-        <v>칼마</v>
+        <v>컬러풀엘레펀트</v>
       </c>
       <c r="C295" t="str">
-        <v>TR445</v>
+        <v>CD006</v>
       </c>
       <c r="D295" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E295">
-        <v>-3</v>
+        <v>-509</v>
       </c>
       <c r="F295">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G295">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H295" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I295" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v>작품</v>
       </c>
       <c r="B296" t="str">
-        <v>칼릭스</v>
+        <v>컬러풀엘레펀트</v>
       </c>
       <c r="C296" t="str">
-        <v>TR211-2-PS</v>
+        <v>CD006-CV</v>
       </c>
       <c r="D296" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E296">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F296">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G296">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H296" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I296" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>작품</v>
       </c>
       <c r="B297" t="str">
-        <v>칼릭스</v>
+        <v>컬러풀엘러펀트</v>
       </c>
       <c r="C297" t="str">
-        <v>TR211-1</v>
+        <v>B_N5</v>
       </c>
       <c r="D297" t="str">
         <v>50*60</v>
       </c>
       <c r="E297">
         <v>1</v>
       </c>
       <c r="F297">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I297" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>작품</v>
       </c>
       <c r="B298" t="str">
-        <v>칼릭스</v>
+        <v>컬러풀립스</v>
       </c>
       <c r="C298" t="str">
-        <v>TR211-2</v>
+        <v>CD060</v>
       </c>
       <c r="D298" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E298">
-        <v>-8</v>
+        <v>6</v>
       </c>
       <c r="F298">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G298">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H298" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I298" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>작품</v>
       </c>
       <c r="B299" t="str">
-        <v>칼릭스</v>
+        <v>컬러풀립스</v>
       </c>
       <c r="C299" t="str">
-        <v>TR211-1-PS</v>
+        <v>CD060_CV</v>
       </c>
       <c r="D299" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E299">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F299">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G299">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H299" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I299" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>작품</v>
       </c>
       <c r="B300" t="str">
-        <v>칼리아</v>
+        <v>컬러앤트리</v>
       </c>
       <c r="C300" t="str">
-        <v>TR020</v>
+        <v>CD072</v>
       </c>
       <c r="D300" t="str">
-        <v>90*60</v>
+        <v>60*40</v>
       </c>
       <c r="E300">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F300">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G300">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H300" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I300" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
         <v>작품</v>
       </c>
       <c r="B301" t="str">
-        <v>칼리</v>
+        <v>컨투아</v>
       </c>
       <c r="C301" t="str">
-        <v>TR093-PS</v>
+        <v>TR597</v>
       </c>
       <c r="D301" t="str">
-        <v>65*80</v>
+        <v>140*50</v>
       </c>
       <c r="E301">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F301">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I301" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>작품</v>
       </c>
       <c r="B302" t="str">
-        <v>칼리</v>
+        <v>커츠</v>
       </c>
       <c r="C302" t="str">
-        <v>TR093</v>
+        <v>TR359</v>
       </c>
       <c r="D302" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E302">
-        <v>-51</v>
+        <v>-22</v>
       </c>
       <c r="F302">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I302" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>작품</v>
       </c>
       <c r="B303" t="str">
-        <v>칼로레</v>
+        <v>칼큘러스</v>
       </c>
       <c r="C303" t="str">
-        <v>TR571</v>
+        <v>TR415</v>
       </c>
       <c r="D303" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I303" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v>작품</v>
       </c>
       <c r="B304" t="str">
-        <v>칼라</v>
+        <v>칼모</v>
       </c>
       <c r="C304" t="str">
-        <v>TR041</v>
+        <v>TR472-2</v>
       </c>
       <c r="D304" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E304">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F304">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I304" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v>작품</v>
       </c>
       <c r="B305" t="str">
-        <v>칸플루언스</v>
+        <v>칼마</v>
       </c>
       <c r="C305" t="str">
-        <v>TR521</v>
+        <v>TR445</v>
       </c>
       <c r="D305" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E305">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F305">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I305" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
         <v>작품</v>
       </c>
       <c r="B306" t="str">
-        <v>칸트</v>
+        <v>칼릭스</v>
       </c>
       <c r="C306" t="str">
-        <v>TR470</v>
+        <v>TR211-2-PS</v>
       </c>
       <c r="D306" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E306">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I306" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
         <v>작품</v>
       </c>
       <c r="B307" t="str">
-        <v>카일리</v>
+        <v>칼릭스</v>
       </c>
       <c r="C307" t="str">
-        <v>TR392</v>
+        <v>TR211-1</v>
       </c>
       <c r="D307" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E307">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="F307">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I307" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>작품</v>
       </c>
       <c r="B308" t="str">
-        <v>카시아</v>
+        <v>칼릭스</v>
       </c>
       <c r="C308" t="str">
-        <v>TR063</v>
+        <v>TR211-2</v>
       </c>
       <c r="D308" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E308">
-        <v>-8</v>
+        <v>-9</v>
       </c>
       <c r="F308">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I308" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>작품</v>
       </c>
       <c r="B309" t="str">
-        <v>카솔라</v>
+        <v>칼릭스</v>
       </c>
       <c r="C309" t="str">
-        <v>TR249-1</v>
+        <v>TR211-1-PS</v>
       </c>
       <c r="D309" t="str">
         <v>50*60</v>
       </c>
       <c r="E309">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F309">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I309" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v>작품</v>
       </c>
       <c r="B310" t="str">
-        <v>카솔라</v>
+        <v>칼리아</v>
       </c>
       <c r="C310" t="str">
-        <v>TR249-2</v>
+        <v>TR020</v>
       </c>
       <c r="D310" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E310">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F310">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I310" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v>작품</v>
       </c>
       <c r="B311" t="str">
-        <v>카빌리</v>
+        <v>칼리</v>
       </c>
       <c r="C311" t="str">
-        <v>TR338</v>
+        <v>TR093-PS</v>
       </c>
       <c r="D311" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E311">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="F311">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I311" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v>작품</v>
       </c>
       <c r="B312" t="str">
-        <v>카본리스</v>
+        <v>칼리</v>
       </c>
       <c r="C312" t="str">
-        <v>TR541</v>
+        <v>TR093</v>
       </c>
       <c r="D312" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E312">
-        <v>0</v>
+        <v>-51</v>
       </c>
       <c r="F312">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I312" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
         <v>작품</v>
       </c>
       <c r="B313" t="str">
-        <v>카멜2</v>
+        <v>칼로레</v>
       </c>
       <c r="C313" t="str">
-        <v>TR178-2-1</v>
+        <v>TR571</v>
       </c>
       <c r="D313" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E313">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F313">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I313" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v>작품</v>
       </c>
       <c r="B314" t="str">
-        <v>카멜2</v>
+        <v>칼라</v>
       </c>
       <c r="C314" t="str">
-        <v>TR178-2-1-PS</v>
+        <v>TR041</v>
       </c>
       <c r="D314" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E314">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F314">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I314" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v>작품</v>
       </c>
       <c r="B315" t="str">
-        <v>카멜2</v>
+        <v>칸플루언스</v>
       </c>
       <c r="C315" t="str">
-        <v>TR178-2-2</v>
+        <v>TR521</v>
       </c>
       <c r="D315" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E315">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F315">
         <v>2</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315" t="str">
         <v>정상</v>
       </c>
       <c r="I315" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
         <v>작품</v>
       </c>
       <c r="B316" t="str">
-        <v>카멜2</v>
+        <v>칸트</v>
       </c>
       <c r="C316" t="str">
-        <v>TR178-2-2-PS</v>
+        <v>TR470</v>
       </c>
       <c r="D316" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E316">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F316">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I316" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v>작품</v>
       </c>
       <c r="B317" t="str">
-        <v>카멜1</v>
+        <v>카일리</v>
       </c>
       <c r="C317" t="str">
-        <v>TR178-1-1-PS</v>
+        <v>TR392</v>
       </c>
       <c r="D317" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E317">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F317">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I317" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
         <v>작품</v>
       </c>
       <c r="B318" t="str">
-        <v>카멜1</v>
+        <v>카시아</v>
       </c>
       <c r="C318" t="str">
-        <v>TR178-1-2-PS</v>
+        <v>TR063</v>
       </c>
       <c r="D318" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E318">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F318">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I318" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v>작품</v>
       </c>
       <c r="B319" t="str">
-        <v>카멜1</v>
+        <v>카솔라</v>
       </c>
       <c r="C319" t="str">
-        <v>TR178-1-2</v>
+        <v>TR249-1</v>
       </c>
       <c r="D319" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E319">
-        <v>-2</v>
+        <v>-10</v>
       </c>
       <c r="F319">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I319" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v>작품</v>
       </c>
       <c r="B320" t="str">
-        <v>카멜1</v>
+        <v>카솔라</v>
       </c>
       <c r="C320" t="str">
-        <v>TR178-1-1</v>
+        <v>TR249-2</v>
       </c>
       <c r="D320" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E320">
-        <v>-23</v>
+        <v>1</v>
       </c>
       <c r="F320">
         <v>1</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I320" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v>작품</v>
       </c>
       <c r="B321" t="str">
-        <v>카리스</v>
+        <v>카빌리</v>
       </c>
       <c r="C321" t="str">
-        <v>CD061</v>
+        <v>TR338</v>
       </c>
       <c r="D321" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E321">
-        <v>-45</v>
+        <v>-2</v>
       </c>
       <c r="F321">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G321">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H321" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I321" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v>작품</v>
       </c>
       <c r="B322" t="str">
-        <v>카렌</v>
+        <v>카본리스</v>
       </c>
       <c r="C322" t="str">
-        <v>TR232-2</v>
+        <v>TR541</v>
       </c>
       <c r="D322" t="str">
-        <v>70*70</v>
+        <v>80*80</v>
       </c>
       <c r="E322">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F322">
         <v>0</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I322" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v>작품</v>
       </c>
       <c r="B323" t="str">
-        <v>카렌</v>
+        <v>카멜2</v>
       </c>
       <c r="C323" t="str">
-        <v>TR232-1</v>
+        <v>TR178-2-1</v>
       </c>
       <c r="D323" t="str">
-        <v>60*60</v>
+        <v>50*50</v>
       </c>
       <c r="E323">
-        <v>-8</v>
+        <v>2</v>
       </c>
       <c r="F323">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I323" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v>작품</v>
       </c>
       <c r="B324" t="str">
-        <v>카레나</v>
+        <v>카멜2</v>
       </c>
       <c r="C324" t="str">
-        <v>TR078</v>
+        <v>TR178-2-1-PS</v>
       </c>
       <c r="D324" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E324">
-        <v>-42</v>
+        <v>0</v>
       </c>
       <c r="F324">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I324" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v>작품</v>
       </c>
       <c r="B325" t="str">
-        <v>체리쉬</v>
+        <v>카멜2</v>
       </c>
       <c r="C325" t="str">
-        <v>18SWA-029_PS</v>
+        <v>TR178-2-2</v>
       </c>
       <c r="D325" t="str">
-        <v>120*80</v>
+        <v>70*70</v>
       </c>
       <c r="E325">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F325">
         <v>2</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325" t="str">
         <v>정상</v>
       </c>
       <c r="I325" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v>작품</v>
       </c>
       <c r="B326" t="str">
-        <v>체리쉬</v>
+        <v>카멜2</v>
       </c>
       <c r="C326" t="str">
-        <v>18SWA-029</v>
+        <v>TR178-2-2-PS</v>
       </c>
       <c r="D326" t="str">
-        <v>120*80</v>
+        <v>70*70</v>
       </c>
       <c r="E326">
-        <v>-23</v>
+        <v>0</v>
       </c>
       <c r="F326">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G326">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H326" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I326" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
         <v>작품</v>
       </c>
       <c r="B327" t="str">
-        <v>청아</v>
+        <v>카멜1</v>
       </c>
       <c r="C327" t="str">
-        <v>TR420</v>
+        <v>TR178-1-1-PS</v>
       </c>
       <c r="D327" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E327">
-        <v>-22</v>
+        <v>0</v>
       </c>
       <c r="F327">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I327" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v>작품</v>
       </c>
       <c r="B328" t="str">
-        <v>청아</v>
+        <v>카멜1</v>
       </c>
       <c r="C328" t="str">
-        <v>TR420-ps</v>
+        <v>TR178-1-2-PS</v>
       </c>
       <c r="D328" t="str">
         <v>70*70</v>
       </c>
       <c r="E328">
         <v>0</v>
       </c>
       <c r="F328">
         <v>0</v>
       </c>
       <c r="G328">
         <v>1</v>
       </c>
       <c r="H328" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I328" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v>작품</v>
       </c>
       <c r="B329" t="str">
-        <v>지아</v>
+        <v>카멜1</v>
       </c>
       <c r="C329" t="str">
-        <v>OV127-A</v>
+        <v>TR178-1-2</v>
       </c>
       <c r="D329" t="str">
         <v>70*70</v>
       </c>
       <c r="E329">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F329">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I329" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v>작품</v>
       </c>
       <c r="B330" t="str">
-        <v>쥬디스</v>
+        <v>카멜1</v>
       </c>
       <c r="C330" t="str">
-        <v>18LD01</v>
+        <v>TR178-1-1</v>
       </c>
       <c r="D330" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E330">
-        <v>6</v>
+        <v>-23</v>
       </c>
       <c r="F330">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G330">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H330" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I330" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v>작품</v>
       </c>
       <c r="B331" t="str">
-        <v>쥬디스</v>
+        <v>카리스</v>
       </c>
       <c r="C331" t="str">
-        <v>XYT-19029S</v>
+        <v>CD061</v>
       </c>
       <c r="D331" t="str">
         <v>70*70</v>
       </c>
       <c r="E331">
-        <v>18</v>
+        <v>-45</v>
       </c>
       <c r="F331">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G331">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H331" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I331" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v>작품</v>
       </c>
       <c r="B332" t="str">
-        <v>주디</v>
+        <v>카렌</v>
       </c>
       <c r="C332" t="str">
-        <v>CD071</v>
+        <v>TR232-2</v>
       </c>
       <c r="D332" t="str">
         <v>70*70</v>
       </c>
       <c r="E332">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F332">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G332">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H332" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I332" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v>작품</v>
       </c>
       <c r="B333" t="str">
-        <v>조이스</v>
+        <v>카렌</v>
       </c>
       <c r="C333" t="str">
-        <v>TR360</v>
+        <v>TR232-1</v>
       </c>
       <c r="D333" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E333">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="F333">
         <v>1</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I333" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v>작품</v>
       </c>
       <c r="B334" t="str">
-        <v>조이스</v>
+        <v>카레나</v>
       </c>
       <c r="C334" t="str">
-        <v>TR360-1</v>
+        <v>TR078</v>
       </c>
       <c r="D334" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E334">
-        <v>1</v>
+        <v>-42</v>
       </c>
       <c r="F334">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I334" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v>작품</v>
       </c>
       <c r="B335" t="str">
-        <v>조비얼</v>
+        <v>체리쉬</v>
       </c>
       <c r="C335" t="str">
-        <v>TR576</v>
+        <v>18SWA-029_PS</v>
       </c>
       <c r="D335" t="str">
-        <v>70*70</v>
+        <v>120*80</v>
       </c>
       <c r="E335">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I335" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
         <v>작품</v>
       </c>
       <c r="B336" t="str">
-        <v>젠틀덕</v>
+        <v>체리쉬</v>
       </c>
       <c r="C336" t="str">
-        <v>E105</v>
+        <v>18SWA-029_CV</v>
       </c>
       <c r="D336" t="str">
-        <v>70*70</v>
+        <v>120*80</v>
       </c>
       <c r="E336">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F336">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G336">
         <v>1</v>
       </c>
       <c r="H336" t="str">
         <v>정상</v>
       </c>
       <c r="I336" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
         <v>작품</v>
       </c>
       <c r="B337" t="str">
-        <v>제프리홀스2</v>
+        <v>체리쉬</v>
       </c>
       <c r="C337" t="str">
-        <v>CD036</v>
+        <v>18SWA-029</v>
       </c>
       <c r="D337" t="str">
-        <v>100*75</v>
+        <v>120*80</v>
       </c>
       <c r="E337">
-        <v>-39</v>
+        <v>-26</v>
       </c>
       <c r="F337">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G337">
         <v>6</v>
       </c>
       <c r="H337" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I337" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v>작품</v>
       </c>
       <c r="B338" t="str">
-        <v>제프리홀스2</v>
+        <v>청아</v>
       </c>
       <c r="C338" t="str">
-        <v>CD036-CV</v>
+        <v>TR420</v>
       </c>
       <c r="D338" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E338">
-        <v>5</v>
+        <v>-21</v>
       </c>
       <c r="F338">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="str">
         <v>정상</v>
       </c>
       <c r="I338" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v>작품</v>
       </c>
       <c r="B339" t="str">
-        <v>제프리홀스</v>
+        <v>청아</v>
       </c>
       <c r="C339" t="str">
-        <v>CD035-CV</v>
+        <v>TR420-ps</v>
       </c>
       <c r="D339" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E339">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F339">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="str">
         <v>정상</v>
       </c>
       <c r="I339" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v>작품</v>
       </c>
       <c r="B340" t="str">
-        <v>제프리홀스</v>
+        <v>청람</v>
       </c>
       <c r="C340" t="str">
-        <v>CD035</v>
+        <v>TR611</v>
       </c>
       <c r="D340" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E340">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F340">
         <v>0</v>
       </c>
       <c r="G340">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H340" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I340" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
         <v>작품</v>
       </c>
       <c r="B341" t="str">
-        <v>제프리</v>
+        <v>지아</v>
       </c>
       <c r="C341" t="str">
-        <v>TR092</v>
+        <v>OV127-A</v>
       </c>
       <c r="D341" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E341">
-        <v>-5</v>
+        <v>2</v>
       </c>
       <c r="F341">
         <v>3</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="str">
         <v>정상</v>
       </c>
       <c r="I341" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>작품</v>
       </c>
       <c r="B342" t="str">
-        <v>제이드</v>
+        <v>쥬디스</v>
       </c>
       <c r="C342" t="str">
-        <v>TR074</v>
+        <v>18LD01</v>
       </c>
       <c r="D342" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E342">
-        <v>-13</v>
+        <v>6</v>
       </c>
       <c r="F342">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G342">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H342" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I342" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>작품</v>
       </c>
       <c r="B343" t="str">
-        <v>제이드</v>
+        <v>쥬디스</v>
       </c>
       <c r="C343" t="str">
-        <v>TR074-PS</v>
+        <v>XYT-19029S</v>
       </c>
       <c r="D343" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E343">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F343">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I343" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>작품</v>
       </c>
       <c r="B344" t="str">
-        <v>제스</v>
+        <v>주디</v>
       </c>
       <c r="C344" t="str">
-        <v>TR118-1</v>
+        <v>CD071</v>
       </c>
       <c r="D344" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E344">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="F344">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G344">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H344" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I344" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>작품</v>
       </c>
       <c r="B345" t="str">
-        <v>제스</v>
+        <v>조이스</v>
       </c>
       <c r="C345" t="str">
-        <v>TR118-2</v>
+        <v>TR360</v>
       </c>
       <c r="D345" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E345">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F345">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I345" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
         <v>작품</v>
       </c>
       <c r="B346" t="str">
-        <v>제스</v>
+        <v>조이스</v>
       </c>
       <c r="C346" t="str">
-        <v>TR118-1-ps</v>
+        <v>TR360-1</v>
       </c>
       <c r="D346" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F346">
         <v>1</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I346" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v>작품</v>
       </c>
       <c r="B347" t="str">
-        <v>제리코</v>
+        <v>조비얼</v>
       </c>
       <c r="C347" t="str">
-        <v>TR010</v>
+        <v>TR576</v>
       </c>
       <c r="D347" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E347">
-        <v>-9</v>
+        <v>-2</v>
       </c>
       <c r="F347">
         <v>0</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I347" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>작품</v>
       </c>
       <c r="B348" t="str">
-        <v>제라프</v>
+        <v>젠틀덕</v>
       </c>
       <c r="C348" t="str">
-        <v>CD020</v>
+        <v>E105</v>
       </c>
       <c r="D348" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E348">
-        <v>-115</v>
+        <v>15</v>
       </c>
       <c r="F348">
         <v>8</v>
       </c>
       <c r="G348">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H348" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I348" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>작품</v>
       </c>
       <c r="B349" t="str">
-        <v>저스티스</v>
+        <v>제프리홀스2</v>
       </c>
       <c r="C349" t="str">
-        <v>TR439</v>
+        <v>CD036</v>
       </c>
       <c r="D349" t="str">
         <v>100*75</v>
       </c>
       <c r="E349">
-        <v>1</v>
+        <v>-39</v>
       </c>
       <c r="F349">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G349">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H349" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I349" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>작품</v>
       </c>
       <c r="B350" t="str">
-        <v>저스티스</v>
+        <v>제프리홀스2</v>
       </c>
       <c r="C350" t="str">
-        <v>XYT-20395</v>
+        <v>CD036-CV</v>
       </c>
       <c r="D350" t="str">
         <v>100*75</v>
       </c>
       <c r="E350">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="F350">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I350" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>작품</v>
       </c>
       <c r="B351" t="str">
-        <v>잔로이스</v>
+        <v>제프리홀스</v>
       </c>
       <c r="C351" t="str">
-        <v>TR252-2</v>
+        <v>CD035-CV</v>
       </c>
       <c r="D351" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E351">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F351">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I351" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v>작품</v>
       </c>
       <c r="B352" t="str">
-        <v>잔로이스</v>
+        <v>제프리홀스</v>
       </c>
       <c r="C352" t="str">
-        <v>TR252-1</v>
+        <v>CD035</v>
       </c>
       <c r="D352" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E352">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="F352">
         <v>0</v>
       </c>
       <c r="G352">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H352" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I352" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v>작품</v>
       </c>
       <c r="B353" t="str">
-        <v>자작나무대형</v>
+        <v>제프리</v>
       </c>
       <c r="C353" t="str">
-        <v>A308-120</v>
+        <v>TR092</v>
       </c>
       <c r="D353" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E353">
-        <v>11</v>
+        <v>-5</v>
       </c>
       <c r="F353">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353" t="str">
         <v>정상</v>
       </c>
       <c r="I353" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>작품</v>
       </c>
       <c r="B354" t="str">
-        <v>자작나무2</v>
+        <v>제이드</v>
       </c>
       <c r="C354" t="str">
-        <v>A308</v>
+        <v>TR074</v>
       </c>
       <c r="D354" t="str">
         <v>90*60</v>
       </c>
       <c r="E354">
-        <v>-307</v>
+        <v>-13</v>
       </c>
       <c r="F354">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="G354">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="H354" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I354" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>작품</v>
       </c>
       <c r="B355" t="str">
-        <v>자작나무2</v>
+        <v>제이드</v>
       </c>
       <c r="C355" t="str">
-        <v>A308-PS</v>
+        <v>TR074-PS</v>
       </c>
       <c r="D355" t="str">
         <v>90*60</v>
       </c>
       <c r="E355">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F355">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G355">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H355" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I355" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v>작품</v>
       </c>
       <c r="B356" t="str">
-        <v>자작나무 80*80</v>
+        <v>제스</v>
       </c>
       <c r="C356" t="str">
-        <v>CD305-80</v>
+        <v>TR118-1</v>
       </c>
       <c r="D356" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E356">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F356">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I356" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
         <v>작품</v>
       </c>
       <c r="B357" t="str">
-        <v>자작나무</v>
+        <v>제스</v>
       </c>
       <c r="C357" t="str">
-        <v>A305</v>
+        <v>TR118-2</v>
       </c>
       <c r="D357" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E357">
-        <v>-1351</v>
+        <v>-1</v>
       </c>
       <c r="F357">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="G357">
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="H357" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I357" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
         <v>작품</v>
       </c>
       <c r="B358" t="str">
-        <v>자작나무</v>
+        <v>제스</v>
       </c>
       <c r="C358" t="str">
-        <v>A305-100*75(세로)</v>
+        <v>TR118-1-ps</v>
       </c>
       <c r="D358" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E358">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F358">
         <v>1</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I358" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v>작품</v>
       </c>
       <c r="B359" t="str">
-        <v>자작나무</v>
+        <v>제리코</v>
       </c>
       <c r="C359" t="str">
-        <v>A305_S</v>
+        <v>TR010</v>
       </c>
       <c r="D359" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E359">
-        <v>2</v>
+        <v>-9</v>
       </c>
       <c r="F359">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I359" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v>작품</v>
       </c>
       <c r="B360" t="str">
-        <v>자작나무</v>
+        <v>제라프</v>
       </c>
       <c r="C360" t="str">
-        <v>A305-100*75(가로)</v>
+        <v>CD020</v>
       </c>
       <c r="D360" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E360">
-        <v>2</v>
+        <v>-116</v>
       </c>
       <c r="F360">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G360">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H360" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I360" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
         <v>작품</v>
       </c>
       <c r="B361" t="str">
-        <v>자작나무</v>
+        <v>저스티스</v>
       </c>
       <c r="C361" t="str">
-        <v>A305-PS</v>
+        <v>TR439</v>
       </c>
       <c r="D361" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E361">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F361">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G361">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H361" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I361" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
         <v>작품</v>
       </c>
       <c r="B362" t="str">
-        <v>일리카(화이트)</v>
+        <v>저스티스</v>
       </c>
       <c r="C362" t="str">
-        <v>TR336-2</v>
+        <v>XYT-20395</v>
       </c>
       <c r="D362" t="str">
         <v>100*75</v>
       </c>
       <c r="E362">
-        <v>-2</v>
+        <v>-10</v>
       </c>
       <c r="F362">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I362" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
         <v>작품</v>
       </c>
       <c r="B363" t="str">
-        <v>일리카(블랙)</v>
+        <v>잔로이스</v>
       </c>
       <c r="C363" t="str">
-        <v>TR336-1</v>
+        <v>TR252-2</v>
       </c>
       <c r="D363" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E363">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="F363">
         <v>0</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I363" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v>작품</v>
       </c>
       <c r="B364" t="str">
-        <v>일리아나</v>
+        <v>잔로이스</v>
       </c>
       <c r="C364" t="str">
-        <v>EZ615-A</v>
+        <v>TR252-1</v>
       </c>
       <c r="D364" t="str">
-        <v>120*60</v>
+        <v>50*50</v>
       </c>
       <c r="E364">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F364">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G364">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H364" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I364" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
         <v>작품</v>
       </c>
       <c r="B365" t="str">
-        <v>일리아나</v>
+        <v>자작나무대형</v>
       </c>
       <c r="C365" t="str">
-        <v>EZ615-A-CV</v>
+        <v>A308-120</v>
       </c>
       <c r="D365" t="str">
         <v>120*60</v>
       </c>
       <c r="E365">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F365">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365" t="str">
         <v>정상</v>
       </c>
       <c r="I365" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>작품</v>
       </c>
       <c r="B366" t="str">
-        <v>일루젼</v>
+        <v>자작나무2</v>
       </c>
       <c r="C366" t="str">
-        <v>TR193-2-PS</v>
+        <v>A308</v>
       </c>
       <c r="D366" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E366">
-        <v>0</v>
+        <v>-308</v>
       </c>
       <c r="F366">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="G366">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="H366" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I366" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>작품</v>
       </c>
       <c r="B367" t="str">
-        <v>일루젼</v>
+        <v>자작나무2</v>
       </c>
       <c r="C367" t="str">
-        <v>TR193-1-PS</v>
+        <v>A308-PS</v>
       </c>
       <c r="D367" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E367">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F367">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G367">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H367" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I367" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>작품</v>
       </c>
       <c r="B368" t="str">
-        <v>일루젼</v>
+        <v>자작나무 80*80</v>
       </c>
       <c r="C368" t="str">
-        <v>TR193-1</v>
+        <v>CD305-80</v>
       </c>
       <c r="D368" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E368">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="F368">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I368" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
         <v>작품</v>
       </c>
       <c r="B369" t="str">
-        <v>일루젼</v>
+        <v>자작나무</v>
       </c>
       <c r="C369" t="str">
-        <v>TR193-2</v>
+        <v>A305</v>
       </c>
       <c r="D369" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E369">
-        <v>1</v>
+        <v>-1354</v>
       </c>
       <c r="F369">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G369">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="H369" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I369" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
         <v>작품</v>
       </c>
       <c r="B370" t="str">
-        <v>일로드</v>
+        <v>자작나무</v>
       </c>
       <c r="C370" t="str">
-        <v>TR167-PS</v>
+        <v>A305-100*75(세로)</v>
       </c>
       <c r="D370" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E370">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F370">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I370" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
         <v>작품</v>
       </c>
       <c r="B371" t="str">
-        <v>일로드</v>
+        <v>자작나무</v>
       </c>
       <c r="C371" t="str">
-        <v>TR167-1-PS</v>
+        <v>A305_S</v>
       </c>
       <c r="D371" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G371">
         <v>1</v>
       </c>
       <c r="H371" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I371" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
         <v>작품</v>
       </c>
       <c r="B372" t="str">
-        <v>일로드</v>
+        <v>자작나무</v>
       </c>
       <c r="C372" t="str">
-        <v>TR167</v>
+        <v>A305-100*75(가로)</v>
       </c>
       <c r="D372" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E372">
-        <v>-20</v>
+        <v>2</v>
       </c>
       <c r="F372">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I372" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
         <v>작품</v>
       </c>
       <c r="B373" t="str">
-        <v>일로드</v>
+        <v>자작나무</v>
       </c>
       <c r="C373" t="str">
-        <v>TR167-1</v>
+        <v>A305-PS</v>
       </c>
       <c r="D373" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E373">
-        <v>-1</v>
+        <v>27</v>
       </c>
       <c r="F373">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G373">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H373" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I373" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
         <v>작품</v>
       </c>
       <c r="B374" t="str">
-        <v>일레르타이거</v>
+        <v>일리카(화이트)</v>
       </c>
       <c r="C374" t="str">
-        <v>TR124-PS</v>
+        <v>TR336-2</v>
       </c>
       <c r="D374" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E374">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F374">
         <v>0</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I374" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v>작품</v>
       </c>
       <c r="B375" t="str">
-        <v>일레르타이거</v>
+        <v>일리카(블랙)</v>
       </c>
       <c r="C375" t="str">
-        <v>TR124</v>
+        <v>TR336-1</v>
       </c>
       <c r="D375" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E375">
-        <v>-15</v>
+        <v>-13</v>
       </c>
       <c r="F375">
         <v>1</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I375" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
         <v>작품</v>
       </c>
       <c r="B376" t="str">
-        <v>인트라</v>
+        <v>일리아나</v>
       </c>
       <c r="C376" t="str">
-        <v>TR485</v>
+        <v>EZ615-A</v>
       </c>
       <c r="D376" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E376">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F376">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G376">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H376" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I376" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
         <v>작품</v>
       </c>
       <c r="B377" t="str">
-        <v>인터스티스</v>
+        <v>일리아나</v>
       </c>
       <c r="C377" t="str">
-        <v>TR570</v>
+        <v>EZ615-A-CV</v>
       </c>
       <c r="D377" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E377">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F377">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I377" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
         <v>작품</v>
       </c>
       <c r="B378" t="str">
-        <v>인터벨라</v>
+        <v>일루젼</v>
       </c>
       <c r="C378" t="str">
-        <v>TR456</v>
+        <v>TR193-2-PS</v>
       </c>
       <c r="D378" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E378">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F378">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I378" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
         <v>작품</v>
       </c>
       <c r="B379" t="str">
-        <v>인터</v>
+        <v>일루젼</v>
       </c>
       <c r="C379" t="str">
-        <v>TR501</v>
+        <v>TR193-1-PS</v>
       </c>
       <c r="D379" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E379">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F379">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I379" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
         <v>작품</v>
       </c>
       <c r="B380" t="str">
-        <v>인벤티오</v>
+        <v>일루젼</v>
       </c>
       <c r="C380" t="str">
-        <v>TR226-1-PS</v>
+        <v>TR193-1</v>
       </c>
       <c r="D380" t="str">
         <v>50*60</v>
       </c>
       <c r="E380">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F380">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I380" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
         <v>작품</v>
       </c>
       <c r="B381" t="str">
-        <v>인벤티오</v>
+        <v>일루젼</v>
       </c>
       <c r="C381" t="str">
-        <v>TR226-2</v>
+        <v>TR193-2</v>
       </c>
       <c r="D381" t="str">
         <v>65*80</v>
       </c>
       <c r="E381">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F381">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I381" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
         <v>작품</v>
       </c>
       <c r="B382" t="str">
-        <v>인벤티오</v>
+        <v>일로드</v>
       </c>
       <c r="C382" t="str">
-        <v>TR226-1</v>
+        <v>TR167-PS</v>
       </c>
       <c r="D382" t="str">
         <v>50*60</v>
       </c>
       <c r="E382">
-        <v>-10</v>
+        <v>0</v>
       </c>
       <c r="F382">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I382" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
         <v>작품</v>
       </c>
       <c r="B383" t="str">
-        <v>인벤티오</v>
+        <v>일로드</v>
       </c>
       <c r="C383" t="str">
-        <v>TR226-2-PS</v>
+        <v>TR167-1-PS</v>
       </c>
       <c r="D383" t="str">
         <v>65*80</v>
       </c>
       <c r="E383">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F383">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I383" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
         <v>작품</v>
       </c>
       <c r="B384" t="str">
-        <v>인더스트</v>
+        <v>일로드</v>
       </c>
       <c r="C384" t="str">
-        <v>TR321</v>
+        <v>TR167</v>
       </c>
       <c r="D384" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E384">
-        <v>-34</v>
+        <v>-19</v>
       </c>
       <c r="F384">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G384">
         <v>1</v>
       </c>
       <c r="H384" t="str">
         <v>정상</v>
       </c>
       <c r="I384" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
         <v>작품</v>
       </c>
       <c r="B385" t="str">
-        <v>이피</v>
+        <v>일로드</v>
       </c>
       <c r="C385" t="str">
-        <v>TR272</v>
+        <v>TR167-1</v>
       </c>
       <c r="D385" t="str">
         <v>65*80</v>
       </c>
       <c r="E385">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="F385">
         <v>0</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I385" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
         <v>작품</v>
       </c>
       <c r="B386" t="str">
-        <v>이우비</v>
+        <v>일레르타이거</v>
       </c>
       <c r="C386" t="str">
-        <v>TR339-2</v>
+        <v>TR124-PS</v>
       </c>
       <c r="D386" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E386">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F386">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G386">
         <v>1</v>
       </c>
       <c r="H386" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I386" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
         <v>작품</v>
       </c>
       <c r="B387" t="str">
-        <v>이우비</v>
+        <v>일레르타이거</v>
       </c>
       <c r="C387" t="str">
-        <v>TR339-1</v>
+        <v>TR124</v>
       </c>
       <c r="D387" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E387">
-        <v>-5</v>
+        <v>-15</v>
       </c>
       <c r="F387">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I387" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
         <v>작품</v>
       </c>
       <c r="B388" t="str">
-        <v>이오니언</v>
+        <v>인트라</v>
       </c>
       <c r="C388" t="str">
-        <v>10316</v>
+        <v>TR485</v>
       </c>
       <c r="D388" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E388">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F388">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I388" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
         <v>작품</v>
       </c>
       <c r="B389" t="str">
-        <v>이안</v>
+        <v>인터스티스</v>
       </c>
       <c r="C389" t="str">
-        <v>TR186</v>
+        <v>TR570</v>
       </c>
       <c r="D389" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E389">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F389">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I389" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
         <v>작품</v>
       </c>
       <c r="B390" t="str">
-        <v>이시스</v>
+        <v>인터벨라</v>
       </c>
       <c r="C390" t="str">
-        <v>TR216</v>
+        <v>TR456</v>
       </c>
       <c r="D390" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E390">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F390">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I390" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
         <v>작품</v>
       </c>
       <c r="B391" t="str">
-        <v>이시스</v>
+        <v>인터</v>
       </c>
       <c r="C391" t="str">
-        <v>TR216-PS</v>
+        <v>TR501</v>
       </c>
       <c r="D391" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E391">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I391" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
         <v>작품</v>
       </c>
       <c r="B392" t="str">
-        <v>이비스</v>
+        <v>인벤티오</v>
       </c>
       <c r="C392" t="str">
-        <v>CD088</v>
+        <v>TR226-1-PS</v>
       </c>
       <c r="D392" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E392">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F392">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I392" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v>작품</v>
       </c>
       <c r="B393" t="str">
-        <v>이리스</v>
+        <v>인벤티오</v>
       </c>
       <c r="C393" t="str">
-        <v>TR266-1</v>
+        <v>TR226-2</v>
       </c>
       <c r="D393" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E393">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F393">
         <v>2</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393" t="str">
         <v>정상</v>
       </c>
       <c r="I393" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
         <v>작품</v>
       </c>
       <c r="B394" t="str">
-        <v>이리스</v>
+        <v>인벤티오</v>
       </c>
       <c r="C394" t="str">
-        <v>TR266-2</v>
+        <v>TR226-1</v>
       </c>
       <c r="D394" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E394">
-        <v>-1</v>
+        <v>-10</v>
       </c>
       <c r="F394">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I394" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
         <v>작품</v>
       </c>
       <c r="B395" t="str">
-        <v>이리나</v>
+        <v>인벤티오</v>
       </c>
       <c r="C395" t="str">
-        <v>B206</v>
+        <v>TR226-2-PS</v>
       </c>
       <c r="D395" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E395">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
       <c r="G395">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H395" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I395" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
         <v>작품</v>
       </c>
       <c r="B396" t="str">
-        <v>이레인플라워</v>
+        <v>인더스트</v>
       </c>
       <c r="C396" t="str">
-        <v>CD104-CV</v>
+        <v>TR321</v>
       </c>
       <c r="D396" t="str">
-        <v>80*80</v>
+        <v>120*60</v>
       </c>
       <c r="E396">
-        <v>3</v>
+        <v>-34</v>
       </c>
       <c r="F396">
         <v>3</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396" t="str">
         <v>정상</v>
       </c>
       <c r="I396" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
         <v>작품</v>
       </c>
       <c r="B397" t="str">
-        <v>이데센트2</v>
+        <v>이피</v>
       </c>
       <c r="C397" t="str">
-        <v>TR209-2</v>
+        <v>TR272</v>
       </c>
       <c r="D397" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E397">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I397" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
         <v>작품</v>
       </c>
       <c r="B398" t="str">
-        <v>이데센트2</v>
+        <v>이우비</v>
       </c>
       <c r="C398" t="str">
-        <v>TR209-2-PS</v>
+        <v>TR339-2</v>
       </c>
       <c r="D398" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E398">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F398">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I398" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
         <v>작품</v>
       </c>
       <c r="B399" t="str">
-        <v>이데센트</v>
+        <v>이우비</v>
       </c>
       <c r="C399" t="str">
-        <v>TR209-1-PS</v>
+        <v>TR339-1</v>
       </c>
       <c r="D399" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E399">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="F399">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I399" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
         <v>작품</v>
       </c>
       <c r="B400" t="str">
-        <v>이데센트</v>
+        <v>이오니언</v>
       </c>
       <c r="C400" t="str">
-        <v>TR209-1</v>
+        <v>10316</v>
       </c>
       <c r="D400" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E400">
-        <v>-5</v>
+        <v>17</v>
       </c>
       <c r="F400">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I400" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
         <v>작품</v>
       </c>
       <c r="B401" t="str">
-        <v>이노</v>
+        <v>이안</v>
       </c>
       <c r="C401" t="str">
-        <v>TR481</v>
+        <v>TR186</v>
       </c>
       <c r="D401" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E401">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="F401">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I401" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
         <v>작품</v>
       </c>
       <c r="B402" t="str">
-        <v>율라</v>
+        <v>이시스</v>
       </c>
       <c r="C402" t="str">
-        <v>CD092</v>
+        <v>TR216</v>
       </c>
       <c r="D402" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E402">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I402" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
         <v>작품</v>
       </c>
       <c r="B403" t="str">
-        <v>율라</v>
+        <v>이시스</v>
       </c>
       <c r="C403" t="str">
-        <v>CD092_CV</v>
+        <v>TR216-PS</v>
       </c>
       <c r="D403" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E403">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F403">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I403" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
         <v>작품</v>
       </c>
       <c r="B404" t="str">
-        <v>유포리아</v>
+        <v>이비스</v>
       </c>
       <c r="C404" t="str">
-        <v>TR215</v>
+        <v>CD088</v>
       </c>
       <c r="D404" t="str">
         <v>70*70</v>
       </c>
       <c r="E404">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="F404">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404" t="str">
         <v>정상</v>
       </c>
       <c r="I404" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
         <v>작품</v>
       </c>
       <c r="B405" t="str">
-        <v>유포리아</v>
+        <v>이리스</v>
       </c>
       <c r="C405" t="str">
-        <v>TR215-PS</v>
+        <v>TR266-1</v>
       </c>
       <c r="D405" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E405">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F405">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I405" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
         <v>작품</v>
       </c>
       <c r="B406" t="str">
-        <v>유안</v>
+        <v>이리스</v>
       </c>
       <c r="C406" t="str">
-        <v>TR111</v>
+        <v>TR266-2</v>
       </c>
       <c r="D406" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E406">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I406" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
         <v>작품</v>
       </c>
       <c r="B407" t="str">
-        <v>유문</v>
+        <v>이리나</v>
       </c>
       <c r="C407" t="str">
-        <v>TR543</v>
+        <v>B206</v>
       </c>
       <c r="D407" t="str">
-        <v>140*60</v>
+        <v>60*60</v>
       </c>
       <c r="E407">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F407">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G407">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H407" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I407" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
         <v>작품</v>
       </c>
       <c r="B408" t="str">
-        <v>유데모닉</v>
+        <v>이레인플라워</v>
       </c>
       <c r="C408" t="str">
-        <v>05645</v>
+        <v>CD104-CV</v>
       </c>
       <c r="D408" t="str">
-        <v>90*60</v>
+        <v>80*80</v>
       </c>
       <c r="E408">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F408">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408" t="str">
         <v>정상</v>
       </c>
       <c r="I408" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v>작품</v>
       </c>
       <c r="B409" t="str">
-        <v>유노이아</v>
+        <v>이데센트2</v>
       </c>
       <c r="C409" t="str">
-        <v>TR090</v>
+        <v>TR209-2</v>
       </c>
       <c r="D409" t="str">
         <v>70*70</v>
       </c>
       <c r="E409">
-        <v>-277</v>
+        <v>-1</v>
       </c>
       <c r="F409">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I409" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
         <v>작품</v>
       </c>
       <c r="B410" t="str">
-        <v>유노이아</v>
+        <v>이데센트2</v>
       </c>
       <c r="C410" t="str">
-        <v>TR090-PS</v>
+        <v>TR209-2-PS</v>
       </c>
       <c r="D410" t="str">
         <v>70*70</v>
       </c>
       <c r="E410">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F410">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I410" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
         <v>작품</v>
       </c>
       <c r="B411" t="str">
-        <v>윈프레드</v>
+        <v>이데센트</v>
       </c>
       <c r="C411" t="str">
-        <v>TR112</v>
+        <v>TR209-1-PS</v>
       </c>
       <c r="D411" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E411">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F411">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I411" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
         <v>작품</v>
       </c>
       <c r="B412" t="str">
-        <v>윈터플라워3</v>
+        <v>이데센트</v>
       </c>
       <c r="C412" t="str">
-        <v>TR408-3</v>
+        <v>TR209-1</v>
       </c>
       <c r="D412" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E412">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I412" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
         <v>작품</v>
       </c>
       <c r="B413" t="str">
-        <v>윈터플라워2</v>
+        <v>이노</v>
       </c>
       <c r="C413" t="str">
-        <v>TR408-2</v>
+        <v>TR481</v>
       </c>
       <c r="D413" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E413">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I413" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
         <v>작품</v>
       </c>
       <c r="B414" t="str">
-        <v>윈터플라워1</v>
+        <v>율라</v>
       </c>
       <c r="C414" t="str">
-        <v>TR408-1_PS</v>
+        <v>CD092</v>
       </c>
       <c r="D414" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E414">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F414">
         <v>0</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I414" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v>작품</v>
       </c>
       <c r="B415" t="str">
-        <v>윈터플라워1</v>
+        <v>율라</v>
       </c>
       <c r="C415" t="str">
-        <v>TR408-1</v>
+        <v>CD092_CV</v>
       </c>
       <c r="D415" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E415">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="F415">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I415" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v>작품</v>
       </c>
       <c r="B416" t="str">
-        <v>윈터트리3</v>
+        <v>유포리아</v>
       </c>
       <c r="C416" t="str">
-        <v>TR286-1</v>
+        <v>TR215</v>
       </c>
       <c r="D416" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E416">
-        <v>1</v>
+        <v>-16</v>
       </c>
       <c r="F416">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I416" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
         <v>작품</v>
       </c>
       <c r="B417" t="str">
-        <v>윈터트리3</v>
+        <v>유포리아</v>
       </c>
       <c r="C417" t="str">
-        <v>TR286-2</v>
+        <v>TR215-PS</v>
       </c>
       <c r="D417" t="str">
         <v>70*70</v>
       </c>
       <c r="E417">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F417">
         <v>0</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I417" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
         <v>작품</v>
       </c>
       <c r="B418" t="str">
-        <v>윈터트리2</v>
+        <v>유안</v>
       </c>
       <c r="C418" t="str">
-        <v>TR285-1</v>
+        <v>TR111</v>
       </c>
       <c r="D418" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E418">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="F418">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I418" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
         <v>작품</v>
       </c>
       <c r="B419" t="str">
-        <v>윈터트리2</v>
+        <v>유문</v>
       </c>
       <c r="C419" t="str">
-        <v>TR285-2</v>
+        <v>TR543</v>
       </c>
       <c r="D419" t="str">
-        <v>70*70</v>
+        <v>140*60</v>
       </c>
       <c r="E419">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F419">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I419" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
         <v>작품</v>
       </c>
       <c r="B420" t="str">
-        <v>윈터트리1</v>
+        <v>유데모닉</v>
       </c>
       <c r="C420" t="str">
-        <v>TR284-1</v>
+        <v>05645</v>
       </c>
       <c r="D420" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E420">
-        <v>-89</v>
+        <v>16</v>
       </c>
       <c r="F420">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I420" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
         <v>작품</v>
       </c>
       <c r="B421" t="str">
-        <v>윈터트리1</v>
+        <v>유노이아</v>
       </c>
       <c r="C421" t="str">
-        <v>TR284-2</v>
+        <v>TR090</v>
       </c>
       <c r="D421" t="str">
         <v>70*70</v>
       </c>
       <c r="E421">
-        <v>0</v>
+        <v>-280</v>
       </c>
       <c r="F421">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I421" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
         <v>작품</v>
       </c>
       <c r="B422" t="str">
-        <v>윈터서클</v>
+        <v>유노이아</v>
       </c>
       <c r="C422" t="str">
-        <v>TR188-1</v>
+        <v>TR090-PS</v>
       </c>
       <c r="D422" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E422">
-        <v>-11</v>
+        <v>3</v>
       </c>
       <c r="F422">
         <v>1</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I422" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
         <v>작품</v>
       </c>
       <c r="B423" t="str">
-        <v>윈터서클</v>
+        <v>윈프레드</v>
       </c>
       <c r="C423" t="str">
-        <v>TR188-2-PS</v>
+        <v>TR112</v>
       </c>
       <c r="D423" t="str">
         <v>70*70</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I423" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v>작품</v>
       </c>
       <c r="B424" t="str">
-        <v>윈터서클</v>
+        <v>윈터플라워3</v>
       </c>
       <c r="C424" t="str">
-        <v>TR188-2</v>
+        <v>TR408-3</v>
       </c>
       <c r="D424" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E424">
-        <v>-31</v>
+        <v>0</v>
       </c>
       <c r="F424">
         <v>0</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I424" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
         <v>작품</v>
       </c>
       <c r="B425" t="str">
-        <v>윈터서클</v>
+        <v>윈터플라워2</v>
       </c>
       <c r="C425" t="str">
-        <v>TR188-3</v>
+        <v>TR408-2</v>
       </c>
       <c r="D425" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E425">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F425">
         <v>0</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I425" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v>작품</v>
       </c>
       <c r="B426" t="str">
-        <v>윈터서클</v>
+        <v>윈터플라워1</v>
       </c>
       <c r="C426" t="str">
-        <v>TR188-1-PS</v>
+        <v>TR408-1_PS</v>
       </c>
       <c r="D426" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E426">
         <v>0</v>
       </c>
       <c r="F426">
         <v>0</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I426" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
         <v>작품</v>
       </c>
       <c r="B427" t="str">
-        <v>윈썸</v>
+        <v>윈터플라워1</v>
       </c>
       <c r="C427" t="str">
-        <v>TR110-1-PS</v>
+        <v>TR408-1</v>
       </c>
       <c r="D427" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E427">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F427">
         <v>0</v>
       </c>
       <c r="G427">
         <v>1</v>
       </c>
       <c r="H427" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I427" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
         <v>작품</v>
       </c>
       <c r="B428" t="str">
-        <v>윈썸</v>
+        <v>윈터트리3</v>
       </c>
       <c r="C428" t="str">
-        <v>TR110-2-PS</v>
+        <v>TR286-1</v>
       </c>
       <c r="D428" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E428">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F428">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I428" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
         <v>작품</v>
       </c>
       <c r="B429" t="str">
-        <v>윈썸</v>
+        <v>윈터트리3</v>
       </c>
       <c r="C429" t="str">
-        <v>TR110-2</v>
+        <v>TR286-2</v>
       </c>
       <c r="D429" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E429">
-        <v>-16</v>
+        <v>2</v>
       </c>
       <c r="F429">
         <v>1</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I429" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
         <v>작품</v>
       </c>
       <c r="B430" t="str">
-        <v>윈썸</v>
+        <v>윈터트리2</v>
       </c>
       <c r="C430" t="str">
-        <v>TR110-1</v>
+        <v>TR285-1</v>
       </c>
       <c r="D430" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E430">
-        <v>-57</v>
+        <v>2</v>
       </c>
       <c r="F430">
         <v>1</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I430" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
         <v>작품</v>
       </c>
       <c r="B431" t="str">
-        <v>위니</v>
+        <v>윈터트리2</v>
       </c>
       <c r="C431" t="str">
-        <v>TR402</v>
+        <v>TR285-2</v>
       </c>
       <c r="D431" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E431">
-        <v>-15</v>
+        <v>2</v>
       </c>
       <c r="F431">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I431" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
         <v>작품</v>
       </c>
       <c r="B432" t="str">
-        <v>웨스턴쇼어</v>
+        <v>윈터트리1</v>
       </c>
       <c r="C432" t="str">
-        <v>TR565</v>
+        <v>TR284-1</v>
       </c>
       <c r="D432" t="str">
-        <v>140*50</v>
+        <v>50*50</v>
       </c>
       <c r="E432">
-        <v>-1</v>
+        <v>-89</v>
       </c>
       <c r="F432">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I432" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
         <v>작품</v>
       </c>
       <c r="B433" t="str">
-        <v>운무</v>
+        <v>윈터트리1</v>
       </c>
       <c r="C433" t="str">
-        <v>TR425</v>
+        <v>TR284-2</v>
       </c>
       <c r="D433" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E433">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="F433">
         <v>1</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I433" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
         <v>작품</v>
       </c>
       <c r="B434" t="str">
-        <v>운디네</v>
+        <v>윈터서클</v>
       </c>
       <c r="C434" t="str">
-        <v>TR403</v>
+        <v>TR188-1</v>
       </c>
       <c r="D434" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E434">
-        <v>-7</v>
+        <v>-11</v>
       </c>
       <c r="F434">
         <v>1</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I434" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
         <v>작품</v>
       </c>
       <c r="B435" t="str">
-        <v>우유니</v>
+        <v>윈터서클</v>
       </c>
       <c r="C435" t="str">
-        <v>B205</v>
+        <v>TR188-2-PS</v>
       </c>
       <c r="D435" t="str">
         <v>70*70</v>
       </c>
       <c r="E435">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F435">
         <v>0</v>
       </c>
       <c r="G435">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H435" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I435" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
         <v>작품</v>
       </c>
       <c r="B436" t="str">
-        <v>우올로</v>
+        <v>윈터서클</v>
       </c>
       <c r="C436" t="str">
-        <v>TR131</v>
+        <v>TR188-2</v>
       </c>
       <c r="D436" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E436">
-        <v>-20</v>
+        <v>-31</v>
       </c>
       <c r="F436">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G436">
         <v>1</v>
       </c>
       <c r="H436" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I436" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
         <v>작품</v>
       </c>
       <c r="B437" t="str">
-        <v>우바</v>
+        <v>윈터서클</v>
       </c>
       <c r="C437" t="str">
-        <v>TR579</v>
+        <v>TR188-3</v>
       </c>
       <c r="D437" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E437">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F437">
         <v>0</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I437" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
         <v>작품</v>
       </c>
       <c r="B438" t="str">
-        <v>우드랜드</v>
+        <v>윈터서클</v>
       </c>
       <c r="C438" t="str">
-        <v>XYT-20044S</v>
+        <v>TR188-1-PS</v>
       </c>
       <c r="D438" t="str">
-        <v>90*60</v>
+        <v>50*50</v>
       </c>
       <c r="E438">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F438">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I438" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
         <v>작품</v>
       </c>
       <c r="B439" t="str">
-        <v>외부제작7</v>
+        <v>윈썸</v>
       </c>
       <c r="C439" t="str">
-        <v>AX224-A</v>
+        <v>TR110-1-PS</v>
       </c>
       <c r="D439" t="str">
         <v>65*80</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
       <c r="F439">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I439" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v>작품</v>
       </c>
       <c r="B440" t="str">
-        <v>외부제작7</v>
+        <v>윈썸</v>
       </c>
       <c r="C440" t="str">
-        <v>AX224-A_CV</v>
+        <v>TR110-2-PS</v>
       </c>
       <c r="D440" t="str">
         <v>65*80</v>
       </c>
       <c r="E440">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F440">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I440" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
         <v>작품</v>
       </c>
       <c r="B441" t="str">
-        <v>외부제작6</v>
+        <v>윈썸</v>
       </c>
       <c r="C441" t="str">
-        <v>LE392-A</v>
+        <v>TR110-2</v>
       </c>
       <c r="D441" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E441">
-        <v>1</v>
+        <v>-18</v>
       </c>
       <c r="F441">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I441" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
         <v>작품</v>
       </c>
       <c r="B442" t="str">
-        <v>외부제작6</v>
+        <v>윈썸</v>
       </c>
       <c r="C442" t="str">
-        <v>LE392-A_CV</v>
+        <v>TR110-1</v>
       </c>
       <c r="D442" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E442">
-        <v>4</v>
+        <v>-57</v>
       </c>
       <c r="F442">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I442" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
         <v>작품</v>
       </c>
       <c r="B443" t="str">
-        <v>외부제작5</v>
+        <v>위니</v>
       </c>
       <c r="C443" t="str">
-        <v>WN550-A</v>
+        <v>TR402</v>
       </c>
       <c r="D443" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E443">
-        <v>1</v>
+        <v>-15</v>
       </c>
       <c r="F443">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I443" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
         <v>작품</v>
       </c>
       <c r="B444" t="str">
-        <v>외부제작5</v>
+        <v>웨스턴쇼어</v>
       </c>
       <c r="C444" t="str">
-        <v>WN550-A_CV</v>
+        <v>TR565</v>
       </c>
       <c r="D444" t="str">
-        <v>70*70</v>
+        <v>140*50</v>
       </c>
       <c r="E444">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F444">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444" t="str">
         <v>정상</v>
       </c>
       <c r="I444" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
         <v>작품</v>
       </c>
       <c r="B445" t="str">
-        <v>외부제작4</v>
+        <v>운무</v>
       </c>
       <c r="C445" t="str">
-        <v>WN541-A</v>
+        <v>TR425</v>
       </c>
       <c r="D445" t="str">
-        <v>140*50</v>
+        <v>120*60</v>
       </c>
       <c r="E445">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F445">
         <v>1</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I445" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
         <v>작품</v>
       </c>
       <c r="B446" t="str">
-        <v>외부제작4</v>
+        <v>운디네</v>
       </c>
       <c r="C446" t="str">
-        <v>WN541-A_CV</v>
+        <v>TR403</v>
       </c>
       <c r="D446" t="str">
-        <v>140*50</v>
+        <v>65*80</v>
       </c>
       <c r="E446">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="F446">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I446" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v>작품</v>
       </c>
       <c r="B447" t="str">
-        <v>외부제작3</v>
+        <v>우유니</v>
       </c>
       <c r="C447" t="str">
-        <v>ZL159-A</v>
+        <v>B205</v>
       </c>
       <c r="D447" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E447">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F447">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G447">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H447" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I447" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
         <v>작품</v>
       </c>
       <c r="B448" t="str">
-        <v>외부제작3</v>
+        <v>우올로</v>
       </c>
       <c r="C448" t="str">
-        <v>ZL159-A_CV</v>
+        <v>TR131</v>
       </c>
       <c r="D448" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E448">
-        <v>4</v>
+        <v>-20</v>
       </c>
       <c r="F448">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I448" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
         <v>작품</v>
       </c>
       <c r="B449" t="str">
-        <v>외부제작2</v>
+        <v>우바</v>
       </c>
       <c r="C449" t="str">
-        <v>WN531-A_CV</v>
+        <v>TR579</v>
       </c>
       <c r="D449" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E449">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F449">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I449" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
         <v>작품</v>
       </c>
       <c r="B450" t="str">
-        <v>외부제작2</v>
+        <v>우드랜드</v>
       </c>
       <c r="C450" t="str">
-        <v>WN531-A</v>
+        <v>XYT-20044S</v>
       </c>
       <c r="D450" t="str">
-        <v>80*80</v>
+        <v>90*60</v>
       </c>
       <c r="E450">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F450">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I450" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
         <v>작품</v>
       </c>
       <c r="B451" t="str">
-        <v>외부제작1</v>
+        <v>외부제작9</v>
       </c>
       <c r="C451" t="str">
-        <v>WN549-A</v>
+        <v>AP293-A_CV</v>
       </c>
       <c r="D451" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I451" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
         <v>작품</v>
       </c>
       <c r="B452" t="str">
-        <v>외부제작1</v>
+        <v>외부제작9</v>
       </c>
       <c r="C452" t="str">
-        <v>WN549-A_CV</v>
+        <v>AP293-A</v>
       </c>
       <c r="D452" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E452">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F452">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452" t="str">
         <v>정상</v>
       </c>
       <c r="I452" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
         <v>작품</v>
       </c>
       <c r="B453" t="str">
-        <v>외부6</v>
+        <v>외부제작8</v>
       </c>
       <c r="C453" t="str">
-        <v>AK143-A_CV</v>
+        <v>WN588-A_CV</v>
       </c>
       <c r="D453" t="str">
         <v>100*75</v>
       </c>
       <c r="E453">
         <v>4</v>
       </c>
       <c r="F453">
         <v>4</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453" t="str">
         <v>정상</v>
       </c>
       <c r="I453" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
         <v>작품</v>
       </c>
       <c r="B454" t="str">
-        <v>외부6</v>
+        <v>외부제작8</v>
       </c>
       <c r="C454" t="str">
-        <v>AK143-A</v>
+        <v>WN588-A</v>
       </c>
       <c r="D454" t="str">
         <v>100*75</v>
       </c>
       <c r="E454">
         <v>1</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I454" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
         <v>작품</v>
       </c>
       <c r="B455" t="str">
-        <v>외부5</v>
+        <v>외부제작7</v>
       </c>
       <c r="C455" t="str">
-        <v>WN455-A</v>
+        <v>AX224-A</v>
       </c>
       <c r="D455" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E455">
         <v>1</v>
       </c>
       <c r="F455">
         <v>1</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I455" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
         <v>작품</v>
       </c>
       <c r="B456" t="str">
-        <v>외부5</v>
+        <v>외부제작7</v>
       </c>
       <c r="C456" t="str">
-        <v>WN455-A_CV</v>
+        <v>AX224-A_CV</v>
       </c>
       <c r="D456" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E456">
         <v>4</v>
       </c>
       <c r="F456">
         <v>4</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456" t="str">
         <v>정상</v>
       </c>
       <c r="I456" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
         <v>작품</v>
       </c>
       <c r="B457" t="str">
-        <v>외부3</v>
+        <v>외부제작6</v>
       </c>
       <c r="C457" t="str">
-        <v>ZL098-A</v>
+        <v>LE392-A</v>
       </c>
       <c r="D457" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E457">
         <v>1</v>
       </c>
       <c r="F457">
         <v>1</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I457" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
         <v>작품</v>
       </c>
       <c r="B458" t="str">
-        <v>외부3</v>
+        <v>외부제작6</v>
       </c>
       <c r="C458" t="str">
-        <v>ZL098-A_CV</v>
+        <v>LE392-A_CV</v>
       </c>
       <c r="D458" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E458">
         <v>4</v>
       </c>
       <c r="F458">
         <v>4</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458" t="str">
         <v>정상</v>
       </c>
       <c r="I458" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
         <v>작품</v>
       </c>
       <c r="B459" t="str">
-        <v>외부1</v>
+        <v>외부제작5</v>
       </c>
       <c r="C459" t="str">
-        <v>XW315-A_CV</v>
+        <v>WN550-A</v>
       </c>
       <c r="D459" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E459">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F459">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I459" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
         <v>작품</v>
       </c>
       <c r="B460" t="str">
-        <v>외부1</v>
+        <v>외부제작5</v>
       </c>
       <c r="C460" t="str">
-        <v>XW315-A</v>
+        <v>WN550-A_CV</v>
       </c>
       <c r="D460" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E460">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F460">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I460" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
         <v>작품</v>
       </c>
       <c r="B461" t="str">
-        <v>와인</v>
+        <v>외부제작4</v>
       </c>
       <c r="C461" t="str">
-        <v>NEW_2061</v>
+        <v>WN541-A</v>
       </c>
       <c r="D461" t="str">
-        <v>100*75</v>
+        <v>140*50</v>
       </c>
       <c r="E461">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F461">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I461" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
         <v>작품</v>
       </c>
       <c r="B462" t="str">
-        <v>옵스</v>
+        <v>외부제작4</v>
       </c>
       <c r="C462" t="str">
-        <v>TR274-1</v>
+        <v>WN541-A_CV</v>
       </c>
       <c r="D462" t="str">
-        <v>50*60</v>
+        <v>140*50</v>
       </c>
       <c r="E462">
-        <v>-6</v>
+        <v>4</v>
       </c>
       <c r="F462">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I462" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
         <v>작품</v>
       </c>
       <c r="B463" t="str">
-        <v>옵스</v>
+        <v>외부제작3</v>
       </c>
       <c r="C463" t="str">
-        <v>TR274-2</v>
+        <v>ZL159-A</v>
       </c>
       <c r="D463" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E463">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F463">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I463" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
         <v>작품</v>
       </c>
       <c r="B464" t="str">
-        <v>올가</v>
+        <v>외부제작3</v>
       </c>
       <c r="C464" t="str">
-        <v>TR132</v>
+        <v>ZL159-A_CV</v>
       </c>
       <c r="D464" t="str">
         <v>100*75</v>
       </c>
       <c r="E464">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="F464">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I464" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
         <v>작품</v>
       </c>
       <c r="B465" t="str">
-        <v>온데인피니테</v>
+        <v>외부제작2</v>
       </c>
       <c r="C465" t="str">
-        <v>TR564</v>
+        <v>WN531-A_CV</v>
       </c>
       <c r="D465" t="str">
-        <v>100*75</v>
+        <v>80*80</v>
       </c>
       <c r="E465">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F465">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G465">
         <v>1</v>
       </c>
       <c r="H465" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I465" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
         <v>작품</v>
       </c>
       <c r="B466" t="str">
-        <v>오피아</v>
+        <v>외부제작2</v>
       </c>
       <c r="C466" t="str">
-        <v>TR143</v>
+        <v>WN531-A</v>
       </c>
       <c r="D466" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E466">
-        <v>-48</v>
+        <v>1</v>
       </c>
       <c r="F466">
         <v>1</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I466" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
         <v>작품</v>
       </c>
       <c r="B467" t="str">
-        <v>오피아</v>
+        <v>외부제작12</v>
       </c>
       <c r="C467" t="str">
-        <v>TR143-2-PS</v>
+        <v>WN643-A</v>
       </c>
       <c r="D467" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E467">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F467">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I467" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
         <v>작품</v>
       </c>
       <c r="B468" t="str">
-        <v>오피아</v>
+        <v>외부제작12</v>
       </c>
       <c r="C468" t="str">
-        <v>TR143-PS</v>
+        <v>WN643-A_CV</v>
       </c>
       <c r="D468" t="str">
         <v>65*80</v>
       </c>
       <c r="E468">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F468">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I468" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
         <v>작품</v>
       </c>
       <c r="B469" t="str">
-        <v>오피아</v>
+        <v>외부제작11</v>
       </c>
       <c r="C469" t="str">
-        <v>TR143-2</v>
+        <v>AX273-A_CV</v>
       </c>
       <c r="D469" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E469">
         <v>4</v>
       </c>
       <c r="F469">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469" t="str">
         <v>정상</v>
       </c>
       <c r="I469" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
         <v>작품</v>
       </c>
       <c r="B470" t="str">
-        <v>오피뉴</v>
+        <v>외부제작11</v>
       </c>
       <c r="C470" t="str">
-        <v>TR390</v>
+        <v>AX273-A</v>
       </c>
       <c r="D470" t="str">
         <v>100*75</v>
       </c>
       <c r="E470">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F470">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I470" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
         <v>작품</v>
       </c>
       <c r="B471" t="str">
-        <v>오퓰런스</v>
+        <v>외부제작10</v>
       </c>
       <c r="C471" t="str">
-        <v>TR141-PS</v>
+        <v>IH223-A</v>
       </c>
       <c r="D471" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E471">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F471">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I471" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
         <v>작품</v>
       </c>
       <c r="B472" t="str">
-        <v>오퓰런스</v>
+        <v>외부제작10</v>
       </c>
       <c r="C472" t="str">
-        <v>TR141-2-PS</v>
+        <v>IH223-A_CV</v>
       </c>
       <c r="D472" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E472">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F472">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I472" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
         <v>작품</v>
       </c>
       <c r="B473" t="str">
-        <v>오퓰런스</v>
+        <v>외부제작1</v>
       </c>
       <c r="C473" t="str">
-        <v>TR141-2</v>
+        <v>WN549-A</v>
       </c>
       <c r="D473" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E473">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F473">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I473" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
         <v>작품</v>
       </c>
       <c r="B474" t="str">
-        <v>오퓰런스</v>
+        <v>외부제작1</v>
       </c>
       <c r="C474" t="str">
-        <v>TR141</v>
+        <v>WN549-A_CV</v>
       </c>
       <c r="D474" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E474">
-        <v>-51</v>
+        <v>4</v>
       </c>
       <c r="F474">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I474" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
         <v>작품</v>
       </c>
       <c r="B475" t="str">
-        <v>오페라핑크</v>
+        <v>외부6</v>
       </c>
       <c r="C475" t="str">
-        <v>TR108</v>
+        <v>AK143-A_CV</v>
       </c>
       <c r="D475" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E475">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="F475">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I475" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
         <v>작품</v>
       </c>
       <c r="B476" t="str">
-        <v>오페라</v>
+        <v>외부6</v>
       </c>
       <c r="C476" t="str">
-        <v>TR087</v>
+        <v>AK143-A</v>
       </c>
       <c r="D476" t="str">
         <v>100*75</v>
       </c>
       <c r="E476">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F476">
         <v>1</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I476" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
         <v>작품</v>
       </c>
       <c r="B477" t="str">
-        <v>오티움</v>
+        <v>외부3</v>
       </c>
       <c r="C477" t="str">
-        <v>TR205-2</v>
+        <v>ZL098-A</v>
       </c>
       <c r="D477" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E477">
         <v>1</v>
       </c>
       <c r="F477">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I477" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
         <v>작품</v>
       </c>
       <c r="B478" t="str">
-        <v>오티움</v>
+        <v>외부3</v>
       </c>
       <c r="C478" t="str">
-        <v>TR205-1</v>
+        <v>ZL098-A_CV</v>
       </c>
       <c r="D478" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E478">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F478">
         <v>4</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478" t="str">
         <v>정상</v>
       </c>
       <c r="I478" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
         <v>작품</v>
       </c>
       <c r="B479" t="str">
-        <v>오티움</v>
+        <v>와인</v>
       </c>
       <c r="C479" t="str">
-        <v>TR205-2-PS</v>
+        <v>NEW_2061</v>
       </c>
       <c r="D479" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E479">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F479">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I479" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
         <v>작품</v>
       </c>
       <c r="B480" t="str">
-        <v>오티움</v>
+        <v>옵스</v>
       </c>
       <c r="C480" t="str">
-        <v>TR205-1-PS</v>
+        <v>TR274-1</v>
       </c>
       <c r="D480" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E480">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="F480">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I480" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
         <v>작품</v>
       </c>
       <c r="B481" t="str">
-        <v>오크로이드</v>
+        <v>옵스</v>
       </c>
       <c r="C481" t="str">
-        <v>TR536</v>
+        <v>TR274-2</v>
       </c>
       <c r="D481" t="str">
         <v>65*80</v>
       </c>
       <c r="E481">
         <v>0</v>
       </c>
       <c r="F481">
         <v>0</v>
       </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I481" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
         <v>작품</v>
       </c>
       <c r="B482" t="str">
-        <v>오브스크라</v>
+        <v>올가</v>
       </c>
       <c r="C482" t="str">
-        <v>PB619-A</v>
+        <v>TR132</v>
       </c>
       <c r="D482" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E482">
-        <v>6</v>
+        <v>-4</v>
       </c>
       <c r="F482">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I482" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
         <v>작품</v>
       </c>
       <c r="B483" t="str">
-        <v>오브스크라</v>
+        <v>온딘</v>
       </c>
       <c r="C483" t="str">
-        <v>PB619-A_CV</v>
+        <v>TR591</v>
       </c>
       <c r="D483" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E483">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F483">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I483" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
         <v>작품</v>
       </c>
       <c r="B484" t="str">
-        <v>오메가</v>
+        <v>온데인피니테</v>
       </c>
       <c r="C484" t="str">
-        <v>TR335-2</v>
+        <v>TR564</v>
       </c>
       <c r="D484" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E484">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F484">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I484" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
         <v>작품</v>
       </c>
       <c r="B485" t="str">
-        <v>오리스</v>
+        <v>온데아</v>
       </c>
       <c r="C485" t="str">
-        <v>TR529-2</v>
+        <v>TR599</v>
       </c>
       <c r="D485" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E485">
         <v>0</v>
       </c>
       <c r="F485">
         <v>1</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I485" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
         <v>작품</v>
       </c>
       <c r="B486" t="str">
-        <v>오리스</v>
+        <v>오피아</v>
       </c>
       <c r="C486" t="str">
-        <v>TR529-1_PS</v>
+        <v>TR143</v>
       </c>
       <c r="D486" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E486">
-        <v>0</v>
+        <v>-49</v>
       </c>
       <c r="F486">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I486" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
         <v>작품</v>
       </c>
       <c r="B487" t="str">
-        <v>오리스</v>
+        <v>오피아</v>
       </c>
       <c r="C487" t="str">
-        <v>TR529-1</v>
+        <v>TR143-2-PS</v>
       </c>
       <c r="D487" t="str">
         <v>50*60</v>
       </c>
       <c r="E487">
         <v>0</v>
       </c>
       <c r="F487">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I487" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
         <v>작품</v>
       </c>
       <c r="B488" t="str">
-        <v>오르카</v>
+        <v>오피아</v>
       </c>
       <c r="C488" t="str">
-        <v>TR375</v>
+        <v>TR143-PS</v>
       </c>
       <c r="D488" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E488">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F488">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I488" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
         <v>작품</v>
       </c>
       <c r="B489" t="str">
-        <v>오르비스</v>
+        <v>오피아</v>
       </c>
       <c r="C489" t="str">
-        <v>TR584</v>
+        <v>TR143-2</v>
       </c>
       <c r="D489" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E489">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F489">
         <v>0</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I489" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
         <v>작품</v>
       </c>
       <c r="B490" t="str">
-        <v>오르벨</v>
+        <v>오피뉴</v>
       </c>
       <c r="C490" t="str">
-        <v>CD112</v>
+        <v>TR390</v>
       </c>
       <c r="D490" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E490">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F490">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I490" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
         <v>작품</v>
       </c>
       <c r="B491" t="str">
-        <v>오르벨</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C491" t="str">
-        <v>CD112_CV</v>
+        <v>TR141-PS</v>
       </c>
       <c r="D491" t="str">
         <v>65*80</v>
       </c>
       <c r="E491">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F491">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I491" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
         <v>작품</v>
       </c>
       <c r="B492" t="str">
-        <v>오르벨</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C492" t="str">
-        <v>CD112-PS</v>
+        <v>TR141-2-PS</v>
       </c>
       <c r="D492" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E492">
         <v>0</v>
       </c>
       <c r="F492">
         <v>0</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I492" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
         <v>작품</v>
       </c>
       <c r="B493" t="str">
-        <v>오르도</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C493" t="str">
-        <v>TR411</v>
+        <v>TR141-2</v>
       </c>
       <c r="D493" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E493">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F493">
         <v>0</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I493" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
         <v>작품</v>
       </c>
       <c r="B494" t="str">
-        <v>오로리아</v>
+        <v>오퓰런스</v>
       </c>
       <c r="C494" t="str">
-        <v>CD113-ps</v>
+        <v>TR141</v>
       </c>
       <c r="D494" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E494">
-        <v>0</v>
+        <v>-51</v>
       </c>
       <c r="F494">
         <v>0</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I494" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
         <v>작품</v>
       </c>
       <c r="B495" t="str">
-        <v>오로리아</v>
+        <v>오페라핑크</v>
       </c>
       <c r="C495" t="str">
-        <v>CD113</v>
+        <v>TR108</v>
       </c>
       <c r="D495" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E495">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="F495">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I495" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
         <v>작품</v>
       </c>
       <c r="B496" t="str">
-        <v>오로라핑크</v>
+        <v>오페라</v>
       </c>
       <c r="C496" t="str">
-        <v>TR073</v>
+        <v>TR087</v>
       </c>
       <c r="D496" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E496">
-        <v>-12</v>
+        <v>-1</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I496" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
         <v>작품</v>
       </c>
       <c r="B497" t="str">
-        <v>오로라</v>
+        <v>오티움</v>
       </c>
       <c r="C497" t="str">
-        <v>19WT31_CV</v>
+        <v>TR205-2</v>
       </c>
       <c r="D497" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E497">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F497">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497" t="str">
         <v>정상</v>
       </c>
       <c r="I497" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
         <v>작품</v>
       </c>
       <c r="B498" t="str">
-        <v>오로라</v>
+        <v>오티움</v>
       </c>
       <c r="C498" t="str">
-        <v>19WT31</v>
+        <v>TR205-1</v>
       </c>
       <c r="D498" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E498">
         <v>1</v>
       </c>
       <c r="F498">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G498">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H498" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I498" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
         <v>작품</v>
       </c>
       <c r="B499" t="str">
-        <v>오렐린</v>
+        <v>오티움</v>
       </c>
       <c r="C499" t="str">
-        <v>TR556</v>
+        <v>TR205-2-PS</v>
       </c>
       <c r="D499" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E499">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F499">
         <v>0</v>
       </c>
       <c r="G499">
         <v>1</v>
       </c>
       <c r="H499" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I499" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
         <v>작품</v>
       </c>
       <c r="B500" t="str">
-        <v>오란티아</v>
+        <v>오티움</v>
       </c>
       <c r="C500" t="str">
-        <v>TR574</v>
+        <v>TR205-1-PS</v>
       </c>
       <c r="D500" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E500">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F500">
         <v>0</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I500" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
         <v>작품</v>
       </c>
       <c r="B501" t="str">
-        <v>오델리아</v>
+        <v>오크로이드</v>
       </c>
       <c r="C501" t="str">
-        <v>TR072</v>
+        <v>TR536</v>
       </c>
       <c r="D501" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E501">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F501">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I501" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
         <v>작품</v>
       </c>
       <c r="B502" t="str">
-        <v>오닉스</v>
+        <v>오브스크라</v>
       </c>
       <c r="C502" t="str">
-        <v>TR307-4</v>
+        <v>PB619-A</v>
       </c>
       <c r="D502" t="str">
         <v>65*80</v>
       </c>
       <c r="E502">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F502">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I502" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
         <v>작품</v>
       </c>
       <c r="B503" t="str">
-        <v>오닉스</v>
+        <v>오브스크라</v>
       </c>
       <c r="C503" t="str">
-        <v>TR307-2</v>
+        <v>PB619-A_CV</v>
       </c>
       <c r="D503" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E503">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="F503">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I503" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
         <v>작품</v>
       </c>
       <c r="B504" t="str">
-        <v>엠마</v>
+        <v>오메가</v>
       </c>
       <c r="C504" t="str">
-        <v>TR340-2</v>
+        <v>TR335-2</v>
       </c>
       <c r="D504" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E504">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F504">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I504" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
         <v>작품</v>
       </c>
       <c r="B505" t="str">
-        <v>엠마</v>
+        <v>오리스</v>
       </c>
       <c r="C505" t="str">
-        <v>TR340-1</v>
+        <v>TR529-2</v>
       </c>
       <c r="D505" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E505">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F505">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I505" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
         <v>작품</v>
       </c>
       <c r="B506" t="str">
-        <v>엘핀</v>
+        <v>오리스</v>
       </c>
       <c r="C506" t="str">
-        <v>NEW_730</v>
+        <v>TR529-1_PS</v>
       </c>
       <c r="D506" t="str">
-        <v>25*80</v>
+        <v>50*60</v>
       </c>
       <c r="E506">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F506">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I506" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
         <v>작품</v>
       </c>
       <c r="B507" t="str">
-        <v>엘보라</v>
+        <v>오리스</v>
       </c>
       <c r="C507" t="str">
-        <v>TR461</v>
+        <v>TR529-1</v>
       </c>
       <c r="D507" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E507">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F507">
         <v>1</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I507" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
         <v>작품</v>
       </c>
       <c r="B508" t="str">
-        <v>엘린델핀</v>
+        <v>오르카</v>
       </c>
       <c r="C508" t="str">
-        <v>CD048-PS</v>
+        <v>TR375</v>
       </c>
       <c r="D508" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E508">
-        <v>14</v>
+        <v>-24</v>
       </c>
       <c r="F508">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G508">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H508" t="str">
         <v>정상</v>
       </c>
       <c r="I508" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
         <v>작품</v>
       </c>
       <c r="B509" t="str">
-        <v>엘린델핀</v>
+        <v>오르비스</v>
       </c>
       <c r="C509" t="str">
-        <v>CD048</v>
+        <v>TR584</v>
       </c>
       <c r="D509" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E509">
-        <v>-28</v>
+        <v>-1</v>
       </c>
       <c r="F509">
         <v>2</v>
       </c>
       <c r="G509">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H509" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I509" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
         <v>작품</v>
       </c>
       <c r="B510" t="str">
-        <v>엘리쉬플라워</v>
+        <v>오르벨</v>
       </c>
       <c r="C510" t="str">
-        <v>19WT36-PS&amp;19WT37-PS</v>
+        <v>CD112</v>
       </c>
       <c r="D510" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E510">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F510">
         <v>0</v>
       </c>
       <c r="G510">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H510" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I510" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
         <v>작품</v>
       </c>
       <c r="B511" t="str">
-        <v>엘리쉬플라워</v>
+        <v>오르벨</v>
       </c>
       <c r="C511" t="str">
-        <v>19WT36&amp;19WT37</v>
+        <v>CD112_CV</v>
       </c>
       <c r="D511" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E511">
-        <v>-46</v>
+        <v>7</v>
       </c>
       <c r="F511">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G511">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H511" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I511" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
         <v>작품</v>
       </c>
       <c r="B512" t="str">
-        <v>엘리샤</v>
+        <v>오르벨</v>
       </c>
       <c r="C512" t="str">
-        <v>PS115-A-CV</v>
+        <v>CD112-PS</v>
       </c>
       <c r="D512" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E512">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F512">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G512">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H512" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I512" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
         <v>작품</v>
       </c>
       <c r="B513" t="str">
-        <v>엘리샤</v>
+        <v>오르룬</v>
       </c>
       <c r="C513" t="str">
-        <v>PS115-A</v>
+        <v>TR609</v>
       </c>
       <c r="D513" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E513">
-        <v>-37</v>
+        <v>0</v>
       </c>
       <c r="F513">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G513">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H513" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I513" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
         <v>작품</v>
       </c>
       <c r="B514" t="str">
-        <v>엘로이</v>
+        <v>오르도</v>
       </c>
       <c r="C514" t="str">
-        <v>XYT-20107</v>
+        <v>TR411</v>
       </c>
       <c r="D514" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E514">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F514">
         <v>0</v>
       </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I514" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
         <v>작품</v>
       </c>
       <c r="B515" t="str">
-        <v>엘로이</v>
+        <v>오로리아</v>
       </c>
       <c r="C515" t="str">
-        <v>TR077</v>
+        <v>CD113-ps</v>
       </c>
       <c r="D515" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E515">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F515">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I515" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
         <v>작품</v>
       </c>
       <c r="B516" t="str">
-        <v>엘도라</v>
+        <v>오로리아</v>
       </c>
       <c r="C516" t="str">
-        <v>XYT-20292</v>
+        <v>CD113</v>
       </c>
       <c r="D516" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E516">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F516">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I516" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
         <v>작품</v>
       </c>
       <c r="B517" t="str">
-        <v>엔젤러플라워</v>
+        <v>오로라핑크</v>
       </c>
       <c r="C517" t="str">
-        <v>JJ-0009</v>
+        <v>TR073</v>
       </c>
       <c r="D517" t="str">
         <v>90*60</v>
       </c>
       <c r="E517">
-        <v>-5</v>
+        <v>-12</v>
       </c>
       <c r="F517">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I517" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
         <v>작품</v>
       </c>
       <c r="B518" t="str">
-        <v>엔젤러</v>
+        <v>오로라</v>
       </c>
       <c r="C518" t="str">
-        <v>TR037</v>
+        <v>19WT31_CV</v>
       </c>
       <c r="D518" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E518">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="F518">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I518" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
         <v>작품</v>
       </c>
       <c r="B519" t="str">
-        <v>엑시트</v>
+        <v>오로라</v>
       </c>
       <c r="C519" t="str">
-        <v>TR195-2</v>
+        <v>19WT31</v>
       </c>
       <c r="D519" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E519">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F519">
         <v>2</v>
       </c>
       <c r="G519">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H519" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I519" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
         <v>작품</v>
       </c>
       <c r="B520" t="str">
-        <v>엑시트</v>
+        <v>오렐린</v>
       </c>
       <c r="C520" t="str">
-        <v>TR195-1</v>
+        <v>TR556</v>
       </c>
       <c r="D520" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E520">
-        <v>-8</v>
+        <v>-2</v>
       </c>
       <c r="F520">
         <v>0</v>
       </c>
       <c r="G520">
         <v>1</v>
       </c>
       <c r="H520" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I520" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
         <v>작품</v>
       </c>
       <c r="B521" t="str">
-        <v>엑시트</v>
+        <v>오란티아</v>
       </c>
       <c r="C521" t="str">
-        <v>TR195-2-PS</v>
+        <v>TR574</v>
       </c>
       <c r="D521" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E521">
         <v>0</v>
       </c>
       <c r="F521">
         <v>0</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I521" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
         <v>작품</v>
       </c>
       <c r="B522" t="str">
-        <v>엑시트</v>
+        <v>오델리아</v>
       </c>
       <c r="C522" t="str">
-        <v>TR195-1-PS</v>
+        <v>TR072</v>
       </c>
       <c r="D522" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E522">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F522">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I522" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
         <v>작품</v>
       </c>
       <c r="B523" t="str">
-        <v>에퓌르</v>
+        <v>오닉스</v>
       </c>
       <c r="C523" t="str">
-        <v>TR531</v>
+        <v>TR307-4</v>
       </c>
       <c r="D523" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E523">
-        <v>-13</v>
+        <v>0</v>
       </c>
       <c r="F523">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I523" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
         <v>작품</v>
       </c>
       <c r="B524" t="str">
-        <v>에퓌르</v>
+        <v>오닉스</v>
       </c>
       <c r="C524" t="str">
-        <v>TR531-ps</v>
+        <v>TR307-2</v>
       </c>
       <c r="D524" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E524">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F524">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I524" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
         <v>작품</v>
       </c>
       <c r="B525" t="str">
-        <v>에테르</v>
+        <v>엠마</v>
       </c>
       <c r="C525" t="str">
-        <v>TR528</v>
+        <v>TR340-2</v>
       </c>
       <c r="D525" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E525">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F525">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I525" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
         <v>작품</v>
       </c>
       <c r="B526" t="str">
-        <v>에클레</v>
+        <v>엠마</v>
       </c>
       <c r="C526" t="str">
-        <v>TR292-1</v>
+        <v>TR340-1</v>
       </c>
       <c r="D526" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E526">
-        <v>-12</v>
+        <v>-1</v>
       </c>
       <c r="F526">
         <v>0</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I526" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
         <v>작품</v>
       </c>
       <c r="B527" t="str">
-        <v>에클레</v>
+        <v>엘핀</v>
       </c>
       <c r="C527" t="str">
-        <v>TR292-2</v>
+        <v>NEW_730</v>
       </c>
       <c r="D527" t="str">
-        <v>100*75</v>
+        <v>25*80</v>
       </c>
       <c r="E527">
-        <v>-6</v>
+        <v>9</v>
       </c>
       <c r="F527">
         <v>4</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" t="str">
         <v>정상</v>
       </c>
       <c r="I527" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
         <v>작품</v>
       </c>
       <c r="B528" t="str">
-        <v>에코</v>
+        <v>엘피스</v>
       </c>
       <c r="C528" t="str">
-        <v>XYT-20046S</v>
+        <v>TR593</v>
       </c>
       <c r="D528" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E528">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F528">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I528" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
         <v>작품</v>
       </c>
       <c r="B529" t="str">
-        <v>에일린홀스</v>
+        <v>엘보라</v>
       </c>
       <c r="C529" t="str">
-        <v>TR201</v>
+        <v>TR461</v>
       </c>
       <c r="D529" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E529">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F529">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G529">
         <v>1</v>
       </c>
       <c r="H529" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I529" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
         <v>작품</v>
       </c>
       <c r="B530" t="str">
-        <v>에일린홀스</v>
+        <v>엘린델핀</v>
       </c>
       <c r="C530" t="str">
-        <v>TR201-PS</v>
+        <v>CD048-PS</v>
       </c>
       <c r="D530" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E530">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="F530">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G530">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H530" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I530" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
         <v>작품</v>
       </c>
       <c r="B531" t="str">
-        <v>에일린플라워</v>
+        <v>엘린델핀</v>
       </c>
       <c r="C531" t="str">
-        <v>06576</v>
+        <v>CD048</v>
       </c>
       <c r="D531" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E531">
-        <v>14</v>
+        <v>-30</v>
       </c>
       <c r="F531">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G531">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H531" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I531" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
         <v>작품</v>
       </c>
       <c r="B532" t="str">
-        <v>에일린블루</v>
+        <v>엘리쉬플라워</v>
       </c>
       <c r="C532" t="str">
-        <v>CD040</v>
+        <v>19WT36-PS&amp;19WT37-PS</v>
       </c>
       <c r="D532" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E532">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F532">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G532">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H532" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I532" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
         <v>작품</v>
       </c>
       <c r="B533" t="str">
-        <v>에일린블루</v>
+        <v>엘리쉬플라워</v>
       </c>
       <c r="C533" t="str">
-        <v>CD040-CV</v>
+        <v>19WT36&amp;19WT37</v>
       </c>
       <c r="D533" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E533">
-        <v>3</v>
+        <v>-46</v>
       </c>
       <c r="F533">
         <v>3</v>
       </c>
       <c r="G533">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H533" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I533" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
         <v>작품</v>
       </c>
       <c r="B534" t="str">
-        <v>에이스</v>
+        <v>엘리샤</v>
       </c>
       <c r="C534" t="str">
-        <v>TR084</v>
+        <v>PS115-A-CV</v>
       </c>
       <c r="D534" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E534">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="F534">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G534">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H534" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I534" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
         <v>작품</v>
       </c>
       <c r="B535" t="str">
-        <v>에이도스</v>
+        <v>엘리샤</v>
       </c>
       <c r="C535" t="str">
-        <v>TR356-1</v>
+        <v>PS115-A</v>
       </c>
       <c r="D535" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E535">
-        <v>0</v>
+        <v>-37</v>
       </c>
       <c r="F535">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G535">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H535" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I535" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
         <v>작품</v>
       </c>
       <c r="B536" t="str">
-        <v>에이도스</v>
+        <v>엘로이</v>
       </c>
       <c r="C536" t="str">
-        <v>TR356-2</v>
+        <v>XYT-20107</v>
       </c>
       <c r="D536" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E536">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F536">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I536" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
         <v>작품</v>
       </c>
       <c r="B537" t="str">
-        <v>에스핀</v>
+        <v>엘로이</v>
       </c>
       <c r="C537" t="str">
-        <v>CD100</v>
+        <v>TR077</v>
       </c>
       <c r="D537" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E537">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F537">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I537" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
         <v>작품</v>
       </c>
       <c r="B538" t="str">
-        <v>에스페라</v>
+        <v>엘로디아</v>
       </c>
       <c r="C538" t="str">
-        <v>VSD018</v>
+        <v>TR594</v>
       </c>
       <c r="D538" t="str">
-        <v>90*60</v>
+        <v>140*60</v>
       </c>
       <c r="E538">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F538">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G538">
         <v>1</v>
       </c>
       <c r="H538" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I538" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
         <v>작품</v>
       </c>
       <c r="B539" t="str">
-        <v>에스테반</v>
+        <v>엘도라</v>
       </c>
       <c r="C539" t="str">
-        <v>TR153-1</v>
+        <v>XYT-20292</v>
       </c>
       <c r="D539" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E539">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F539">
         <v>0</v>
       </c>
       <c r="G539">
         <v>1</v>
       </c>
       <c r="H539" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I539" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
         <v>작품</v>
       </c>
       <c r="B540" t="str">
-        <v>에스테반</v>
+        <v>엔젤러플라워</v>
       </c>
       <c r="C540" t="str">
-        <v>TR153</v>
+        <v>JJ-0009</v>
       </c>
       <c r="D540" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E540">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F540">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G540">
         <v>1</v>
       </c>
       <c r="H540" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I540" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
         <v>작품</v>
       </c>
       <c r="B541" t="str">
-        <v>에스더</v>
+        <v>엔젤러</v>
       </c>
       <c r="C541" t="str">
-        <v>TR187-2</v>
+        <v>TR037</v>
       </c>
       <c r="D541" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E541">
         <v>-2</v>
       </c>
       <c r="F541">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G541">
         <v>1</v>
       </c>
       <c r="H541" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I541" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
         <v>작품</v>
       </c>
       <c r="B542" t="str">
-        <v>에스더</v>
+        <v>엑시트</v>
       </c>
       <c r="C542" t="str">
-        <v>TR187-1</v>
+        <v>TR195-2</v>
       </c>
       <c r="D542" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E542">
-        <v>-111</v>
+        <v>3</v>
       </c>
       <c r="F542">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G542">
         <v>1</v>
       </c>
       <c r="H542" t="str">
         <v>정상</v>
       </c>
       <c r="I542" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
         <v>작품</v>
       </c>
       <c r="B543" t="str">
-        <v>에스더</v>
+        <v>엑시트</v>
       </c>
       <c r="C543" t="str">
-        <v>TR187-1-PS</v>
+        <v>TR195-1</v>
       </c>
       <c r="D543" t="str">
         <v>50*60</v>
       </c>
       <c r="E543">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F543">
         <v>0</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I543" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
         <v>작품</v>
       </c>
       <c r="B544" t="str">
-        <v>에스더</v>
+        <v>엑시트</v>
       </c>
       <c r="C544" t="str">
-        <v>TR187-2-PS</v>
+        <v>TR195-2-PS</v>
       </c>
       <c r="D544" t="str">
         <v>65*80</v>
       </c>
       <c r="E544">
         <v>0</v>
       </c>
       <c r="F544">
         <v>0</v>
       </c>
       <c r="G544">
         <v>1</v>
       </c>
       <c r="H544" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I544" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
         <v>작품</v>
       </c>
       <c r="B545" t="str">
-        <v>에셜론</v>
+        <v>엑시트</v>
       </c>
       <c r="C545" t="str">
-        <v>TR527</v>
+        <v>TR195-1-PS</v>
       </c>
       <c r="D545" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E545">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F545">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I545" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
         <v>작품</v>
       </c>
       <c r="B546" t="str">
-        <v>에번</v>
+        <v>에퓌르</v>
       </c>
       <c r="C546" t="str">
-        <v>TR172</v>
+        <v>TR531</v>
       </c>
       <c r="D546" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E546">
-        <v>-224</v>
+        <v>-25</v>
       </c>
       <c r="F546">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I546" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
         <v>작품</v>
       </c>
       <c r="B547" t="str">
-        <v>에번</v>
+        <v>에퓌르</v>
       </c>
       <c r="C547" t="str">
-        <v>TR172-PS</v>
+        <v>TR531-ps</v>
       </c>
       <c r="D547" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E547">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F547">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I547" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
         <v>작품</v>
       </c>
       <c r="B548" t="str">
-        <v>에멜</v>
+        <v>에테르</v>
       </c>
       <c r="C548" t="str">
-        <v>VSD019_CV</v>
+        <v>TR528</v>
       </c>
       <c r="D548" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E548">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F548">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G548">
         <v>1</v>
       </c>
       <c r="H548" t="str">
         <v>정상</v>
       </c>
       <c r="I548" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
         <v>작품</v>
       </c>
       <c r="B549" t="str">
-        <v>에멜</v>
+        <v>에클레</v>
       </c>
       <c r="C549" t="str">
-        <v>VSD019</v>
+        <v>TR292-1</v>
       </c>
       <c r="D549" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E549">
-        <v>4</v>
+        <v>-12</v>
       </c>
       <c r="F549">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G549">
         <v>1</v>
       </c>
       <c r="H549" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I549" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
         <v>작품</v>
       </c>
       <c r="B550" t="str">
-        <v>에르모소</v>
+        <v>에클레</v>
       </c>
       <c r="C550" t="str">
-        <v>TR097</v>
+        <v>TR292-2</v>
       </c>
       <c r="D550" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E550">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="F550">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G550">
         <v>1</v>
       </c>
       <c r="H550" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I550" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
         <v>작품</v>
       </c>
       <c r="B551" t="str">
-        <v>에디스</v>
+        <v>에코</v>
       </c>
       <c r="C551" t="str">
-        <v>2A306</v>
+        <v>XYT-20046S</v>
       </c>
       <c r="D551" t="str">
-        <v>80*80</v>
+        <v>90*60</v>
       </c>
       <c r="E551">
-        <v>-27</v>
+        <v>15</v>
       </c>
       <c r="F551">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G551">
         <v>1</v>
       </c>
       <c r="H551" t="str">
         <v>정상</v>
       </c>
       <c r="I551" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
         <v>작품</v>
       </c>
       <c r="B552" t="str">
-        <v>에디스</v>
+        <v>에일린홀스</v>
       </c>
       <c r="C552" t="str">
-        <v>2A306-PS</v>
+        <v>TR201</v>
       </c>
       <c r="D552" t="str">
-        <v>80*80</v>
+        <v>120*60</v>
       </c>
       <c r="E552">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F552">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G552">
         <v>1</v>
       </c>
       <c r="H552" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I552" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
         <v>작품</v>
       </c>
       <c r="B553" t="str">
-        <v>에덴</v>
+        <v>에일린홀스</v>
       </c>
       <c r="C553" t="str">
-        <v>TR361</v>
+        <v>TR201-PS</v>
       </c>
       <c r="D553" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E553">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="F553">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G553">
         <v>1</v>
       </c>
       <c r="H553" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I553" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
         <v>작품</v>
       </c>
       <c r="B554" t="str">
-        <v>에녹</v>
+        <v>에일린플라워</v>
       </c>
       <c r="C554" t="str">
-        <v>TR330</v>
+        <v>06576</v>
       </c>
       <c r="D554" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E554">
-        <v>-8</v>
+        <v>14</v>
       </c>
       <c r="F554">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G554">
         <v>1</v>
       </c>
       <c r="H554" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I554" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
         <v>작품</v>
       </c>
       <c r="B555" t="str">
-        <v>어틀리블루</v>
+        <v>에일린블루</v>
       </c>
       <c r="C555" t="str">
-        <v>TR237-1</v>
+        <v>CD040</v>
       </c>
       <c r="D555" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E555">
-        <v>-1</v>
+        <v>-11</v>
       </c>
       <c r="F555">
         <v>0</v>
       </c>
       <c r="G555">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H555" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I555" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
         <v>작품</v>
       </c>
       <c r="B556" t="str">
-        <v>어틀리블루</v>
+        <v>에일린블루</v>
       </c>
       <c r="C556" t="str">
-        <v>TR237-2</v>
+        <v>CD040-CV</v>
       </c>
       <c r="D556" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E556">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F556">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I556" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
         <v>작품</v>
       </c>
       <c r="B557" t="str">
-        <v>어텀포레스트</v>
+        <v>에이스</v>
       </c>
       <c r="C557" t="str">
-        <v>XYT-3711</v>
+        <v>TR084</v>
       </c>
       <c r="D557" t="str">
         <v>90*60</v>
       </c>
       <c r="E557">
-        <v>26</v>
+        <v>-8</v>
       </c>
       <c r="F557">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I557" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
         <v>작품</v>
       </c>
       <c r="B558" t="str">
-        <v>어텀틴트2</v>
+        <v>에이도스</v>
       </c>
       <c r="C558" t="str">
-        <v>19WT25</v>
+        <v>TR356-1</v>
       </c>
       <c r="D558" t="str">
         <v>70*70</v>
       </c>
       <c r="E558">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F558">
         <v>0</v>
       </c>
       <c r="G558">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H558" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I558" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
         <v>작품</v>
       </c>
       <c r="B559" t="str">
-        <v>어텀틴트2</v>
+        <v>에이도스</v>
       </c>
       <c r="C559" t="str">
-        <v>19WT25-CV</v>
+        <v>TR356-2</v>
       </c>
       <c r="D559" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E559">
-        <v>3</v>
+        <v>-6</v>
       </c>
       <c r="F559">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I559" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
         <v>작품</v>
       </c>
       <c r="B560" t="str">
-        <v>어텀틴트</v>
+        <v>에스핀</v>
       </c>
       <c r="C560" t="str">
-        <v>19WT24-CV</v>
+        <v>CD100</v>
       </c>
       <c r="D560" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E560">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="F560">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I560" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
         <v>작품</v>
       </c>
       <c r="B561" t="str">
-        <v>어텀틴트</v>
+        <v>에스페라</v>
       </c>
       <c r="C561" t="str">
-        <v>19WT24</v>
+        <v>VSD018</v>
       </c>
       <c r="D561" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E561">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F561">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G561">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H561" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I561" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
         <v>작품</v>
       </c>
       <c r="B562" t="str">
-        <v>어썸 핑크</v>
+        <v>에스테반</v>
       </c>
       <c r="C562" t="str">
-        <v>TR182-10-PS</v>
+        <v>TR153-1</v>
       </c>
       <c r="D562" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E562">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F562">
         <v>0</v>
       </c>
       <c r="G562">
         <v>1</v>
       </c>
       <c r="H562" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I562" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
         <v>작품</v>
       </c>
       <c r="B563" t="str">
-        <v>어썸 핑크</v>
+        <v>에스테반</v>
       </c>
       <c r="C563" t="str">
-        <v>TR182-5</v>
+        <v>TR153</v>
       </c>
       <c r="D563" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E563">
         <v>0</v>
       </c>
       <c r="F563">
         <v>0</v>
       </c>
       <c r="G563">
         <v>1</v>
       </c>
       <c r="H563" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I563" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
         <v>작품</v>
       </c>
       <c r="B564" t="str">
-        <v>어썸 핑크</v>
+        <v>에스더</v>
       </c>
       <c r="C564" t="str">
-        <v>TR182-10</v>
+        <v>TR187-2</v>
       </c>
       <c r="D564" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E564">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F564">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G564">
         <v>1</v>
       </c>
       <c r="H564" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I564" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
         <v>작품</v>
       </c>
       <c r="B565" t="str">
-        <v>어썸 핑크</v>
+        <v>에스더</v>
       </c>
       <c r="C565" t="str">
-        <v>TR182-5-PS</v>
+        <v>TR187-1</v>
       </c>
       <c r="D565" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E565">
-        <v>0</v>
+        <v>-114</v>
       </c>
       <c r="F565">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G565">
         <v>1</v>
       </c>
       <c r="H565" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I565" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
         <v>작품</v>
       </c>
       <c r="B566" t="str">
-        <v>어썸 블루</v>
+        <v>에스더</v>
       </c>
       <c r="C566" t="str">
-        <v>TR182-4</v>
+        <v>TR187-1-PS</v>
       </c>
       <c r="D566" t="str">
-        <v>50*50</v>
+        <v>50*60</v>
       </c>
       <c r="E566">
         <v>0</v>
       </c>
       <c r="F566">
         <v>0</v>
       </c>
       <c r="G566">
         <v>1</v>
       </c>
       <c r="H566" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I566" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
         <v>작품</v>
       </c>
       <c r="B567" t="str">
-        <v>어썸 블루</v>
+        <v>에스더</v>
       </c>
       <c r="C567" t="str">
-        <v>TR182-9-PS</v>
+        <v>TR187-2-PS</v>
       </c>
       <c r="D567" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E567">
         <v>0</v>
       </c>
       <c r="F567">
         <v>0</v>
       </c>
       <c r="G567">
         <v>1</v>
       </c>
       <c r="H567" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I567" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
         <v>작품</v>
       </c>
       <c r="B568" t="str">
-        <v>어썸 블루</v>
+        <v>에셜론</v>
       </c>
       <c r="C568" t="str">
-        <v>TR182-9</v>
+        <v>TR527</v>
       </c>
       <c r="D568" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E568">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F568">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G568">
         <v>1</v>
       </c>
       <c r="H568" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I568" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
         <v>작품</v>
       </c>
       <c r="B569" t="str">
-        <v>어썸 블루</v>
+        <v>에번</v>
       </c>
       <c r="C569" t="str">
-        <v>TR182-4-PS</v>
+        <v>TR172</v>
       </c>
       <c r="D569" t="str">
-        <v>50*50</v>
+        <v>60*60</v>
       </c>
       <c r="E569">
-        <v>0</v>
+        <v>-226</v>
       </c>
       <c r="F569">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G569">
         <v>1</v>
       </c>
       <c r="H569" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I569" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
         <v>작품</v>
       </c>
       <c r="B570" t="str">
-        <v>어썸 블랙</v>
+        <v>에번</v>
       </c>
       <c r="C570" t="str">
-        <v>TR182-6-PS</v>
+        <v>TR172-PS</v>
       </c>
       <c r="D570" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E570">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F570">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G570">
         <v>1</v>
       </c>
       <c r="H570" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I570" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
         <v>작품</v>
       </c>
       <c r="B571" t="str">
-        <v>어썸 블랙</v>
+        <v>에멜</v>
       </c>
       <c r="C571" t="str">
-        <v>TR182-1-PS</v>
+        <v>VSD019_CV</v>
       </c>
       <c r="D571" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E571">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F571">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G571">
         <v>1</v>
       </c>
       <c r="H571" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I571" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
         <v>작품</v>
       </c>
       <c r="B572" t="str">
-        <v>어썸 블랙</v>
+        <v>에멜</v>
       </c>
       <c r="C572" t="str">
-        <v>TR182-6</v>
+        <v>VSD019</v>
       </c>
       <c r="D572" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E572">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F572">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G572">
         <v>1</v>
       </c>
       <c r="H572" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I572" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
         <v>작품</v>
       </c>
       <c r="B573" t="str">
-        <v>어썸 블랙</v>
+        <v>에르모소</v>
       </c>
       <c r="C573" t="str">
-        <v>TR182-1</v>
+        <v>TR097</v>
       </c>
       <c r="D573" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E573">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F573">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G573">
         <v>1</v>
       </c>
       <c r="H573" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I573" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
         <v>작품</v>
       </c>
       <c r="B574" t="str">
-        <v>어썸 그린</v>
+        <v>에디스</v>
       </c>
       <c r="C574" t="str">
-        <v>TR182-2</v>
+        <v>2A306</v>
       </c>
       <c r="D574" t="str">
-        <v>50*50</v>
+        <v>80*80</v>
       </c>
       <c r="E574">
-        <v>0</v>
+        <v>-27</v>
       </c>
       <c r="F574">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G574">
         <v>1</v>
       </c>
       <c r="H574" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I574" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
         <v>작품</v>
       </c>
       <c r="B575" t="str">
-        <v>어썸 그린</v>
+        <v>에디스</v>
       </c>
       <c r="C575" t="str">
-        <v>TR182-2-PS</v>
+        <v>2A306-PS</v>
       </c>
       <c r="D575" t="str">
-        <v>50*50</v>
+        <v>80*80</v>
       </c>
       <c r="E575">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F575">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G575">
         <v>1</v>
       </c>
       <c r="H575" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I575" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
         <v>작품</v>
       </c>
       <c r="B576" t="str">
-        <v>어썸 그린</v>
+        <v>에덴</v>
       </c>
       <c r="C576" t="str">
-        <v>TR182-7-PS</v>
+        <v>TR361</v>
       </c>
       <c r="D576" t="str">
         <v>70*70</v>
       </c>
       <c r="E576">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="F576">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G576">
         <v>1</v>
       </c>
       <c r="H576" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I576" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
         <v>작품</v>
       </c>
       <c r="B577" t="str">
-        <v>어썸 그린</v>
+        <v>에녹</v>
       </c>
       <c r="C577" t="str">
-        <v>TR182-7</v>
+        <v>TR330</v>
       </c>
       <c r="D577" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E577">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F577">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G577">
         <v>1</v>
       </c>
       <c r="H577" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I577" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
         <v>작품</v>
       </c>
       <c r="B578" t="str">
-        <v>어썸 골드</v>
+        <v>어틀리블루</v>
       </c>
       <c r="C578" t="str">
-        <v>TR182-3</v>
+        <v>TR237-1</v>
       </c>
       <c r="D578" t="str">
-        <v>50*50</v>
+        <v>60*60</v>
       </c>
       <c r="E578">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F578">
         <v>0</v>
       </c>
       <c r="G578">
         <v>1</v>
       </c>
       <c r="H578" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I578" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
         <v>작품</v>
       </c>
       <c r="B579" t="str">
-        <v>어썸 골드</v>
+        <v>어틀리블루</v>
       </c>
       <c r="C579" t="str">
-        <v>TR182-8-PS</v>
+        <v>TR237-2</v>
       </c>
       <c r="D579" t="str">
         <v>70*70</v>
       </c>
       <c r="E579">
         <v>0</v>
       </c>
       <c r="F579">
         <v>0</v>
       </c>
       <c r="G579">
         <v>1</v>
       </c>
       <c r="H579" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I579" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
         <v>작품</v>
       </c>
       <c r="B580" t="str">
-        <v>어썸 골드</v>
+        <v>어텀포레스트</v>
       </c>
       <c r="C580" t="str">
-        <v>TR182-3-PS</v>
+        <v>XYT-3711</v>
       </c>
       <c r="D580" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E580">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="F580">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G580">
         <v>1</v>
       </c>
       <c r="H580" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I580" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
         <v>작품</v>
       </c>
       <c r="B581" t="str">
-        <v>어썸 골드</v>
+        <v>어텀틴트2</v>
       </c>
       <c r="C581" t="str">
-        <v>TR182-8</v>
+        <v>19WT25</v>
       </c>
       <c r="D581" t="str">
         <v>70*70</v>
       </c>
       <c r="E581">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F581">
         <v>0</v>
       </c>
       <c r="G581">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H581" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I581" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
         <v>작품</v>
       </c>
       <c r="B582" t="str">
-        <v>어센드</v>
+        <v>어텀틴트2</v>
       </c>
       <c r="C582" t="str">
-        <v>TR512</v>
+        <v>19WT25-CV</v>
       </c>
       <c r="D582" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E582">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F582">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G582">
         <v>1</v>
       </c>
       <c r="H582" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I582" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
         <v>작품</v>
       </c>
       <c r="B583" t="str">
-        <v>어도블썬플라워</v>
+        <v>어텀틴트</v>
       </c>
       <c r="C583" t="str">
-        <v>TR026</v>
+        <v>19WT24-CV</v>
       </c>
       <c r="D583" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E583">
-        <v>-10</v>
+        <v>5</v>
       </c>
       <c r="F583">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G583">
         <v>1</v>
       </c>
       <c r="H583" t="str">
         <v>정상</v>
       </c>
       <c r="I583" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
         <v>작품</v>
       </c>
       <c r="B584" t="str">
-        <v>어도러블피그</v>
+        <v>어텀틴트</v>
       </c>
       <c r="C584" t="str">
-        <v>2A106</v>
+        <v>19WT24</v>
       </c>
       <c r="D584" t="str">
         <v>70*70</v>
       </c>
       <c r="E584">
+        <v>5</v>
+      </c>
+      <c r="F584">
         <v>2</v>
       </c>
-      <c r="F584">
-[...1 lines deleted...]
-      </c>
       <c r="G584">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H584" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I584" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
         <v>작품</v>
       </c>
       <c r="B585" t="str">
-        <v>어도러블캣</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C585" t="str">
-        <v>2A107</v>
+        <v>TR182-10-PS</v>
       </c>
       <c r="D585" t="str">
         <v>70*70</v>
       </c>
       <c r="E585">
-        <v>-151</v>
+        <v>0</v>
       </c>
       <c r="F585">
         <v>0</v>
       </c>
       <c r="G585">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H585" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I585" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
         <v>작품</v>
       </c>
       <c r="B586" t="str">
-        <v>어도러블캣</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C586" t="str">
-        <v>2A107-PS</v>
+        <v>TR182-5</v>
       </c>
       <c r="D586" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E586">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F586">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G586">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H586" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I586" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
         <v>작품</v>
       </c>
       <c r="B587" t="str">
-        <v>어도러블캣</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C587" t="str">
-        <v>2A107_CV</v>
+        <v>TR182-10</v>
       </c>
       <c r="D587" t="str">
         <v>70*70</v>
       </c>
       <c r="E587">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F587">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G587">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H587" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I587" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
         <v>작품</v>
       </c>
       <c r="B588" t="str">
-        <v>앨리스플라워</v>
+        <v>어썸 핑크</v>
       </c>
       <c r="C588" t="str">
-        <v>CD014</v>
+        <v>TR182-5-PS</v>
       </c>
       <c r="D588" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E588">
-        <v>-17</v>
+        <v>0</v>
       </c>
       <c r="F588">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G588">
         <v>1</v>
       </c>
       <c r="H588" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I588" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
         <v>작품</v>
       </c>
       <c r="B589" t="str">
-        <v>앨리스플라워</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C589" t="str">
-        <v>CD014-CV</v>
+        <v>TR182-4</v>
       </c>
       <c r="D589" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E589">
         <v>0</v>
       </c>
       <c r="F589">
         <v>0</v>
       </c>
       <c r="G589">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H589" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I589" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
         <v>작품</v>
       </c>
       <c r="B590" t="str">
-        <v>앨리스퍼피</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C590" t="str">
-        <v>TR022</v>
+        <v>TR182-9-PS</v>
       </c>
       <c r="D590" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E590">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F590">
         <v>0</v>
       </c>
       <c r="G590">
         <v>1</v>
       </c>
       <c r="H590" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I590" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
         <v>작품</v>
       </c>
       <c r="B591" t="str">
-        <v>앨리스골드포레스트</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C591" t="str">
-        <v>TR046-PS</v>
+        <v>TR182-9</v>
       </c>
       <c r="D591" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E591">
         <v>0</v>
       </c>
       <c r="F591">
         <v>0</v>
       </c>
       <c r="G591">
         <v>1</v>
       </c>
       <c r="H591" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I591" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
         <v>작품</v>
       </c>
       <c r="B592" t="str">
-        <v>앨리스골드포레스트</v>
+        <v>어썸 블루</v>
       </c>
       <c r="C592" t="str">
-        <v>TR046</v>
+        <v>TR182-4-PS</v>
       </c>
       <c r="D592" t="str">
-        <v>90*60</v>
+        <v>50*50</v>
       </c>
       <c r="E592">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F592">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G592">
         <v>1</v>
       </c>
       <c r="H592" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I592" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
         <v>작품</v>
       </c>
       <c r="B593" t="str">
-        <v>앨리</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C593" t="str">
-        <v>TR005</v>
+        <v>TR182-6-PS</v>
       </c>
       <c r="D593" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E593">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F593">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G593">
         <v>1</v>
       </c>
       <c r="H593" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I593" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
         <v>작품</v>
       </c>
       <c r="B594" t="str">
-        <v>애플빈</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C594" t="str">
-        <v>TR374-2</v>
+        <v>TR182-1-PS</v>
       </c>
       <c r="D594" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E594">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F594">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G594">
         <v>1</v>
       </c>
       <c r="H594" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I594" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
         <v>작품</v>
       </c>
       <c r="B595" t="str">
-        <v>애플빈</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C595" t="str">
-        <v>TR374-1</v>
+        <v>TR182-6</v>
       </c>
       <c r="D595" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E595">
-        <v>-99</v>
+        <v>0</v>
       </c>
       <c r="F595">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G595">
         <v>1</v>
       </c>
       <c r="H595" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I595" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
         <v>작품</v>
       </c>
       <c r="B596" t="str">
-        <v>애플빈</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C596" t="str">
-        <v>TR374-1-PS</v>
+        <v>TR182-1</v>
       </c>
       <c r="D596" t="str">
-        <v>60*60</v>
+        <v>50*50</v>
       </c>
       <c r="E596">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F596">
         <v>1</v>
       </c>
       <c r="G596">
         <v>1</v>
       </c>
       <c r="H596" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I596" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
         <v>작품</v>
       </c>
       <c r="B597" t="str">
-        <v>애플리아</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C597" t="str">
-        <v>TR532</v>
+        <v>TR182-2</v>
       </c>
       <c r="D597" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E597">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F597">
         <v>0</v>
       </c>
       <c r="G597">
         <v>1</v>
       </c>
       <c r="H597" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I597" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
         <v>작품</v>
       </c>
       <c r="B598" t="str">
-        <v>애프터눈 로즈</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C598" t="str">
-        <v>TR552</v>
+        <v>TR182-2-PS</v>
       </c>
       <c r="D598" t="str">
-        <v>60*60</v>
+        <v>50*50</v>
       </c>
       <c r="E598">
         <v>0</v>
       </c>
       <c r="F598">
         <v>0</v>
       </c>
       <c r="G598">
         <v>1</v>
       </c>
       <c r="H598" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I598" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
         <v>작품</v>
       </c>
       <c r="B599" t="str">
-        <v>애프터글로우</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C599" t="str">
-        <v>TR495</v>
+        <v>TR182-7-PS</v>
       </c>
       <c r="D599" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E599">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F599">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G599">
         <v>1</v>
       </c>
       <c r="H599" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I599" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
         <v>작품</v>
       </c>
       <c r="B600" t="str">
-        <v>애시턴</v>
+        <v>어썸 그린</v>
       </c>
       <c r="C600" t="str">
-        <v>CD089</v>
+        <v>TR182-7</v>
       </c>
       <c r="D600" t="str">
         <v>70*70</v>
       </c>
       <c r="E600">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F600">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G600">
         <v>1</v>
       </c>
       <c r="H600" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I600" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
         <v>작품</v>
       </c>
       <c r="B601" t="str">
-        <v>애니카</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C601" t="str">
-        <v>CD042-PS</v>
+        <v>TR182-3</v>
       </c>
       <c r="D601" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E601">
-        <v>11</v>
+        <v>-2</v>
       </c>
       <c r="F601">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G601">
         <v>1</v>
       </c>
       <c r="H601" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I601" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
         <v>작품</v>
       </c>
       <c r="B602" t="str">
-        <v>애니카</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C602" t="str">
-        <v>CD042</v>
+        <v>TR182-8-PS</v>
       </c>
       <c r="D602" t="str">
         <v>70*70</v>
       </c>
       <c r="E602">
-        <v>-105</v>
+        <v>0</v>
       </c>
       <c r="F602">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G602">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H602" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I602" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
         <v>작품</v>
       </c>
       <c r="B603" t="str">
-        <v>알파</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C603" t="str">
-        <v>TR291-1</v>
+        <v>TR182-3-PS</v>
       </c>
       <c r="D603" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E603">
-        <v>-93</v>
+        <v>0</v>
       </c>
       <c r="F603">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G603">
         <v>1</v>
       </c>
       <c r="H603" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I603" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
         <v>작품</v>
       </c>
       <c r="B604" t="str">
-        <v>알테아2</v>
+        <v>어썸 골드</v>
       </c>
       <c r="C604" t="str">
-        <v>TR589-2</v>
+        <v>TR182-8</v>
       </c>
       <c r="D604" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E604">
         <v>0</v>
       </c>
       <c r="F604">
         <v>0</v>
       </c>
       <c r="G604">
         <v>1</v>
       </c>
       <c r="H604" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I604" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
         <v>작품</v>
       </c>
       <c r="B605" t="str">
-        <v>알테아1</v>
+        <v>어센드</v>
       </c>
       <c r="C605" t="str">
-        <v>TR589-1</v>
+        <v>TR512</v>
       </c>
       <c r="D605" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E605">
         <v>0</v>
       </c>
       <c r="F605">
         <v>0</v>
       </c>
       <c r="G605">
         <v>1</v>
       </c>
       <c r="H605" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I605" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
         <v>작품</v>
       </c>
       <c r="B606" t="str">
-        <v>알비</v>
+        <v>어도블썬플라워</v>
       </c>
       <c r="C606" t="str">
-        <v>CD086</v>
+        <v>TR026</v>
       </c>
       <c r="D606" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E606">
-        <v>5</v>
+        <v>-10</v>
       </c>
       <c r="F606">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G606">
         <v>1</v>
       </c>
       <c r="H606" t="str">
         <v>정상</v>
       </c>
       <c r="I606" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
         <v>작품</v>
       </c>
       <c r="B607" t="str">
-        <v>알바라</v>
+        <v>어도러블피그</v>
       </c>
       <c r="C607" t="str">
-        <v>TR466</v>
+        <v>2A106</v>
       </c>
       <c r="D607" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E607">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F607">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G607">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H607" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I607" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
         <v>작품</v>
       </c>
       <c r="B608" t="str">
-        <v>알리사</v>
+        <v>어도러블캣</v>
       </c>
       <c r="C608" t="str">
-        <v>CD094</v>
+        <v>2A107</v>
       </c>
       <c r="D608" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E608">
-        <v>-3</v>
+        <v>-153</v>
       </c>
       <c r="F608">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G608">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H608" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I608" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
         <v>작품</v>
       </c>
       <c r="B609" t="str">
-        <v>알로하플라워</v>
+        <v>어도러블캣</v>
       </c>
       <c r="C609" t="str">
-        <v>TR058</v>
+        <v>2A107-PS</v>
       </c>
       <c r="D609" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E609">
-        <v>-18</v>
+        <v>10</v>
       </c>
       <c r="F609">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G609">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H609" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I609" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
         <v>작품</v>
       </c>
       <c r="B610" t="str">
-        <v>알로하</v>
+        <v>어도러블캣</v>
       </c>
       <c r="C610" t="str">
-        <v>JJ-0002</v>
+        <v>2A107_CV</v>
       </c>
       <c r="D610" t="str">
-        <v>60*40</v>
+        <v>70*70</v>
       </c>
       <c r="E610">
-        <v>-12</v>
+        <v>16</v>
       </c>
       <c r="F610">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G610">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H610" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I610" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
         <v>작품</v>
       </c>
       <c r="B611" t="str">
-        <v>아티스트퍼피</v>
+        <v>앨리스플라워</v>
       </c>
       <c r="C611" t="str">
-        <v>TR271-1</v>
+        <v>CD014</v>
       </c>
       <c r="D611" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E611">
-        <v>0</v>
+        <v>-17</v>
       </c>
       <c r="F611">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G611">
         <v>1</v>
       </c>
       <c r="H611" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I611" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
         <v>작품</v>
       </c>
       <c r="B612" t="str">
-        <v>아트피쉬</v>
+        <v>앨리스플라워</v>
       </c>
       <c r="C612" t="str">
-        <v>CD024</v>
+        <v>CD014-CV</v>
       </c>
       <c r="D612" t="str">
-        <v>40*50</v>
+        <v>100*75</v>
       </c>
       <c r="E612">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F612">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G612">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H612" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I612" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
         <v>작품</v>
       </c>
       <c r="B613" t="str">
-        <v>아쿠아벨라</v>
+        <v>앨리스퍼피</v>
       </c>
       <c r="C613" t="str">
-        <v>TR568</v>
+        <v>TR022</v>
       </c>
       <c r="D613" t="str">
         <v>120*60</v>
       </c>
       <c r="E613">
-        <v>-1</v>
+        <v>-15</v>
       </c>
       <c r="F613">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G613">
         <v>1</v>
       </c>
       <c r="H613" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I613" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
         <v>작품</v>
       </c>
       <c r="B614" t="str">
-        <v>아첼</v>
+        <v>앨리스골드포레스트</v>
       </c>
       <c r="C614" t="str">
-        <v>A306-1</v>
+        <v>TR046-PS</v>
       </c>
       <c r="D614" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E614">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F614">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G614">
         <v>1</v>
       </c>
       <c r="H614" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I614" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
         <v>작품</v>
       </c>
       <c r="B615" t="str">
-        <v>아주르</v>
+        <v>앨리스골드포레스트</v>
       </c>
       <c r="C615" t="str">
-        <v>TR261-2</v>
+        <v>TR046</v>
       </c>
       <c r="D615" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E615">
-        <v>1</v>
+        <v>-15</v>
       </c>
       <c r="F615">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G615">
         <v>1</v>
       </c>
       <c r="H615" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I615" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
         <v>작품</v>
       </c>
       <c r="B616" t="str">
-        <v>아주르</v>
+        <v>앨리</v>
       </c>
       <c r="C616" t="str">
-        <v>TR261-1</v>
+        <v>TR005</v>
       </c>
       <c r="D616" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E616">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="F616">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G616">
         <v>1</v>
       </c>
       <c r="H616" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I616" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
         <v>작품</v>
       </c>
       <c r="B617" t="str">
-        <v>아이샤</v>
+        <v>애플빈</v>
       </c>
       <c r="C617" t="str">
-        <v>ZS025-A-CV</v>
+        <v>TR374-2</v>
       </c>
       <c r="D617" t="str">
         <v>70*70</v>
       </c>
       <c r="E617">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F617">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G617">
         <v>1</v>
       </c>
       <c r="H617" t="str">
         <v>정상</v>
       </c>
       <c r="I617" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
         <v>작품</v>
       </c>
       <c r="B618" t="str">
-        <v>아이샤</v>
+        <v>애플빈</v>
       </c>
       <c r="C618" t="str">
-        <v>ZS025-A</v>
+        <v>TR374-1</v>
       </c>
       <c r="D618" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E618">
-        <v>2</v>
+        <v>-99</v>
       </c>
       <c r="F618">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G618">
         <v>1</v>
       </c>
       <c r="H618" t="str">
         <v>정상</v>
       </c>
       <c r="I618" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
         <v>작품</v>
       </c>
       <c r="B619" t="str">
-        <v>아이비플라워</v>
+        <v>애플빈</v>
       </c>
       <c r="C619" t="str">
-        <v>CD055</v>
+        <v>TR374-1-PS</v>
       </c>
       <c r="D619" t="str">
-        <v>25*80</v>
+        <v>60*60</v>
       </c>
       <c r="E619">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F619">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G619">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H619" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I619" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
         <v>작품</v>
       </c>
       <c r="B620" t="str">
-        <v>아이린</v>
+        <v>애플리아</v>
       </c>
       <c r="C620" t="str">
-        <v>TR085</v>
+        <v>TR532</v>
       </c>
       <c r="D620" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E620">
-        <v>-29</v>
+        <v>-2</v>
       </c>
       <c r="F620">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G620">
         <v>1</v>
       </c>
       <c r="H620" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I620" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
         <v>작품</v>
       </c>
       <c r="B621" t="str">
-        <v>아이리스플라워</v>
+        <v>애프터눈 로즈</v>
       </c>
       <c r="C621" t="str">
-        <v>TR311-2</v>
+        <v>TR552</v>
       </c>
       <c r="D621" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E621">
         <v>0</v>
       </c>
       <c r="F621">
         <v>0</v>
       </c>
       <c r="G621">
         <v>1</v>
       </c>
       <c r="H621" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I621" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
         <v>작품</v>
       </c>
       <c r="B622" t="str">
-        <v>아이리스플라워</v>
+        <v>애프터글로우</v>
       </c>
       <c r="C622" t="str">
-        <v>TR311-1</v>
+        <v>TR495</v>
       </c>
       <c r="D622" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E622">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="F622">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G622">
         <v>1</v>
       </c>
       <c r="H622" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I622" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
         <v>작품</v>
       </c>
       <c r="B623" t="str">
-        <v>아이리스</v>
+        <v>애시턴</v>
       </c>
       <c r="C623" t="str">
-        <v>TR138</v>
+        <v>CD089</v>
       </c>
       <c r="D623" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E623">
-        <v>-8</v>
+        <v>4</v>
       </c>
       <c r="F623">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G623">
         <v>1</v>
       </c>
       <c r="H623" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I623" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
         <v>작품</v>
       </c>
       <c r="B624" t="str">
-        <v>아이리스</v>
+        <v>애니카</v>
       </c>
       <c r="C624" t="str">
-        <v>TR138-ps</v>
+        <v>CD042-PS</v>
       </c>
       <c r="D624" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E624">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="F624">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="G624">
         <v>1</v>
       </c>
       <c r="H624" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I624" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
         <v>작품</v>
       </c>
       <c r="B625" t="str">
-        <v>아이리스</v>
+        <v>애니카</v>
       </c>
       <c r="C625" t="str">
-        <v>XYT-20293S</v>
+        <v>CD042</v>
       </c>
       <c r="D625" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E625">
-        <v>30</v>
+        <v>-105</v>
       </c>
       <c r="F625">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G625">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H625" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I625" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
         <v>작품</v>
       </c>
       <c r="B626" t="str">
-        <v>아우룸</v>
+        <v>알파</v>
       </c>
       <c r="C626" t="str">
-        <v>TR522</v>
+        <v>TR291-1</v>
       </c>
       <c r="D626" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E626">
-        <v>0</v>
+        <v>-93</v>
       </c>
       <c r="F626">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G626">
         <v>1</v>
       </c>
       <c r="H626" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I626" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
         <v>작품</v>
       </c>
       <c r="B627" t="str">
-        <v>아우로라</v>
+        <v>알테아2</v>
       </c>
       <c r="C627" t="str">
-        <v>TR235-1-PS</v>
+        <v>TR589-2</v>
       </c>
       <c r="D627" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E627">
         <v>0</v>
       </c>
       <c r="F627">
         <v>0</v>
       </c>
       <c r="G627">
         <v>1</v>
       </c>
       <c r="H627" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I627" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
         <v>작품</v>
       </c>
       <c r="B628" t="str">
-        <v>아우로라</v>
+        <v>알테아1</v>
       </c>
       <c r="C628" t="str">
-        <v>TR235-1</v>
+        <v>TR589-1</v>
       </c>
       <c r="D628" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E628">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F628">
         <v>0</v>
       </c>
       <c r="G628">
         <v>1</v>
       </c>
       <c r="H628" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I628" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
         <v>작품</v>
       </c>
       <c r="B629" t="str">
-        <v>아우로라</v>
+        <v>알비</v>
       </c>
       <c r="C629" t="str">
-        <v>TR235-2</v>
+        <v>CD086</v>
       </c>
       <c r="D629" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E629">
-        <v>-38</v>
+        <v>5</v>
       </c>
       <c r="F629">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G629">
         <v>1</v>
       </c>
       <c r="H629" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I629" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
         <v>작품</v>
       </c>
       <c r="B630" t="str">
-        <v>아우레아</v>
+        <v>알바라</v>
       </c>
       <c r="C630" t="str">
-        <v>TR563</v>
+        <v>TR466</v>
       </c>
       <c r="D630" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E630">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F630">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G630">
         <v>1</v>
       </c>
       <c r="H630" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I630" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
         <v>작품</v>
       </c>
       <c r="B631" t="str">
-        <v>아스필리</v>
+        <v>알리사</v>
       </c>
       <c r="C631" t="str">
-        <v>TR269</v>
+        <v>CD094</v>
       </c>
       <c r="D631" t="str">
         <v>65*80</v>
       </c>
       <c r="E631">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F631">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G631">
         <v>1</v>
       </c>
       <c r="H631" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I631" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
         <v>작품</v>
       </c>
       <c r="B632" t="str">
-        <v>아스포델</v>
+        <v>알로하플라워</v>
       </c>
       <c r="C632" t="str">
-        <v>TR151</v>
+        <v>TR058</v>
       </c>
       <c r="D632" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E632">
-        <v>-13</v>
+        <v>-18</v>
       </c>
       <c r="F632">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G632">
         <v>1</v>
       </c>
       <c r="H632" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I632" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
         <v>작품</v>
       </c>
       <c r="B633" t="str">
-        <v>아스포델</v>
+        <v>알로하</v>
       </c>
       <c r="C633" t="str">
-        <v>TR151-1</v>
+        <v>JJ-0002</v>
       </c>
       <c r="D633" t="str">
-        <v>65*80</v>
+        <v>60*40</v>
       </c>
       <c r="E633">
-        <v>-4</v>
+        <v>-12</v>
       </c>
       <c r="F633">
         <v>1</v>
       </c>
       <c r="G633">
         <v>1</v>
       </c>
       <c r="H633" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I633" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
         <v>작품</v>
       </c>
       <c r="B634" t="str">
-        <v>아스틴</v>
+        <v>아티스트퍼피</v>
       </c>
       <c r="C634" t="str">
-        <v>CD026-PS</v>
+        <v>TR271-1</v>
       </c>
       <c r="D634" t="str">
-        <v>140*60</v>
+        <v>50*60</v>
       </c>
       <c r="E634">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F634">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G634">
         <v>1</v>
       </c>
       <c r="H634" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I634" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
         <v>작품</v>
       </c>
       <c r="B635" t="str">
-        <v>아스틴</v>
+        <v>아트피쉬</v>
       </c>
       <c r="C635" t="str">
-        <v>CD026</v>
+        <v>CD024</v>
       </c>
       <c r="D635" t="str">
-        <v>140*60</v>
+        <v>40*50</v>
       </c>
       <c r="E635">
-        <v>-116</v>
+        <v>-9</v>
       </c>
       <c r="F635">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G635">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="H635" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I635" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
         <v>작품</v>
       </c>
       <c r="B636" t="str">
-        <v>아스터썬플라워</v>
+        <v>아쿠아벨라</v>
       </c>
       <c r="C636" t="str">
-        <v>TR031</v>
+        <v>TR568</v>
       </c>
       <c r="D636" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E636">
-        <v>-48</v>
+        <v>-1</v>
       </c>
       <c r="F636">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G636">
         <v>1</v>
       </c>
       <c r="H636" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I636" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
         <v>작품</v>
       </c>
       <c r="B637" t="str">
-        <v>아스터썬플라워</v>
+        <v>아첼</v>
       </c>
       <c r="C637" t="str">
-        <v>TR031-PS</v>
+        <v>A306-1</v>
       </c>
       <c r="D637" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E637">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F637">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G637">
         <v>1</v>
       </c>
       <c r="H637" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I637" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
         <v>작품</v>
       </c>
       <c r="B638" t="str">
-        <v>아스터</v>
+        <v>아주르</v>
       </c>
       <c r="C638" t="str">
-        <v>TR314-2</v>
+        <v>TR261-2</v>
       </c>
       <c r="D638" t="str">
         <v>65*80</v>
       </c>
       <c r="E638">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F638">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G638">
         <v>1</v>
       </c>
       <c r="H638" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I638" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
         <v>작품</v>
       </c>
       <c r="B639" t="str">
-        <v>아스터</v>
+        <v>아주르</v>
       </c>
       <c r="C639" t="str">
-        <v>TR314-1</v>
+        <v>TR261-1</v>
       </c>
       <c r="D639" t="str">
         <v>50*60</v>
       </c>
       <c r="E639">
-        <v>-1</v>
+        <v>-6</v>
       </c>
       <c r="F639">
         <v>0</v>
       </c>
       <c r="G639">
         <v>1</v>
       </c>
       <c r="H639" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I639" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
         <v>작품</v>
       </c>
       <c r="B640" t="str">
-        <v>아스본</v>
+        <v>아이샤</v>
       </c>
       <c r="C640" t="str">
-        <v>TR327-PS</v>
+        <v>ZS025-A-CV</v>
       </c>
       <c r="D640" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E640">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F640">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G640">
         <v>1</v>
       </c>
       <c r="H640" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I640" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
         <v>작품</v>
       </c>
       <c r="B641" t="str">
-        <v>아스본</v>
+        <v>아이샤</v>
       </c>
       <c r="C641" t="str">
-        <v>TR327</v>
+        <v>ZS025-A</v>
       </c>
       <c r="D641" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E641">
-        <v>-17</v>
+        <v>-1</v>
       </c>
       <c r="F641">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G641">
         <v>1</v>
       </c>
       <c r="H641" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I641" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
         <v>작품</v>
       </c>
       <c r="B642" t="str">
-        <v>아샤실베스트르</v>
+        <v>아이비플라워</v>
       </c>
       <c r="C642" t="str">
-        <v>TR049</v>
+        <v>CD055</v>
       </c>
       <c r="D642" t="str">
-        <v>100*75</v>
+        <v>25*80</v>
       </c>
       <c r="E642">
-        <v>-13</v>
+        <v>-7</v>
       </c>
       <c r="F642">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G642">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H642" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I642" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
         <v>작품</v>
       </c>
       <c r="B643" t="str">
-        <v>아샤라비</v>
+        <v>아이린</v>
       </c>
       <c r="C643" t="str">
-        <v>TR438</v>
+        <v>TR085</v>
       </c>
       <c r="D643" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E643">
-        <v>-9</v>
+        <v>-29</v>
       </c>
       <c r="F643">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G643">
         <v>1</v>
       </c>
       <c r="H643" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I643" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
         <v>작품</v>
       </c>
       <c r="B644" t="str">
-        <v>아블랑</v>
+        <v>아이리스플라워</v>
       </c>
       <c r="C644" t="str">
-        <v>TR553</v>
+        <v>TR311-2</v>
       </c>
       <c r="D644" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E644">
         <v>0</v>
       </c>
       <c r="F644">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G644">
         <v>1</v>
       </c>
       <c r="H644" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I644" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
         <v>작품</v>
       </c>
       <c r="B645" t="str">
-        <v>아벨</v>
+        <v>아이리스플라워</v>
       </c>
       <c r="C645" t="str">
-        <v>A307</v>
+        <v>TR311-1</v>
       </c>
       <c r="D645" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E645">
-        <v>-37</v>
+        <v>-2</v>
       </c>
       <c r="F645">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G645">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H645" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I645" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
         <v>작품</v>
       </c>
       <c r="B646" t="str">
-        <v>아벨</v>
+        <v>아이리스</v>
       </c>
       <c r="C646" t="str">
-        <v>A307-PS</v>
+        <v>TR138</v>
       </c>
       <c r="D646" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E646">
-        <v>19</v>
+        <v>-9</v>
       </c>
       <c r="F646">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G646">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H646" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I646" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
         <v>작품</v>
       </c>
       <c r="B647" t="str">
-        <v>아바</v>
+        <v>아이리스</v>
       </c>
       <c r="C647" t="str">
-        <v>TR393</v>
+        <v>TR138-ps</v>
       </c>
       <c r="D647" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E647">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F647">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G647">
         <v>1</v>
       </c>
       <c r="H647" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I647" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
         <v>작품</v>
       </c>
       <c r="B648" t="str">
-        <v>아무흐</v>
+        <v>아이리스</v>
       </c>
       <c r="C648" t="str">
-        <v>TR165</v>
+        <v>XYT-20293S</v>
       </c>
       <c r="D648" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E648">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="F648">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G648">
         <v>1</v>
       </c>
       <c r="H648" t="str">
         <v>정상</v>
       </c>
       <c r="I648" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
         <v>작품</v>
       </c>
       <c r="B649" t="str">
-        <v>아무흐</v>
+        <v>아우룸</v>
       </c>
       <c r="C649" t="str">
-        <v>TR165-PS</v>
+        <v>TR522</v>
       </c>
       <c r="D649" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E649">
         <v>0</v>
       </c>
       <c r="F649">
         <v>0</v>
       </c>
       <c r="G649">
         <v>1</v>
       </c>
       <c r="H649" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I649" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
         <v>작품</v>
       </c>
       <c r="B650" t="str">
-        <v>아무흐</v>
+        <v>아우로라</v>
       </c>
       <c r="C650" t="str">
-        <v>TR165-1</v>
+        <v>TR235-1-PS</v>
       </c>
       <c r="D650" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E650">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F650">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G650">
         <v>1</v>
       </c>
       <c r="H650" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I650" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
         <v>작품</v>
       </c>
       <c r="B651" t="str">
-        <v>아무흐</v>
+        <v>아우로라</v>
       </c>
       <c r="C651" t="str">
-        <v>TR165-1-PS</v>
+        <v>TR235-1</v>
       </c>
       <c r="D651" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E651">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F651">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G651">
         <v>1</v>
       </c>
       <c r="H651" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I651" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
         <v>작품</v>
       </c>
       <c r="B652" t="str">
-        <v>아모르</v>
+        <v>아우로라</v>
       </c>
       <c r="C652" t="str">
-        <v>TR071</v>
+        <v>TR235-2</v>
       </c>
       <c r="D652" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E652">
-        <v>-8</v>
+        <v>-38</v>
       </c>
       <c r="F652">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G652">
         <v>1</v>
       </c>
       <c r="H652" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I652" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
         <v>작품</v>
       </c>
       <c r="B653" t="str">
-        <v>아멜</v>
+        <v>아우레아</v>
       </c>
       <c r="C653" t="str">
-        <v>TR497</v>
+        <v>TR563</v>
       </c>
       <c r="D653" t="str">
         <v>120*60</v>
       </c>
       <c r="E653">
         <v>0</v>
       </c>
       <c r="F653">
         <v>0</v>
       </c>
       <c r="G653">
         <v>1</v>
       </c>
       <c r="H653" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I653" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
         <v>작품</v>
       </c>
       <c r="B654" t="str">
-        <v>아마다</v>
+        <v>아스필리</v>
       </c>
       <c r="C654" t="str">
-        <v>TR358-2</v>
+        <v>TR269</v>
       </c>
       <c r="D654" t="str">
         <v>65*80</v>
       </c>
       <c r="E654">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F654">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G654">
         <v>1</v>
       </c>
       <c r="H654" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I654" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
         <v>작품</v>
       </c>
       <c r="B655" t="str">
-        <v>아마다</v>
+        <v>아스포델</v>
       </c>
       <c r="C655" t="str">
-        <v>TR358-1</v>
+        <v>TR151</v>
       </c>
       <c r="D655" t="str">
         <v>50*60</v>
       </c>
       <c r="E655">
-        <v>-8</v>
+        <v>-13</v>
       </c>
       <c r="F655">
         <v>0</v>
       </c>
       <c r="G655">
         <v>1</v>
       </c>
       <c r="H655" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I655" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
         <v>작품</v>
       </c>
       <c r="B656" t="str">
-        <v>아리엘</v>
+        <v>아스포델</v>
       </c>
       <c r="C656" t="str">
-        <v>CD023</v>
+        <v>TR151-1</v>
       </c>
       <c r="D656" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E656">
-        <v>-24</v>
+        <v>-4</v>
       </c>
       <c r="F656">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G656">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H656" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I656" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
         <v>작품</v>
       </c>
       <c r="B657" t="str">
-        <v>아리안</v>
+        <v>아스틴</v>
       </c>
       <c r="C657" t="str">
-        <v>OR807-A</v>
+        <v>CD026-PS</v>
       </c>
       <c r="D657" t="str">
-        <v>100*75</v>
+        <v>140*60</v>
       </c>
       <c r="E657">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F657">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G657">
         <v>1</v>
       </c>
       <c r="H657" t="str">
         <v>정상</v>
       </c>
       <c r="I657" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
         <v>작품</v>
       </c>
       <c r="B658" t="str">
-        <v>아리아2</v>
+        <v>아스틴</v>
       </c>
       <c r="C658" t="str">
-        <v>TR586-2</v>
+        <v>CD026</v>
       </c>
       <c r="D658" t="str">
-        <v>100*75</v>
+        <v>140*60</v>
       </c>
       <c r="E658">
-        <v>0</v>
+        <v>-122</v>
       </c>
       <c r="F658">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G658">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H658" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I658" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
         <v>작품</v>
       </c>
       <c r="B659" t="str">
-        <v>아리아1</v>
+        <v>아스터썬플라워</v>
       </c>
       <c r="C659" t="str">
-        <v>TR586-1</v>
+        <v>TR031</v>
       </c>
       <c r="D659" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E659">
-        <v>0</v>
+        <v>-48</v>
       </c>
       <c r="F659">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G659">
         <v>1</v>
       </c>
       <c r="H659" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I659" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
         <v>작품</v>
       </c>
       <c r="B660" t="str">
-        <v>아르코</v>
+        <v>아스터썬플라워</v>
       </c>
       <c r="C660" t="str">
-        <v>TR453</v>
+        <v>TR031-PS</v>
       </c>
       <c r="D660" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E660">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F660">
         <v>0</v>
       </c>
       <c r="G660">
         <v>1</v>
       </c>
       <c r="H660" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I660" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
         <v>작품</v>
       </c>
       <c r="B661" t="str">
-        <v>아르모니아</v>
+        <v>아스터</v>
       </c>
       <c r="C661" t="str">
-        <v>IN107-A</v>
+        <v>TR314-2</v>
       </c>
       <c r="D661" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E661">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F661">
         <v>0</v>
       </c>
       <c r="G661">
         <v>1</v>
       </c>
       <c r="H661" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I661" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
         <v>작품</v>
       </c>
       <c r="B662" t="str">
-        <v>아르모니아</v>
+        <v>아스터</v>
       </c>
       <c r="C662" t="str">
-        <v>IN107-A_CV</v>
+        <v>TR314-1</v>
       </c>
       <c r="D662" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E662">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="F662">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G662">
         <v>1</v>
       </c>
       <c r="H662" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I662" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
         <v>작품</v>
       </c>
       <c r="B663" t="str">
-        <v>아론</v>
+        <v>아스본</v>
       </c>
       <c r="C663" t="str">
-        <v>TR174-PS</v>
+        <v>TR327-PS</v>
       </c>
       <c r="D663" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E663">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F663">
         <v>0</v>
       </c>
       <c r="G663">
         <v>1</v>
       </c>
       <c r="H663" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I663" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
         <v>작품</v>
       </c>
       <c r="B664" t="str">
-        <v>아론</v>
+        <v>아스본</v>
       </c>
       <c r="C664" t="str">
-        <v>TR174</v>
+        <v>TR327</v>
       </c>
       <c r="D664" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E664">
-        <v>-20</v>
+        <v>-17</v>
       </c>
       <c r="F664">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G664">
         <v>1</v>
       </c>
       <c r="H664" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I664" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
         <v>작품</v>
       </c>
       <c r="B665" t="str">
-        <v>아로마틱</v>
+        <v>아샤실베스트르</v>
       </c>
       <c r="C665" t="str">
-        <v>TR146</v>
+        <v>TR049</v>
       </c>
       <c r="D665" t="str">
         <v>100*75</v>
       </c>
       <c r="E665">
-        <v>1</v>
+        <v>-13</v>
       </c>
       <c r="F665">
         <v>1</v>
       </c>
       <c r="G665">
         <v>1</v>
       </c>
       <c r="H665" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I665" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
         <v>작품</v>
       </c>
       <c r="B666" t="str">
-        <v>아돌프</v>
+        <v>아샤라비</v>
       </c>
       <c r="C666" t="str">
-        <v>TR160</v>
+        <v>TR438</v>
       </c>
       <c r="D666" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E666">
-        <v>-4</v>
+        <v>-9</v>
       </c>
       <c r="F666">
         <v>1</v>
       </c>
       <c r="G666">
         <v>1</v>
       </c>
       <c r="H666" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I666" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
         <v>작품</v>
       </c>
       <c r="B667" t="str">
-        <v>아돌프</v>
+        <v>아블랑</v>
       </c>
       <c r="C667" t="str">
-        <v>TR160-1</v>
+        <v>TR553</v>
       </c>
       <c r="D667" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E667">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F667">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G667">
         <v>1</v>
       </c>
       <c r="H667" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I667" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
         <v>작품</v>
       </c>
       <c r="B668" t="str">
-        <v>아돌프</v>
+        <v>아벨</v>
       </c>
       <c r="C668" t="str">
-        <v>TR160-1-PS</v>
+        <v>A307</v>
       </c>
       <c r="D668" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E668">
-        <v>0</v>
+        <v>-41</v>
       </c>
       <c r="F668">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G668">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H668" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I668" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
         <v>작품</v>
       </c>
       <c r="B669" t="str">
-        <v>아돌프</v>
+        <v>아벨</v>
       </c>
       <c r="C669" t="str">
-        <v>TR160-PS</v>
+        <v>A307-PS</v>
       </c>
       <c r="D669" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E669">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="F669">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G669">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H669" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I669" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
         <v>작품</v>
       </c>
       <c r="B670" t="str">
-        <v>아도라</v>
+        <v>아바</v>
       </c>
       <c r="C670" t="str">
-        <v>TR004</v>
+        <v>TR393</v>
       </c>
       <c r="D670" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E670">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="F670">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G670">
         <v>1</v>
       </c>
       <c r="H670" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I670" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
         <v>작품</v>
       </c>
       <c r="B671" t="str">
-        <v>아도니스 100*75</v>
+        <v>아무흐</v>
       </c>
       <c r="C671" t="str">
-        <v>CD029-1</v>
+        <v>TR165</v>
       </c>
       <c r="D671" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E671">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F671">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G671">
         <v>1</v>
       </c>
       <c r="H671" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I671" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
         <v>작품</v>
       </c>
       <c r="B672" t="str">
-        <v>아도니스</v>
+        <v>아무흐</v>
       </c>
       <c r="C672" t="str">
-        <v>CD029</v>
+        <v>TR165-PS</v>
       </c>
       <c r="D672" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E672">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F672">
         <v>0</v>
       </c>
       <c r="G672">
         <v>1</v>
       </c>
       <c r="H672" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I672" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
         <v>작품</v>
       </c>
       <c r="B673" t="str">
-        <v>아도니스</v>
+        <v>아무흐</v>
       </c>
       <c r="C673" t="str">
-        <v>CD029_CV</v>
+        <v>TR165-1</v>
       </c>
       <c r="D673" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E673">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F673">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G673">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H673" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I673" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
         <v>작품</v>
       </c>
       <c r="B674" t="str">
-        <v>아도니스</v>
+        <v>아무흐</v>
       </c>
       <c r="C674" t="str">
-        <v>CD029-PS</v>
+        <v>TR165-1-PS</v>
       </c>
       <c r="D674" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E674">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F674">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G674">
         <v>1</v>
       </c>
       <c r="H674" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I674" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
         <v>작품</v>
       </c>
       <c r="B675" t="str">
-        <v>아델</v>
+        <v>아모르</v>
       </c>
       <c r="C675" t="str">
-        <v>TR137</v>
+        <v>TR071</v>
       </c>
       <c r="D675" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E675">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="F675">
         <v>1</v>
       </c>
       <c r="G675">
         <v>1</v>
       </c>
       <c r="H675" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I675" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
         <v>작품</v>
       </c>
       <c r="B676" t="str">
-        <v>아니모라</v>
+        <v>아멜</v>
       </c>
       <c r="C676" t="str">
-        <v>TR474-PS</v>
+        <v>TR497</v>
       </c>
       <c r="D676" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E676">
         <v>0</v>
       </c>
       <c r="F676">
         <v>0</v>
       </c>
       <c r="G676">
         <v>1</v>
       </c>
       <c r="H676" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I676" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
         <v>작품</v>
       </c>
       <c r="B677" t="str">
-        <v>아니모라</v>
+        <v>아마다</v>
       </c>
       <c r="C677" t="str">
-        <v>TR474</v>
+        <v>TR358-2</v>
       </c>
       <c r="D677" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E677">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F677">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G677">
         <v>1</v>
       </c>
       <c r="H677" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I677" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
         <v>작품</v>
       </c>
       <c r="B678" t="str">
-        <v>아니모</v>
+        <v>아마다</v>
       </c>
       <c r="C678" t="str">
-        <v>TR398</v>
+        <v>TR358-1</v>
       </c>
       <c r="D678" t="str">
-        <v>100*70</v>
+        <v>50*60</v>
       </c>
       <c r="E678">
-        <v>-2</v>
+        <v>-8</v>
       </c>
       <c r="F678">
         <v>0</v>
       </c>
       <c r="G678">
         <v>1</v>
       </c>
       <c r="H678" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I678" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
         <v>작품</v>
       </c>
       <c r="B679" t="str">
-        <v>아네시</v>
+        <v>아리엘</v>
       </c>
       <c r="C679" t="str">
-        <v>TR290-2</v>
+        <v>CD023</v>
       </c>
       <c r="D679" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E679">
-        <v>-1</v>
+        <v>-25</v>
       </c>
       <c r="F679">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G679">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H679" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I679" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
         <v>작품</v>
       </c>
       <c r="B680" t="str">
-        <v>아네시</v>
+        <v>아리안</v>
       </c>
       <c r="C680" t="str">
-        <v>TR290-1</v>
+        <v>OR807-A</v>
       </c>
       <c r="D680" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E680">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F680">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G680">
         <v>1</v>
       </c>
       <c r="H680" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I680" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
         <v>작품</v>
       </c>
       <c r="B681" t="str">
-        <v>아네모네</v>
+        <v>아리아2</v>
       </c>
       <c r="C681" t="str">
-        <v>CD105</v>
+        <v>TR586-2</v>
       </c>
       <c r="D681" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E681">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F681">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G681">
         <v>1</v>
       </c>
       <c r="H681" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I681" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
         <v>작품</v>
       </c>
       <c r="B682" t="str">
-        <v>아나이스대형</v>
+        <v>아리아1</v>
       </c>
       <c r="C682" t="str">
-        <v>CD053</v>
+        <v>TR586-1</v>
       </c>
       <c r="D682" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E682">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F682">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G682">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H682" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I682" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
         <v>작품</v>
       </c>
       <c r="B683" t="str">
-        <v>아나이스 100*70</v>
+        <v>아르코</v>
       </c>
       <c r="C683" t="str">
-        <v>CD051-1</v>
+        <v>TR453</v>
       </c>
       <c r="D683" t="str">
-        <v>100*70</v>
+        <v>65*80</v>
       </c>
       <c r="E683">
-        <v>36</v>
+        <v>-4</v>
       </c>
       <c r="F683">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G683">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H683" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I683" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
         <v>작품</v>
       </c>
       <c r="B684" t="str">
-        <v>아나이스</v>
+        <v>아르벨</v>
       </c>
       <c r="C684" t="str">
-        <v>CD051-PS</v>
+        <v>TR603</v>
       </c>
       <c r="D684" t="str">
-        <v>90*60</v>
+        <v>120*80</v>
       </c>
       <c r="E684">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="F684">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G684">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H684" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I684" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
         <v>작품</v>
       </c>
       <c r="B685" t="str">
-        <v>아나이스</v>
+        <v>아르모니아</v>
       </c>
       <c r="C685" t="str">
-        <v>CD073-PS</v>
+        <v>IN107-A</v>
       </c>
       <c r="D685" t="str">
         <v>70*70</v>
       </c>
       <c r="E685">
-        <v>29</v>
+        <v>-3</v>
       </c>
       <c r="F685">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G685">
         <v>1</v>
       </c>
       <c r="H685" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I685" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
         <v>작품</v>
       </c>
       <c r="B686" t="str">
-        <v>아나이스</v>
+        <v>아르모니아</v>
       </c>
       <c r="C686" t="str">
-        <v>CD073</v>
+        <v>IN107-A_CV</v>
       </c>
       <c r="D686" t="str">
         <v>70*70</v>
       </c>
       <c r="E686">
-        <v>-190</v>
+        <v>7</v>
       </c>
       <c r="F686">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G686">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H686" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I686" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
         <v>작품</v>
       </c>
       <c r="B687" t="str">
-        <v>아나이스</v>
+        <v>아론</v>
       </c>
       <c r="C687" t="str">
-        <v>CD073_S</v>
+        <v>TR174-PS</v>
       </c>
       <c r="D687" t="str">
         <v>60*60</v>
       </c>
       <c r="E687">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F687">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G687">
         <v>1</v>
       </c>
       <c r="H687" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I687" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
         <v>작품</v>
       </c>
       <c r="B688" t="str">
-        <v>아나이스</v>
+        <v>아론</v>
       </c>
       <c r="C688" t="str">
-        <v>CD051</v>
+        <v>TR174</v>
       </c>
       <c r="D688" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E688">
-        <v>-693</v>
+        <v>-20</v>
       </c>
       <c r="F688">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="G688">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H688" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I688" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
         <v>작품</v>
       </c>
       <c r="B689" t="str">
-        <v>아그네스</v>
+        <v>아로마틱</v>
       </c>
       <c r="C689" t="str">
-        <v>TR021-PS</v>
+        <v>TR146</v>
       </c>
       <c r="D689" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E689">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F689">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G689">
         <v>1</v>
       </c>
       <c r="H689" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I689" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
         <v>작품</v>
       </c>
       <c r="B690" t="str">
-        <v>아그네스</v>
+        <v>아돌프</v>
       </c>
       <c r="C690" t="str">
-        <v>TR021</v>
+        <v>TR160</v>
       </c>
       <c r="D690" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E690">
-        <v>-165</v>
+        <v>-4</v>
       </c>
       <c r="F690">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G690">
         <v>1</v>
       </c>
       <c r="H690" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I690" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
         <v>작품</v>
       </c>
       <c r="B691" t="str">
-        <v>아가페러브</v>
+        <v>아돌프</v>
       </c>
       <c r="C691" t="str">
-        <v>CD074</v>
+        <v>TR160-1</v>
       </c>
       <c r="D691" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E691">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F691">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G691">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H691" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I691" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
         <v>작품</v>
       </c>
       <c r="B692" t="str">
-        <v>씨에라</v>
+        <v>아돌프</v>
       </c>
       <c r="C692" t="str">
-        <v>CD099</v>
+        <v>TR160-1-PS</v>
       </c>
       <c r="D692" t="str">
         <v>65*80</v>
       </c>
       <c r="E692">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F692">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G692">
         <v>1</v>
       </c>
       <c r="H692" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I692" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
         <v>작품</v>
       </c>
       <c r="B693" t="str">
-        <v>쏘뇨</v>
+        <v>아돌프</v>
       </c>
       <c r="C693" t="str">
-        <v>TR472-3</v>
+        <v>TR160-PS</v>
       </c>
       <c r="D693" t="str">
         <v>50*60</v>
       </c>
       <c r="E693">
         <v>0</v>
       </c>
       <c r="F693">
         <v>0</v>
       </c>
       <c r="G693">
         <v>1</v>
       </c>
       <c r="H693" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I693" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
         <v>작품</v>
       </c>
       <c r="B694" t="str">
-        <v>썸머앤어텀</v>
+        <v>아도라</v>
       </c>
       <c r="C694" t="str">
-        <v>TR013</v>
+        <v>TR004</v>
       </c>
       <c r="D694" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E694">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="F694">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G694">
         <v>1</v>
       </c>
       <c r="H694" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I694" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
         <v>작품</v>
       </c>
       <c r="B695" t="str">
-        <v>썬플라워</v>
+        <v>아도니스 100*75</v>
       </c>
       <c r="C695" t="str">
-        <v>CD033</v>
+        <v>CD029-1</v>
       </c>
       <c r="D695" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E695">
-        <v>-49</v>
+        <v>3</v>
       </c>
       <c r="F695">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G695">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H695" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I695" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
         <v>작품</v>
       </c>
       <c r="B696" t="str">
-        <v>썬플라워</v>
+        <v>아도니스</v>
       </c>
       <c r="C696" t="str">
-        <v>CD033-PS</v>
+        <v>CD029</v>
       </c>
       <c r="D696" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E696">
-        <v>18</v>
+        <v>-24</v>
       </c>
       <c r="F696">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G696">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H696" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I696" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
         <v>작품</v>
       </c>
       <c r="B697" t="str">
-        <v>썬프리시티</v>
+        <v>아도니스</v>
       </c>
       <c r="C697" t="str">
-        <v>TR089</v>
+        <v>CD029_CV</v>
       </c>
       <c r="D697" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E697">
-        <v>-10</v>
+        <v>15</v>
       </c>
       <c r="F697">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G697">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H697" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I697" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
         <v>작품</v>
       </c>
       <c r="B698" t="str">
-        <v>썬슈어</v>
+        <v>아도니스</v>
       </c>
       <c r="C698" t="str">
-        <v>TR224-2-PS</v>
+        <v>CD029-PS</v>
       </c>
       <c r="D698" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E698">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F698">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G698">
         <v>1</v>
       </c>
       <c r="H698" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I698" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
         <v>작품</v>
       </c>
       <c r="B699" t="str">
-        <v>썬슈어</v>
+        <v>아델</v>
       </c>
       <c r="C699" t="str">
-        <v>TR224-1</v>
+        <v>TR137</v>
       </c>
       <c r="D699" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E699">
-        <v>-42</v>
+        <v>2</v>
       </c>
       <c r="F699">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G699">
         <v>1</v>
       </c>
       <c r="H699" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I699" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
         <v>작품</v>
       </c>
       <c r="B700" t="str">
-        <v>썬슈어</v>
+        <v>아니모라</v>
       </c>
       <c r="C700" t="str">
-        <v>TR224-1-PS</v>
+        <v>TR474-PS</v>
       </c>
       <c r="D700" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E700">
         <v>0</v>
       </c>
       <c r="F700">
         <v>0</v>
       </c>
       <c r="G700">
         <v>1</v>
       </c>
       <c r="H700" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I700" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
         <v>작품</v>
       </c>
       <c r="B701" t="str">
-        <v>썬슈어</v>
+        <v>아니모라</v>
       </c>
       <c r="C701" t="str">
-        <v>TR224-2</v>
+        <v>TR474</v>
       </c>
       <c r="D701" t="str">
         <v>70*70</v>
       </c>
       <c r="E701">
+        <v>1</v>
+      </c>
+      <c r="F701">
         <v>2</v>
       </c>
-      <c r="F701">
-[...1 lines deleted...]
-      </c>
       <c r="G701">
         <v>1</v>
       </c>
       <c r="H701" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I701" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
         <v>작품</v>
       </c>
       <c r="B702" t="str">
-        <v>싱케루스</v>
+        <v>아니모</v>
       </c>
       <c r="C702" t="str">
-        <v>TR355-1</v>
+        <v>TR398</v>
       </c>
       <c r="D702" t="str">
-        <v>50*50</v>
+        <v>100*70</v>
       </c>
       <c r="E702">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F702">
         <v>0</v>
       </c>
       <c r="G702">
         <v>1</v>
       </c>
       <c r="H702" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I702" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
         <v>작품</v>
       </c>
       <c r="B703" t="str">
-        <v>싱케루스</v>
+        <v>아네시</v>
       </c>
       <c r="C703" t="str">
-        <v>TR355-2</v>
+        <v>TR290-2</v>
       </c>
       <c r="D703" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E703">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F703">
         <v>0</v>
       </c>
       <c r="G703">
         <v>1</v>
       </c>
       <c r="H703" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I703" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
         <v>작품</v>
       </c>
       <c r="B704" t="str">
-        <v>실비아</v>
+        <v>아네시</v>
       </c>
       <c r="C704" t="str">
-        <v>OR943-A_CV</v>
+        <v>TR290-1</v>
       </c>
       <c r="D704" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E704">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="F704">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G704">
         <v>1</v>
       </c>
       <c r="H704" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I704" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
         <v>작품</v>
       </c>
       <c r="B705" t="str">
-        <v>실비아</v>
+        <v>아네모네</v>
       </c>
       <c r="C705" t="str">
-        <v>OR943-A</v>
+        <v>CD105_CV</v>
       </c>
       <c r="D705" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E705">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="F705">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G705">
         <v>1</v>
       </c>
       <c r="H705" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I705" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
         <v>작품</v>
       </c>
       <c r="B706" t="str">
-        <v>실베스터</v>
+        <v>아나이스대형</v>
       </c>
       <c r="C706" t="str">
-        <v>TR061</v>
+        <v>CD053</v>
       </c>
       <c r="D706" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E706">
-        <v>-2</v>
+        <v>26</v>
       </c>
       <c r="F706">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G706">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H706" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I706" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
         <v>작품</v>
       </c>
       <c r="B707" t="str">
-        <v>실바</v>
+        <v>아나이스 100*70</v>
       </c>
       <c r="C707" t="str">
-        <v>TR431</v>
+        <v>CD051-1</v>
       </c>
       <c r="D707" t="str">
-        <v>65*80</v>
+        <v>100*70</v>
       </c>
       <c r="E707">
-        <v>-5</v>
+        <v>36</v>
       </c>
       <c r="F707">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G707">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H707" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I707" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
         <v>작품</v>
       </c>
       <c r="B708" t="str">
-        <v>실바</v>
+        <v>아나이스</v>
       </c>
       <c r="C708" t="str">
-        <v>TR431-PS</v>
+        <v>CD051-PS</v>
       </c>
       <c r="D708" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E708">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="F708">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G708">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H708" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I708" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
         <v>작품</v>
       </c>
       <c r="B709" t="str">
-        <v>실렌티아</v>
+        <v>아나이스</v>
       </c>
       <c r="C709" t="str">
-        <v>TR515</v>
+        <v>CD073-PS</v>
       </c>
       <c r="D709" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E709">
-        <v>-3</v>
+        <v>29</v>
       </c>
       <c r="F709">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G709">
         <v>1</v>
       </c>
       <c r="H709" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I709" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
         <v>작품</v>
       </c>
       <c r="B710" t="str">
-        <v>시그마</v>
+        <v>아나이스</v>
       </c>
       <c r="C710" t="str">
-        <v>TR335-1</v>
+        <v>CD073</v>
       </c>
       <c r="D710" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E710">
-        <v>-24</v>
+        <v>-195</v>
       </c>
       <c r="F710">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G710">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H710" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I710" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
         <v>작품</v>
       </c>
       <c r="B711" t="str">
-        <v>스프링블러썸</v>
+        <v>아나이스</v>
       </c>
       <c r="C711" t="str">
-        <v>10152</v>
+        <v>CD073_S</v>
       </c>
       <c r="D711" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E711">
-        <v>-12</v>
+        <v>2</v>
       </c>
       <c r="F711">
         <v>2</v>
       </c>
       <c r="G711">
         <v>1</v>
       </c>
       <c r="H711" t="str">
         <v>정상</v>
       </c>
       <c r="I711" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
         <v>작품</v>
       </c>
       <c r="B712" t="str">
-        <v>스페스</v>
+        <v>아나이스</v>
       </c>
       <c r="C712" t="str">
-        <v>TR157</v>
+        <v>CD051</v>
       </c>
       <c r="D712" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E712">
-        <v>2</v>
+        <v>-696</v>
       </c>
       <c r="F712">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="G712">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H712" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I712" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
         <v>작품</v>
       </c>
       <c r="B713" t="str">
-        <v>스페스</v>
+        <v>아그네스</v>
       </c>
       <c r="C713" t="str">
-        <v>TR157-2</v>
+        <v>TR021-PS</v>
       </c>
       <c r="D713" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E713">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F713">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G713">
         <v>1</v>
       </c>
       <c r="H713" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I713" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
         <v>작품</v>
       </c>
       <c r="B714" t="str">
-        <v>스틸니스2</v>
+        <v>아그네스</v>
       </c>
       <c r="C714" t="str">
-        <v>TR587-2</v>
+        <v>TR021</v>
       </c>
       <c r="D714" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E714">
-        <v>0</v>
+        <v>-167</v>
       </c>
       <c r="F714">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G714">
         <v>1</v>
       </c>
       <c r="H714" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I714" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
         <v>작품</v>
       </c>
       <c r="B715" t="str">
-        <v>스틸니스1</v>
+        <v>아가페러브</v>
       </c>
       <c r="C715" t="str">
-        <v>TR587-1</v>
+        <v>CD074</v>
       </c>
       <c r="D715" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E715">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="F715">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G715">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H715" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I715" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
         <v>작품</v>
       </c>
       <c r="B716" t="str">
-        <v>스트레이텀</v>
+        <v>씨에라</v>
       </c>
       <c r="C716" t="str">
-        <v>TR500</v>
+        <v>CD099</v>
       </c>
       <c r="D716" t="str">
         <v>65*80</v>
       </c>
       <c r="E716">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F716">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G716">
         <v>1</v>
       </c>
       <c r="H716" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I716" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
         <v>작품</v>
       </c>
       <c r="B717" t="str">
-        <v>스트라툼</v>
+        <v>쏘뇨</v>
       </c>
       <c r="C717" t="str">
-        <v>TR506</v>
+        <v>TR472-3</v>
       </c>
       <c r="D717" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E717">
         <v>0</v>
       </c>
       <c r="F717">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G717">
         <v>1</v>
       </c>
       <c r="H717" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I717" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
         <v>작품</v>
       </c>
       <c r="B718" t="str">
-        <v>스텔라</v>
+        <v>썸머앤어텀</v>
       </c>
       <c r="C718" t="str">
-        <v>TR163-PS</v>
+        <v>TR013</v>
       </c>
       <c r="D718" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E718">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F718">
         <v>0</v>
       </c>
       <c r="G718">
         <v>1</v>
       </c>
       <c r="H718" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I718" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
         <v>작품</v>
       </c>
       <c r="B719" t="str">
-        <v>스텔라</v>
+        <v>썬플라워</v>
       </c>
       <c r="C719" t="str">
-        <v>TR163</v>
+        <v>CD033</v>
       </c>
       <c r="D719" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E719">
-        <v>-9</v>
+        <v>-51</v>
       </c>
       <c r="F719">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G719">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H719" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I719" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
         <v>작품</v>
       </c>
       <c r="B720" t="str">
-        <v>스퀘어플라워2</v>
+        <v>썬플라워</v>
       </c>
       <c r="C720" t="str">
-        <v>TR276-1</v>
+        <v>CD033-PS</v>
       </c>
       <c r="D720" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E720">
-        <v>-5</v>
+        <v>18</v>
       </c>
       <c r="F720">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G720">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H720" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I720" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
         <v>작품</v>
       </c>
       <c r="B721" t="str">
-        <v>스퀘어플라워2</v>
+        <v>썬프리시티</v>
       </c>
       <c r="C721" t="str">
-        <v>TR276-2</v>
+        <v>TR089</v>
       </c>
       <c r="D721" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E721">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F721">
         <v>1</v>
       </c>
       <c r="G721">
         <v>1</v>
       </c>
       <c r="H721" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I721" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
         <v>작품</v>
       </c>
       <c r="B722" t="str">
-        <v>스퀘어플라워</v>
+        <v>썬슈어</v>
       </c>
       <c r="C722" t="str">
-        <v>TR238-1</v>
+        <v>TR224-2-PS</v>
       </c>
       <c r="D722" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E722">
-        <v>-37</v>
+        <v>0</v>
       </c>
       <c r="F722">
         <v>0</v>
       </c>
       <c r="G722">
         <v>1</v>
       </c>
       <c r="H722" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I722" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
         <v>작품</v>
       </c>
       <c r="B723" t="str">
-        <v>스퀘어플라워</v>
+        <v>썬슈어</v>
       </c>
       <c r="C723" t="str">
-        <v>TR238-2</v>
+        <v>TR224-1</v>
       </c>
       <c r="D723" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E723">
-        <v>-5</v>
+        <v>-42</v>
       </c>
       <c r="F723">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G723">
         <v>1</v>
       </c>
       <c r="H723" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I723" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
         <v>작품</v>
       </c>
       <c r="B724" t="str">
-        <v>스콘플라워</v>
+        <v>썬슈어</v>
       </c>
       <c r="C724" t="str">
-        <v>TR230-1</v>
+        <v>TR224-1-PS</v>
       </c>
       <c r="D724" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E724">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="F724">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G724">
         <v>1</v>
       </c>
       <c r="H724" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I724" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
         <v>작품</v>
       </c>
       <c r="B725" t="str">
-        <v>스콘플라워</v>
+        <v>썬슈어</v>
       </c>
       <c r="C725" t="str">
-        <v>TR230-2</v>
+        <v>TR224-2</v>
       </c>
       <c r="D725" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E725">
         <v>2</v>
       </c>
       <c r="F725">
         <v>1</v>
       </c>
       <c r="G725">
         <v>1</v>
       </c>
       <c r="H725" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I725" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
         <v>작품</v>
       </c>
       <c r="B726" t="str">
-        <v>스칼렛포레스트</v>
+        <v>싱케루스</v>
       </c>
       <c r="C726" t="str">
-        <v>A306</v>
+        <v>TR355-1</v>
       </c>
       <c r="D726" t="str">
-        <v>120*60</v>
+        <v>50*50</v>
       </c>
       <c r="E726">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F726">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G726">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H726" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I726" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
         <v>작품</v>
       </c>
       <c r="B727" t="str">
-        <v>스칼렛퍼피</v>
+        <v>싱케루스</v>
       </c>
       <c r="C727" t="str">
-        <v>TR028</v>
+        <v>TR355-2</v>
       </c>
       <c r="D727" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E727">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F727">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G727">
         <v>1</v>
       </c>
       <c r="H727" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I727" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
         <v>작품</v>
       </c>
       <c r="B728" t="str">
-        <v>스칼렛트리</v>
+        <v>실비아</v>
       </c>
       <c r="C728" t="str">
-        <v>CD034</v>
+        <v>OR943-A_CV</v>
       </c>
       <c r="D728" t="str">
-        <v>30*60</v>
+        <v>60*60</v>
       </c>
       <c r="E728">
-        <v>-8</v>
+        <v>5</v>
       </c>
       <c r="F728">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G728">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H728" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I728" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
         <v>작품</v>
       </c>
       <c r="B729" t="str">
-        <v>스칼렛모란</v>
+        <v>실비아</v>
       </c>
       <c r="C729" t="str">
-        <v>CD037-1</v>
+        <v>OR943-A</v>
       </c>
       <c r="D729" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E729">
-        <v>23</v>
+        <v>-3</v>
       </c>
       <c r="F729">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G729">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H729" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I729" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
         <v>작품</v>
       </c>
       <c r="B730" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>실베스터</v>
       </c>
       <c r="C730" t="str">
-        <v>CD041-4</v>
+        <v>TR061</v>
       </c>
       <c r="D730" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E730">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="F730">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G730">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H730" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I730" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
         <v>작품</v>
       </c>
       <c r="B731" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>실바</v>
       </c>
       <c r="C731" t="str">
-        <v>CD041-3</v>
+        <v>TR431</v>
       </c>
       <c r="D731" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E731">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="F731">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G731">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H731" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I731" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
         <v>작품</v>
       </c>
       <c r="B732" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>실바</v>
       </c>
       <c r="C732" t="str">
-        <v>CD041-1</v>
+        <v>TR431-PS</v>
       </c>
       <c r="D732" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E732">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F732">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G732">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H732" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I732" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
         <v>작품</v>
       </c>
       <c r="B733" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>실렌티아</v>
       </c>
       <c r="C733" t="str">
-        <v>CD041-2</v>
+        <v>TR515</v>
       </c>
       <c r="D733" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E733">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="F733">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G733">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H733" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I733" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
         <v>작품</v>
       </c>
       <c r="B734" t="str">
-        <v>스마일몽키</v>
+        <v>시그마</v>
       </c>
       <c r="C734" t="str">
-        <v>1C305</v>
+        <v>TR335-1</v>
       </c>
       <c r="D734" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E734">
-        <v>16</v>
+        <v>-24</v>
       </c>
       <c r="F734">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G734">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H734" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I734" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
         <v>작품</v>
       </c>
       <c r="B735" t="str">
-        <v>스레솔드</v>
+        <v>스프링블러썸</v>
       </c>
       <c r="C735" t="str">
-        <v>TR514</v>
+        <v>10152</v>
       </c>
       <c r="D735" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E735">
-        <v>-2</v>
+        <v>-12</v>
       </c>
       <c r="F735">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G735">
         <v>1</v>
       </c>
       <c r="H735" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I735" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
         <v>작품</v>
       </c>
       <c r="B736" t="str">
-        <v>스노위데이</v>
+        <v>스페스</v>
       </c>
       <c r="C736" t="str">
-        <v>TR412</v>
+        <v>TR157</v>
       </c>
       <c r="D736" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E736">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F736">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G736">
         <v>1</v>
       </c>
       <c r="H736" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I736" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
         <v>작품</v>
       </c>
       <c r="B737" t="str">
-        <v>슈퍼포지토</v>
+        <v>스페스</v>
       </c>
       <c r="C737" t="str">
-        <v>TR482-1</v>
+        <v>TR157-2</v>
       </c>
       <c r="D737" t="str">
         <v>65*80</v>
       </c>
       <c r="E737">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F737">
         <v>2</v>
       </c>
       <c r="G737">
         <v>1</v>
       </c>
       <c r="H737" t="str">
         <v>정상</v>
       </c>
       <c r="I737" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
         <v>작품</v>
       </c>
       <c r="B738" t="str">
-        <v>슈퍼포지토</v>
+        <v>스틸니스2</v>
       </c>
       <c r="C738" t="str">
-        <v>TR482</v>
+        <v>TR587-2</v>
       </c>
       <c r="D738" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E738">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F738">
         <v>0</v>
       </c>
       <c r="G738">
         <v>1</v>
       </c>
       <c r="H738" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I738" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
         <v>작품</v>
       </c>
       <c r="B739" t="str">
-        <v>슈에트</v>
+        <v>스틸니스1</v>
       </c>
       <c r="C739" t="str">
-        <v>TR384-2</v>
+        <v>TR587-1</v>
       </c>
       <c r="D739" t="str">
         <v>65*80</v>
       </c>
       <c r="E739">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F739">
         <v>0</v>
       </c>
       <c r="G739">
         <v>1</v>
       </c>
       <c r="H739" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I739" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
         <v>작품</v>
       </c>
       <c r="B740" t="str">
-        <v>슈에트</v>
+        <v>스트레이텀</v>
       </c>
       <c r="C740" t="str">
-        <v>TR384-1</v>
+        <v>TR500</v>
       </c>
       <c r="D740" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E740">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F740">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G740">
         <v>1</v>
       </c>
       <c r="H740" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I740" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
         <v>작품</v>
       </c>
       <c r="B741" t="str">
-        <v>쉐비로즈</v>
+        <v>스트라툼</v>
       </c>
       <c r="C741" t="str">
-        <v>TR208-2-PS</v>
+        <v>TR506</v>
       </c>
       <c r="D741" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E741">
         <v>0</v>
       </c>
       <c r="F741">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G741">
         <v>1</v>
       </c>
       <c r="H741" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I741" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
         <v>작품</v>
       </c>
       <c r="B742" t="str">
-        <v>쉐비로즈</v>
+        <v>스텔라</v>
       </c>
       <c r="C742" t="str">
-        <v>TR208-1</v>
+        <v>TR163-PS</v>
       </c>
       <c r="D742" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E742">
         <v>0</v>
       </c>
       <c r="F742">
         <v>0</v>
       </c>
       <c r="G742">
         <v>1</v>
       </c>
       <c r="H742" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I742" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
         <v>작품</v>
       </c>
       <c r="B743" t="str">
-        <v>쉐비로즈</v>
+        <v>스텔라</v>
       </c>
       <c r="C743" t="str">
-        <v>TR208-1-PS</v>
+        <v>TR163</v>
       </c>
       <c r="D743" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E743">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F743">
         <v>0</v>
       </c>
       <c r="G743">
         <v>1</v>
       </c>
       <c r="H743" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I743" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
         <v>작품</v>
       </c>
       <c r="B744" t="str">
-        <v>쉐비로즈</v>
+        <v>스퀘어플라워2</v>
       </c>
       <c r="C744" t="str">
-        <v>TR208-2</v>
+        <v>TR276-1</v>
       </c>
       <c r="D744" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E744">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F744">
         <v>0</v>
       </c>
       <c r="G744">
         <v>1</v>
       </c>
       <c r="H744" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I744" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
         <v>작품</v>
       </c>
       <c r="B745" t="str">
-        <v>쉐리플라워</v>
+        <v>스퀘어플라워2</v>
       </c>
       <c r="C745" t="str">
-        <v>TR024</v>
+        <v>TR276-2</v>
       </c>
       <c r="D745" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E745">
-        <v>-120</v>
+        <v>0</v>
       </c>
       <c r="F745">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="G745">
         <v>1</v>
       </c>
       <c r="H745" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I745" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
         <v>작품</v>
       </c>
       <c r="B746" t="str">
-        <v>쉐리플라워</v>
+        <v>스퀘어플라워</v>
       </c>
       <c r="C746" t="str">
-        <v>TR024-PS</v>
+        <v>TR238-1</v>
       </c>
       <c r="D746" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E746">
-        <v>2</v>
+        <v>-40</v>
       </c>
       <c r="F746">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G746">
         <v>1</v>
       </c>
       <c r="H746" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I746" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
         <v>작품</v>
       </c>
       <c r="B747" t="str">
-        <v>쉐런</v>
+        <v>스퀘어플라워</v>
       </c>
       <c r="C747" t="str">
-        <v>TR373-1</v>
+        <v>TR238-2</v>
       </c>
       <c r="D747" t="str">
-        <v>40*40</v>
+        <v>70*70</v>
       </c>
       <c r="E747">
-        <v>-14</v>
+        <v>-3</v>
       </c>
       <c r="F747">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G747">
         <v>1</v>
       </c>
       <c r="H747" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I747" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
         <v>작품</v>
       </c>
       <c r="B748" t="str">
-        <v>쉐런</v>
+        <v>스콘플라워</v>
       </c>
       <c r="C748" t="str">
-        <v>TR373-2</v>
+        <v>TR230-1</v>
       </c>
       <c r="D748" t="str">
-        <v>40*40</v>
+        <v>50*60</v>
       </c>
       <c r="E748">
-        <v>0</v>
+        <v>-27</v>
       </c>
       <c r="F748">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G748">
         <v>1</v>
       </c>
       <c r="H748" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I748" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
         <v>작품</v>
       </c>
       <c r="B749" t="str">
-        <v>쉐도우</v>
+        <v>스콘플라워</v>
       </c>
       <c r="C749" t="str">
-        <v>TR301-1</v>
+        <v>TR230-2</v>
       </c>
       <c r="D749" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E749">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F749">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G749">
         <v>1</v>
       </c>
       <c r="H749" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I749" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
         <v>작품</v>
       </c>
       <c r="B750" t="str">
-        <v>쉐도우</v>
+        <v>스칼렛포레스트</v>
       </c>
       <c r="C750" t="str">
-        <v>TR301-2</v>
+        <v>A306</v>
       </c>
       <c r="D750" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E750">
-        <v>-1</v>
+        <v>17</v>
       </c>
       <c r="F750">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G750">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H750" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I750" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
         <v>작품</v>
       </c>
       <c r="B751" t="str">
-        <v>수플르도르</v>
+        <v>스칼렛퍼피</v>
       </c>
       <c r="C751" t="str">
-        <v>TR557</v>
+        <v>TR028</v>
       </c>
       <c r="D751" t="str">
         <v>120*60</v>
       </c>
       <c r="E751">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="F751">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="G751">
         <v>1</v>
       </c>
       <c r="H751" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I751" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
         <v>작품</v>
       </c>
       <c r="B752" t="str">
-        <v>솜니움</v>
+        <v>스칼렛트리</v>
       </c>
       <c r="C752" t="str">
-        <v>TR322</v>
+        <v>CD034</v>
       </c>
       <c r="D752" t="str">
-        <v>70*70</v>
+        <v>30*60</v>
       </c>
       <c r="E752">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="F752">
         <v>0</v>
       </c>
       <c r="G752">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H752" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I752" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
         <v>작품</v>
       </c>
       <c r="B753" t="str">
-        <v>솔마레</v>
+        <v>스칼렛모란</v>
       </c>
       <c r="C753" t="str">
-        <v>TR503</v>
+        <v>CD037-1</v>
       </c>
       <c r="D753" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E753">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="F753">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G753">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H753" t="str">
         <v>정상</v>
       </c>
       <c r="I753" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
         <v>작품</v>
       </c>
       <c r="B754" t="str">
-        <v>솔리스</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C754" t="str">
-        <v>TR416-2</v>
+        <v>CD041-4</v>
       </c>
       <c r="D754" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E754">
-        <v>-8</v>
+        <v>-6</v>
       </c>
       <c r="F754">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G754">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H754" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I754" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
         <v>작품</v>
       </c>
       <c r="B755" t="str">
-        <v>솔리스</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C755" t="str">
-        <v>TR416-1</v>
+        <v>CD041-3</v>
       </c>
       <c r="D755" t="str">
         <v>50*60</v>
       </c>
       <c r="E755">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F755">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G755">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H755" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I755" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
         <v>작품</v>
       </c>
       <c r="B756" t="str">
-        <v>솔리스</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C756" t="str">
-        <v>TR416-2-PS</v>
+        <v>CD041-1</v>
       </c>
       <c r="D756" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E756">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F756">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G756">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H756" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I756" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
         <v>작품</v>
       </c>
       <c r="B757" t="str">
-        <v>솔렌</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C757" t="str">
-        <v>TR558</v>
+        <v>CD041-2</v>
       </c>
       <c r="D757" t="str">
-        <v>80*80</v>
+        <v>50*60</v>
       </c>
       <c r="E757">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="F757">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="G757">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H757" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I757" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
         <v>작품</v>
       </c>
       <c r="B758" t="str">
-        <v>솔라블룸</v>
+        <v>스마일몽키</v>
       </c>
       <c r="C758" t="str">
-        <v>TR534-2</v>
+        <v>1C305</v>
       </c>
       <c r="D758" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E758">
-        <v>-2</v>
+        <v>16</v>
       </c>
       <c r="F758">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G758">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H758" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I758" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
         <v>작품</v>
       </c>
       <c r="B759" t="str">
-        <v>솔라블룸</v>
+        <v>스레솔드</v>
       </c>
       <c r="C759" t="str">
-        <v>TR534-1</v>
+        <v>TR514</v>
       </c>
       <c r="D759" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E759">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F759">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G759">
         <v>1</v>
       </c>
       <c r="H759" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I759" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
         <v>작품</v>
       </c>
       <c r="B760" t="str">
-        <v>소피아</v>
+        <v>스노위데이</v>
       </c>
       <c r="C760" t="str">
-        <v>TR203-2</v>
+        <v>TR412</v>
       </c>
       <c r="D760" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E760">
-        <v>-22</v>
+        <v>-1</v>
       </c>
       <c r="F760">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G760">
         <v>1</v>
       </c>
       <c r="H760" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I760" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
         <v>작품</v>
       </c>
       <c r="B761" t="str">
-        <v>소피아</v>
+        <v>슈퍼포지토</v>
       </c>
       <c r="C761" t="str">
-        <v>TR203-1</v>
+        <v>TR482-1</v>
       </c>
       <c r="D761" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E761">
-        <v>-10</v>
+        <v>2</v>
       </c>
       <c r="F761">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G761">
         <v>1</v>
       </c>
       <c r="H761" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I761" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
         <v>작품</v>
       </c>
       <c r="B762" t="str">
-        <v>소피아</v>
+        <v>슈퍼포지토</v>
       </c>
       <c r="C762" t="str">
-        <v>TR203-2-PS</v>
+        <v>TR482</v>
       </c>
       <c r="D762" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E762">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F762">
         <v>0</v>
       </c>
       <c r="G762">
         <v>1</v>
       </c>
       <c r="H762" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I762" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
         <v>작품</v>
       </c>
       <c r="B763" t="str">
-        <v>소피아</v>
+        <v>슈에트</v>
       </c>
       <c r="C763" t="str">
-        <v>TR203-1-PS</v>
+        <v>TR384-2</v>
       </c>
       <c r="D763" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E763">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F763">
         <v>0</v>
       </c>
       <c r="G763">
         <v>1</v>
       </c>
       <c r="H763" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I763" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
         <v>작품</v>
       </c>
       <c r="B764" t="str">
-        <v>소울</v>
+        <v>슈에트</v>
       </c>
       <c r="C764" t="str">
-        <v>SML_48</v>
+        <v>TR384-1</v>
       </c>
       <c r="D764" t="str">
-        <v>95*45</v>
+        <v>50*60</v>
       </c>
       <c r="E764">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F764">
         <v>1</v>
       </c>
       <c r="G764">
         <v>1</v>
       </c>
       <c r="H764" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I764" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
         <v>작품</v>
       </c>
       <c r="B765" t="str">
-        <v>셔플</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C765" t="str">
-        <v>TR199-2</v>
+        <v>TR208-2-PS</v>
       </c>
       <c r="D765" t="str">
         <v>70*70</v>
       </c>
       <c r="E765">
         <v>0</v>
       </c>
       <c r="F765">
         <v>0</v>
       </c>
       <c r="G765">
         <v>1</v>
       </c>
       <c r="H765" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I765" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
         <v>작품</v>
       </c>
       <c r="B766" t="str">
-        <v>셔플</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C766" t="str">
-        <v>TR199-1</v>
+        <v>TR208-1</v>
       </c>
       <c r="D766" t="str">
         <v>60*60</v>
       </c>
       <c r="E766">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F766">
         <v>0</v>
       </c>
       <c r="G766">
         <v>1</v>
       </c>
       <c r="H766" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I766" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
         <v>작품</v>
       </c>
       <c r="B767" t="str">
-        <v>셔플</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C767" t="str">
-        <v>TR199-2-PS</v>
+        <v>TR208-1-PS</v>
       </c>
       <c r="D767" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E767">
         <v>0</v>
       </c>
       <c r="F767">
         <v>0</v>
       </c>
       <c r="G767">
         <v>1</v>
       </c>
       <c r="H767" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I767" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
         <v>작품</v>
       </c>
       <c r="B768" t="str">
-        <v>셔플</v>
+        <v>쉐비로즈</v>
       </c>
       <c r="C768" t="str">
-        <v>TR199-1-PS</v>
+        <v>TR208-2</v>
       </c>
       <c r="D768" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E768">
         <v>0</v>
       </c>
       <c r="F768">
         <v>0</v>
       </c>
       <c r="G768">
         <v>1</v>
       </c>
       <c r="H768" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I768" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
         <v>작품</v>
       </c>
       <c r="B769" t="str">
-        <v>셀리나</v>
+        <v>쉐리플라워</v>
       </c>
       <c r="C769" t="str">
-        <v>18SJL-004</v>
+        <v>TR024</v>
       </c>
       <c r="D769" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E769">
-        <v>-73</v>
+        <v>-118</v>
       </c>
       <c r="F769">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G769">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H769" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I769" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
         <v>작품</v>
       </c>
       <c r="B770" t="str">
-        <v>셀리나</v>
+        <v>쉐리플라워</v>
       </c>
       <c r="C770" t="str">
-        <v>18SJL-004_CV</v>
+        <v>TR024-PS</v>
       </c>
       <c r="D770" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E770">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F770">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G770">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H770" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I770" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
         <v>작품</v>
       </c>
       <c r="B771" t="str">
-        <v>셀레스틴</v>
+        <v>쉐런</v>
       </c>
       <c r="C771" t="str">
-        <v>19AB01</v>
+        <v>TR373-1</v>
       </c>
       <c r="D771" t="str">
-        <v>120*60</v>
+        <v>40*40</v>
       </c>
       <c r="E771">
-        <v>-10</v>
+        <v>-16</v>
       </c>
       <c r="F771">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G771">
         <v>1</v>
       </c>
       <c r="H771" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I771" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
         <v>작품</v>
       </c>
       <c r="B772" t="str">
-        <v>셀레스틴</v>
+        <v>쉐런</v>
       </c>
       <c r="C772" t="str">
-        <v>19AB01_CV</v>
+        <v>TR373-2</v>
       </c>
       <c r="D772" t="str">
-        <v>120*60</v>
+        <v>40*40</v>
       </c>
       <c r="E772">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F772">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G772">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H772" t="str">
         <v>정상</v>
       </c>
       <c r="I772" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
         <v>작품</v>
       </c>
       <c r="B773" t="str">
-        <v>셀레노</v>
+        <v>쉐도우</v>
       </c>
       <c r="C773" t="str">
-        <v>TR180</v>
+        <v>TR301-1</v>
       </c>
       <c r="D773" t="str">
-        <v>100*50</v>
+        <v>50*60</v>
       </c>
       <c r="E773">
         <v>0</v>
       </c>
       <c r="F773">
         <v>0</v>
       </c>
       <c r="G773">
         <v>1</v>
       </c>
       <c r="H773" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I773" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
         <v>작품</v>
       </c>
       <c r="B774" t="str">
-        <v>세이센</v>
+        <v>쉐도우</v>
       </c>
       <c r="C774" t="str">
-        <v>TR504</v>
+        <v>TR301-2</v>
       </c>
       <c r="D774" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E774">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F774">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G774">
         <v>1</v>
       </c>
       <c r="H774" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I774" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
         <v>작품</v>
       </c>
       <c r="B775" t="str">
-        <v>세렐</v>
+        <v>수플르도르</v>
       </c>
       <c r="C775" t="str">
-        <v>TR468</v>
+        <v>TR557</v>
       </c>
       <c r="D775" t="str">
         <v>120*60</v>
       </c>
       <c r="E775">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F775">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G775">
         <v>1</v>
       </c>
       <c r="H775" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I775" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
         <v>작품</v>
       </c>
       <c r="B776" t="str">
-        <v>세렌티아</v>
+        <v>솜니움</v>
       </c>
       <c r="C776" t="str">
-        <v>TR484</v>
+        <v>TR322</v>
       </c>
       <c r="D776" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E776">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="F776">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G776">
         <v>1</v>
       </c>
       <c r="H776" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I776" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
         <v>작품</v>
       </c>
       <c r="B777" t="str">
-        <v>세레플라워</v>
+        <v>솔마레</v>
       </c>
       <c r="C777" t="str">
-        <v>YA119-A_CV</v>
+        <v>TR503</v>
       </c>
       <c r="D777" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E777">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F777">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G777">
         <v>1</v>
       </c>
       <c r="H777" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I777" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
         <v>작품</v>
       </c>
       <c r="B778" t="str">
-        <v>세레플라워</v>
+        <v>솔리스</v>
       </c>
       <c r="C778" t="str">
-        <v>YA119-A</v>
+        <v>TR416-2</v>
       </c>
       <c r="D778" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E778">
-        <v>-8</v>
+        <v>-9</v>
       </c>
       <c r="F778">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G778">
         <v>1</v>
       </c>
       <c r="H778" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I778" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
         <v>작품</v>
       </c>
       <c r="B779" t="str">
-        <v>세레니티</v>
+        <v>솔리스</v>
       </c>
       <c r="C779" t="str">
-        <v>CD110</v>
+        <v>TR416-1</v>
       </c>
       <c r="D779" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E779">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="F779">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G779">
         <v>1</v>
       </c>
       <c r="H779" t="str">
         <v>정상</v>
       </c>
       <c r="I779" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
         <v>작품</v>
       </c>
       <c r="B780" t="str">
-        <v>세레니타</v>
+        <v>솔리스</v>
       </c>
       <c r="C780" t="str">
-        <v>TR440</v>
+        <v>TR416-2-PS</v>
       </c>
       <c r="D780" t="str">
         <v>65*80</v>
       </c>
       <c r="E780">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F780">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G780">
         <v>1</v>
       </c>
       <c r="H780" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I780" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
         <v>작품</v>
       </c>
       <c r="B781" t="str">
-        <v>세런디퍼티(구)</v>
+        <v>솔렌</v>
       </c>
       <c r="C781" t="str">
-        <v>TR060(구)</v>
+        <v>TR558</v>
       </c>
       <c r="D781" t="str">
-        <v>100*75</v>
+        <v>80*80</v>
       </c>
       <c r="E781">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F781">
         <v>1</v>
       </c>
       <c r="G781">
         <v>1</v>
       </c>
       <c r="H781" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I781" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
         <v>작품</v>
       </c>
       <c r="B782" t="str">
-        <v>세런디퍼티</v>
+        <v>솔라블룸</v>
       </c>
       <c r="C782" t="str">
-        <v>TR060</v>
+        <v>TR534-2</v>
       </c>
       <c r="D782" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E782">
-        <v>-14</v>
+        <v>-2</v>
       </c>
       <c r="F782">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G782">
         <v>1</v>
       </c>
       <c r="H782" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I782" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
         <v>작품</v>
       </c>
       <c r="B783" t="str">
-        <v>세라핀</v>
+        <v>솔라블룸</v>
       </c>
       <c r="C783" t="str">
-        <v>TR548</v>
+        <v>TR534-1</v>
       </c>
       <c r="D783" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E783">
         <v>-1</v>
       </c>
       <c r="F783">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G783">
         <v>1</v>
       </c>
       <c r="H783" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I783" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
         <v>작품</v>
       </c>
       <c r="B784" t="str">
-        <v>세라서스</v>
+        <v>소피아</v>
       </c>
       <c r="C784" t="str">
-        <v>TR391</v>
+        <v>TR203-2</v>
       </c>
       <c r="D784" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E784">
-        <v>-20</v>
+        <v>-22</v>
       </c>
       <c r="F784">
         <v>0</v>
       </c>
       <c r="G784">
         <v>1</v>
       </c>
       <c r="H784" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I784" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
         <v>작품</v>
       </c>
       <c r="B785" t="str">
-        <v>세디먼트</v>
+        <v>소피아</v>
       </c>
       <c r="C785" t="str">
-        <v>TR520</v>
+        <v>TR203-1</v>
       </c>
       <c r="D785" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E785">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F785">
         <v>0</v>
       </c>
       <c r="G785">
         <v>1</v>
       </c>
       <c r="H785" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I785" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
         <v>작품</v>
       </c>
       <c r="B786" t="str">
-        <v>선인장no.2</v>
+        <v>소피아</v>
       </c>
       <c r="C786" t="str">
-        <v>7WAS005</v>
+        <v>TR203-2-PS</v>
       </c>
       <c r="D786" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E786">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="F786">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G786">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H786" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I786" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
         <v>작품</v>
       </c>
       <c r="B787" t="str">
-        <v>선인장no.1</v>
+        <v>소피아</v>
       </c>
       <c r="C787" t="str">
-        <v>7WAS006</v>
+        <v>TR203-1-PS</v>
       </c>
       <c r="D787" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E787">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="F787">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G787">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H787" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I787" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
         <v>작품</v>
       </c>
       <c r="B788" t="str">
-        <v>서클</v>
+        <v>소울</v>
       </c>
       <c r="C788" t="str">
-        <v>TR053</v>
+        <v>SML_48</v>
       </c>
       <c r="D788" t="str">
-        <v>70*70</v>
+        <v>95*45</v>
       </c>
       <c r="E788">
-        <v>-14</v>
+        <v>2</v>
       </c>
       <c r="F788">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G788">
         <v>1</v>
       </c>
       <c r="H788" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I788" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
         <v>작품</v>
       </c>
       <c r="B789" t="str">
-        <v>샌디</v>
+        <v>셔플</v>
       </c>
       <c r="C789" t="str">
-        <v>TR105</v>
+        <v>TR199-2</v>
       </c>
       <c r="D789" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E789">
-        <v>-18</v>
+        <v>0</v>
       </c>
       <c r="F789">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G789">
         <v>1</v>
       </c>
       <c r="H789" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I789" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
         <v>작품</v>
       </c>
       <c r="B790" t="str">
-        <v>샌디</v>
+        <v>셔플</v>
       </c>
       <c r="C790" t="str">
-        <v>TR105-PS</v>
+        <v>TR199-1</v>
       </c>
       <c r="D790" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E790">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F790">
         <v>0</v>
       </c>
       <c r="G790">
         <v>1</v>
       </c>
       <c r="H790" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I790" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
         <v>작품</v>
       </c>
       <c r="B791" t="str">
-        <v>산토리아</v>
+        <v>셔플</v>
       </c>
       <c r="C791" t="str">
-        <v>TR218</v>
+        <v>TR199-2-PS</v>
       </c>
       <c r="D791" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E791">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="F791">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G791">
         <v>1</v>
       </c>
       <c r="H791" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I791" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
         <v>작품</v>
       </c>
       <c r="B792" t="str">
-        <v>산드라</v>
+        <v>셔플</v>
       </c>
       <c r="C792" t="str">
-        <v>TR561</v>
+        <v>TR199-1-PS</v>
       </c>
       <c r="D792" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E792">
         <v>0</v>
       </c>
       <c r="F792">
         <v>0</v>
       </c>
       <c r="G792">
         <v>1</v>
       </c>
       <c r="H792" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I792" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
         <v>작품</v>
       </c>
       <c r="B793" t="str">
-        <v>사투르누스</v>
+        <v>셀리나</v>
       </c>
       <c r="C793" t="str">
-        <v>TR549</v>
+        <v>18SJL-004</v>
       </c>
       <c r="D793" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E793">
-        <v>0</v>
+        <v>-73</v>
       </c>
       <c r="F793">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G793">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H793" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I793" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
         <v>작품</v>
       </c>
       <c r="B794" t="str">
-        <v>사케르</v>
+        <v>셀리나</v>
       </c>
       <c r="C794" t="str">
-        <v>TR331-PS</v>
+        <v>18SJL-004_CV</v>
       </c>
       <c r="D794" t="str">
         <v>100*75</v>
       </c>
       <c r="E794">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F794">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G794">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H794" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I794" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
         <v>작품</v>
       </c>
       <c r="B795" t="str">
-        <v>사케르</v>
+        <v>셀레스틴</v>
       </c>
       <c r="C795" t="str">
-        <v>TR331</v>
+        <v>19AB01</v>
       </c>
       <c r="D795" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E795">
-        <v>-24</v>
+        <v>-11</v>
       </c>
       <c r="F795">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G795">
         <v>1</v>
       </c>
       <c r="H795" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I795" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
         <v>작품</v>
       </c>
       <c r="B796" t="str">
-        <v>빨간사과</v>
+        <v>셀레스틴</v>
       </c>
       <c r="C796" t="str">
-        <v>JJ-0014</v>
+        <v>19AB01_CV</v>
       </c>
       <c r="D796" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E796">
-        <v>-10</v>
+        <v>11</v>
       </c>
       <c r="F796">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G796">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H796" t="str">
         <v>정상</v>
       </c>
       <c r="I796" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
         <v>작품</v>
       </c>
       <c r="B797" t="str">
-        <v>빌리브</v>
+        <v>셀레노</v>
       </c>
       <c r="C797" t="str">
-        <v>XYT-19201S</v>
+        <v>TR180</v>
       </c>
       <c r="D797" t="str">
-        <v>90*60</v>
+        <v>100*50</v>
       </c>
       <c r="E797">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F797">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G797">
         <v>1</v>
       </c>
       <c r="H797" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I797" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
         <v>작품</v>
       </c>
       <c r="B798" t="str">
-        <v>빈티지맵</v>
+        <v>세이센</v>
       </c>
       <c r="C798" t="str">
-        <v>TR114</v>
+        <v>TR504</v>
       </c>
       <c r="D798" t="str">
-        <v>140*60</v>
+        <v>100*75</v>
       </c>
       <c r="E798">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F798">
         <v>0</v>
       </c>
       <c r="G798">
         <v>1</v>
       </c>
       <c r="H798" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I798" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
         <v>작품</v>
       </c>
       <c r="B799" t="str">
-        <v>빅포레스트(CD068)</v>
+        <v>세렐</v>
       </c>
       <c r="C799" t="str">
-        <v>CD067-1</v>
+        <v>TR468</v>
       </c>
       <c r="D799" t="str">
-        <v/>
+        <v>120*60</v>
       </c>
       <c r="E799">
-        <v>-23</v>
+        <v>-4</v>
       </c>
       <c r="F799">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G799">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H799" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I799" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
         <v>작품</v>
       </c>
       <c r="B800" t="str">
-        <v>비화</v>
+        <v>세렌티아</v>
       </c>
       <c r="C800" t="str">
-        <v>TR496-ps</v>
+        <v>TR484</v>
       </c>
       <c r="D800" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E800">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F800">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G800">
         <v>1</v>
       </c>
       <c r="H800" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I800" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
         <v>작품</v>
       </c>
       <c r="B801" t="str">
-        <v>비화</v>
+        <v>세레플라워</v>
       </c>
       <c r="C801" t="str">
-        <v>TR496</v>
+        <v>YA119-A_CV</v>
       </c>
       <c r="D801" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E801">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F801">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G801">
         <v>1</v>
       </c>
       <c r="H801" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I801" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
         <v>작품</v>
       </c>
       <c r="B802" t="str">
-        <v>비티스</v>
+        <v>세레플라워</v>
       </c>
       <c r="C802" t="str">
-        <v>TR479-ps</v>
+        <v>YA119-A</v>
       </c>
       <c r="D802" t="str">
         <v>70*70</v>
       </c>
       <c r="E802">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F802">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G802">
         <v>1</v>
       </c>
       <c r="H802" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I802" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
         <v>작품</v>
       </c>
       <c r="B803" t="str">
-        <v>비티스</v>
+        <v>세레니티</v>
       </c>
       <c r="C803" t="str">
-        <v>TR479</v>
+        <v>CD110</v>
       </c>
       <c r="D803" t="str">
         <v>70*70</v>
       </c>
       <c r="E803">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="F803">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G803">
         <v>1</v>
       </c>
       <c r="H803" t="str">
         <v>정상</v>
       </c>
       <c r="I803" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
         <v>작품</v>
       </c>
       <c r="B804" t="str">
-        <v>비토</v>
+        <v>세레니타</v>
       </c>
       <c r="C804" t="str">
-        <v>TR016</v>
+        <v>TR440</v>
       </c>
       <c r="D804" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E804">
-        <v>-7</v>
+        <v>-31</v>
       </c>
       <c r="F804">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G804">
         <v>1</v>
       </c>
       <c r="H804" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I804" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
         <v>작품</v>
       </c>
       <c r="B805" t="str">
-        <v>비타</v>
+        <v>세런디퍼티(구)</v>
       </c>
       <c r="C805" t="str">
-        <v>TR428-2</v>
+        <v>TR060(구)</v>
       </c>
       <c r="D805" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E805">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F805">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G805">
         <v>1</v>
       </c>
       <c r="H805" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I805" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
         <v>작품</v>
       </c>
       <c r="B806" t="str">
-        <v>비타</v>
+        <v>세런디퍼티</v>
       </c>
       <c r="C806" t="str">
-        <v>TR428-1</v>
+        <v>TR060</v>
       </c>
       <c r="D806" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E806">
-        <v>-11</v>
+        <v>-14</v>
       </c>
       <c r="F806">
         <v>0</v>
       </c>
       <c r="G806">
         <v>1</v>
       </c>
       <c r="H806" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I806" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
         <v>작품</v>
       </c>
       <c r="B807" t="str">
-        <v>비쥬블러썸</v>
+        <v>세라핀</v>
       </c>
       <c r="C807" t="str">
-        <v>TR035</v>
+        <v>TR548</v>
       </c>
       <c r="D807" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E807">
-        <v>-39</v>
+        <v>-5</v>
       </c>
       <c r="F807">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G807">
         <v>1</v>
       </c>
       <c r="H807" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I807" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
         <v>작품</v>
       </c>
       <c r="B808" t="str">
-        <v>비올렌느</v>
+        <v>세라서스</v>
       </c>
       <c r="C808" t="str">
-        <v>TR578</v>
+        <v>TR391</v>
       </c>
       <c r="D808" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E808">
-        <v>0</v>
+        <v>-21</v>
       </c>
       <c r="F808">
         <v>0</v>
       </c>
       <c r="G808">
         <v>1</v>
       </c>
       <c r="H808" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I808" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
         <v>작품</v>
       </c>
       <c r="B809" t="str">
-        <v>비오스</v>
+        <v>세디먼트</v>
       </c>
       <c r="C809" t="str">
-        <v>PS473-A</v>
+        <v>TR520</v>
       </c>
       <c r="D809" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E809">
-        <v>-12</v>
+        <v>0</v>
       </c>
       <c r="F809">
         <v>1</v>
       </c>
       <c r="G809">
         <v>1</v>
       </c>
       <c r="H809" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I809" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
         <v>작품</v>
       </c>
       <c r="B810" t="str">
-        <v>비안카</v>
+        <v>선인장no.2</v>
       </c>
       <c r="C810" t="str">
-        <v>TR490</v>
+        <v>7WAS005</v>
       </c>
       <c r="D810" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E810">
-        <v>-7</v>
+        <v>54</v>
       </c>
       <c r="F810">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G810">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H810" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I810" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
         <v>작품</v>
       </c>
       <c r="B811" t="str">
-        <v>비스</v>
+        <v>선인장no.1</v>
       </c>
       <c r="C811" t="str">
-        <v>TR508</v>
+        <v>7WAS006</v>
       </c>
       <c r="D811" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E811">
-        <v>-2</v>
+        <v>69</v>
       </c>
       <c r="F811">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G811">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H811" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I811" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
         <v>작품</v>
       </c>
       <c r="B812" t="str">
-        <v>비비엔</v>
+        <v>서클</v>
       </c>
       <c r="C812" t="str">
-        <v>TR394</v>
+        <v>TR053</v>
       </c>
       <c r="D812" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E812">
-        <v>-2</v>
+        <v>-14</v>
       </c>
       <c r="F812">
         <v>0</v>
       </c>
       <c r="G812">
         <v>1</v>
       </c>
       <c r="H812" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I812" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
         <v>작품</v>
       </c>
       <c r="B813" t="str">
-        <v>비비아나캣</v>
+        <v>샤론</v>
       </c>
       <c r="C813" t="str">
-        <v>TR102-PS</v>
+        <v>TR600</v>
       </c>
       <c r="D813" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E813">
         <v>0</v>
       </c>
       <c r="F813">
         <v>0</v>
       </c>
       <c r="G813">
         <v>1</v>
       </c>
       <c r="H813" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I813" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
         <v>작품</v>
       </c>
       <c r="B814" t="str">
-        <v>비비아나캣</v>
+        <v>샌디</v>
       </c>
       <c r="C814" t="str">
-        <v>TR102</v>
+        <v>TR105</v>
       </c>
       <c r="D814" t="str">
-        <v>60*60</v>
+        <v>100*50</v>
       </c>
       <c r="E814">
-        <v>-17</v>
+        <v>-18</v>
       </c>
       <c r="F814">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G814">
         <v>1</v>
       </c>
       <c r="H814" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I814" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
         <v>작품</v>
       </c>
       <c r="B815" t="str">
-        <v>비비드</v>
+        <v>샌디</v>
       </c>
       <c r="C815" t="str">
-        <v>TR098-PS</v>
+        <v>TR105-PS</v>
       </c>
       <c r="D815" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E815">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F815">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G815">
         <v>1</v>
       </c>
       <c r="H815" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I815" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
         <v>작품</v>
       </c>
       <c r="B816" t="str">
-        <v>비비드</v>
+        <v>산토리아</v>
       </c>
       <c r="C816" t="str">
-        <v>TR098</v>
+        <v>TR218</v>
       </c>
       <c r="D816" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E816">
-        <v>-47</v>
+        <v>-16</v>
       </c>
       <c r="F816">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G816">
         <v>1</v>
       </c>
       <c r="H816" t="str">
         <v>정상</v>
       </c>
       <c r="I816" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
         <v>작품</v>
       </c>
       <c r="B817" t="str">
-        <v>비바체</v>
+        <v>산드라</v>
       </c>
       <c r="C817" t="str">
-        <v>TR433</v>
+        <v>TR561</v>
       </c>
       <c r="D817" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E817">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F817">
         <v>0</v>
       </c>
       <c r="G817">
         <v>1</v>
       </c>
       <c r="H817" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I817" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
         <v>작품</v>
       </c>
       <c r="B818" t="str">
-        <v>블리스</v>
+        <v>사투르누스</v>
       </c>
       <c r="C818" t="str">
-        <v>D311</v>
+        <v>TR549</v>
       </c>
       <c r="D818" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E818">
-        <v>-33</v>
+        <v>0</v>
       </c>
       <c r="F818">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G818">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H818" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I818" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
         <v>작품</v>
       </c>
       <c r="B819" t="str">
-        <v>블루플라워</v>
+        <v>사케르</v>
       </c>
       <c r="C819" t="str">
-        <v>CD067</v>
+        <v>TR331-PS</v>
       </c>
       <c r="D819" t="str">
-        <v>150*50</v>
+        <v>100*75</v>
       </c>
       <c r="E819">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F819">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G819">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H819" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I819" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
         <v>작품</v>
       </c>
       <c r="B820" t="str">
-        <v>블루유포니</v>
+        <v>사케르</v>
       </c>
       <c r="C820" t="str">
-        <v>TR478-ps</v>
+        <v>TR331</v>
       </c>
       <c r="D820" t="str">
-        <v>150*50</v>
+        <v>100*75</v>
       </c>
       <c r="E820">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F820">
         <v>0</v>
       </c>
       <c r="G820">
         <v>1</v>
       </c>
       <c r="H820" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I820" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
         <v>작품</v>
       </c>
       <c r="B821" t="str">
-        <v>블루유포니</v>
+        <v>빨간사과</v>
       </c>
       <c r="C821" t="str">
-        <v>TR478</v>
+        <v>JJ-0014</v>
       </c>
       <c r="D821" t="str">
-        <v>150*50</v>
+        <v>70*70</v>
       </c>
       <c r="E821">
         <v>-10</v>
       </c>
       <c r="F821">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G821">
         <v>1</v>
       </c>
       <c r="H821" t="str">
         <v>정상</v>
       </c>
       <c r="I821" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
         <v>작품</v>
       </c>
       <c r="B822" t="str">
-        <v>블루웨일</v>
+        <v>빌리브</v>
       </c>
       <c r="C822" t="str">
-        <v>TR380</v>
+        <v>XYT-19201S</v>
       </c>
       <c r="D822" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E822">
-        <v>-31</v>
+        <v>23</v>
       </c>
       <c r="F822">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G822">
         <v>1</v>
       </c>
       <c r="H822" t="str">
         <v>정상</v>
       </c>
       <c r="I822" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
         <v>작품</v>
       </c>
       <c r="B823" t="str">
-        <v>블루웨일</v>
+        <v>빈티지맵</v>
       </c>
       <c r="C823" t="str">
-        <v>TR380-PS</v>
+        <v>TR114</v>
       </c>
       <c r="D823" t="str">
-        <v>120*60</v>
+        <v>140*60</v>
       </c>
       <c r="E823">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F823">
         <v>0</v>
       </c>
       <c r="G823">
         <v>1</v>
       </c>
       <c r="H823" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I823" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
         <v>작품</v>
       </c>
       <c r="B824" t="str">
-        <v>블루웨이브</v>
+        <v>빅포레스트(CD068)</v>
       </c>
       <c r="C824" t="str">
-        <v>VSD003</v>
+        <v>CD067-1</v>
       </c>
       <c r="D824" t="str">
-        <v>90*60</v>
+        <v/>
       </c>
       <c r="E824">
-        <v>12</v>
+        <v>-25</v>
       </c>
       <c r="F824">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G824">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H824" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I824" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
         <v>작품</v>
       </c>
       <c r="B825" t="str">
-        <v>블루오션</v>
+        <v>비화</v>
       </c>
       <c r="C825" t="str">
-        <v>TR323-1</v>
+        <v>TR496-ps</v>
       </c>
       <c r="D825" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E825">
-        <v>-17</v>
+        <v>0</v>
       </c>
       <c r="F825">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G825">
         <v>1</v>
       </c>
       <c r="H825" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I825" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
         <v>작품</v>
       </c>
       <c r="B826" t="str">
-        <v>블루오션</v>
+        <v>비화</v>
       </c>
       <c r="C826" t="str">
-        <v>TR323-2_PS</v>
+        <v>TR496</v>
       </c>
       <c r="D826" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E826">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F826">
         <v>0</v>
       </c>
       <c r="G826">
         <v>1</v>
       </c>
       <c r="H826" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I826" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
         <v>작품</v>
       </c>
       <c r="B827" t="str">
-        <v>블루오션</v>
+        <v>비티스</v>
       </c>
       <c r="C827" t="str">
-        <v>TR323-2</v>
+        <v>TR479-ps</v>
       </c>
       <c r="D827" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E827">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F827">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G827">
         <v>1</v>
       </c>
       <c r="H827" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I827" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
         <v>작품</v>
       </c>
       <c r="B828" t="str">
-        <v>블루앤블루</v>
+        <v>비티스</v>
       </c>
       <c r="C828" t="str">
-        <v>TR233</v>
+        <v>TR479</v>
       </c>
       <c r="D828" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E828">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="F828">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G828">
         <v>1</v>
       </c>
       <c r="H828" t="str">
         <v>정상</v>
       </c>
       <c r="I828" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
         <v>작품</v>
       </c>
       <c r="B829" t="str">
-        <v>블루아</v>
+        <v>비토</v>
       </c>
       <c r="C829" t="str">
-        <v>TR582</v>
+        <v>TR016</v>
       </c>
       <c r="D829" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E829">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F829">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G829">
         <v>1</v>
       </c>
       <c r="H829" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I829" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
         <v>작품</v>
       </c>
       <c r="B830" t="str">
-        <v>블루비치</v>
+        <v>비타</v>
       </c>
       <c r="C830" t="str">
-        <v>TR246</v>
+        <v>TR428-2</v>
       </c>
       <c r="D830" t="str">
         <v>65*80</v>
       </c>
       <c r="E830">
-        <v>-22</v>
+        <v>0</v>
       </c>
       <c r="F830">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G830">
         <v>1</v>
       </c>
       <c r="H830" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I830" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
         <v>작품</v>
       </c>
       <c r="B831" t="str">
-        <v>블루벨라</v>
+        <v>비타</v>
       </c>
       <c r="C831" t="str">
-        <v>TR441</v>
+        <v>TR428-1</v>
       </c>
       <c r="D831" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E831">
-        <v>-82</v>
+        <v>-10</v>
       </c>
       <c r="F831">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G831">
         <v>1</v>
       </c>
       <c r="H831" t="str">
         <v>정상</v>
       </c>
       <c r="I831" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
         <v>작품</v>
       </c>
       <c r="B832" t="str">
-        <v>블루벨라</v>
+        <v>비타</v>
       </c>
       <c r="C832" t="str">
-        <v>TR441-PS</v>
+        <v>TR428-1_PS</v>
       </c>
       <c r="D832" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E832">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F832">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G832">
         <v>1</v>
       </c>
       <c r="H832" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I832" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
         <v>작품</v>
       </c>
       <c r="B833" t="str">
-        <v>블루버드</v>
+        <v>비타</v>
       </c>
       <c r="C833" t="str">
-        <v>TR353</v>
+        <v>TR428-2_PS</v>
       </c>
       <c r="D833" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E833">
-        <v>-43</v>
+        <v>0</v>
       </c>
       <c r="F833">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G833">
         <v>1</v>
       </c>
       <c r="H833" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I833" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
         <v>작품</v>
       </c>
       <c r="B834" t="str">
-        <v>블루밍</v>
+        <v>비쥬블러썸</v>
       </c>
       <c r="C834" t="str">
-        <v>TR009</v>
+        <v>TR035</v>
       </c>
       <c r="D834" t="str">
         <v>90*60</v>
       </c>
       <c r="E834">
-        <v>-54</v>
+        <v>-39</v>
       </c>
       <c r="F834">
         <v>2</v>
       </c>
       <c r="G834">
         <v>1</v>
       </c>
       <c r="H834" t="str">
         <v>정상</v>
       </c>
       <c r="I834" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
         <v>작품</v>
       </c>
       <c r="B835" t="str">
-        <v>블루메 베어</v>
+        <v>비올렌느</v>
       </c>
       <c r="C835" t="str">
-        <v>TR511</v>
+        <v>TR578</v>
       </c>
       <c r="D835" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E835">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F835">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G835">
         <v>1</v>
       </c>
       <c r="H835" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I835" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
         <v>작품</v>
       </c>
       <c r="B836" t="str">
-        <v>블루마린</v>
+        <v>비오스</v>
       </c>
       <c r="C836" t="str">
-        <v>TR293-2</v>
+        <v>PS473-A</v>
       </c>
       <c r="D836" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E836">
-        <v>-4</v>
+        <v>-7</v>
       </c>
       <c r="F836">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G836">
         <v>1</v>
       </c>
       <c r="H836" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I836" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
         <v>작품</v>
       </c>
       <c r="B837" t="str">
-        <v>블루마린</v>
+        <v>비안카</v>
       </c>
       <c r="C837" t="str">
-        <v>TR293-1</v>
+        <v>TR490</v>
       </c>
       <c r="D837" t="str">
         <v>50*60</v>
       </c>
       <c r="E837">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="F837">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G837">
         <v>1</v>
       </c>
       <c r="H837" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I837" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
         <v>작품</v>
       </c>
       <c r="B838" t="str">
-        <v>블루가든</v>
+        <v>비스</v>
       </c>
       <c r="C838" t="str">
-        <v>TR277-1</v>
+        <v>TR508</v>
       </c>
       <c r="D838" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E838">
-        <v>-101</v>
+        <v>-2</v>
       </c>
       <c r="F838">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G838">
         <v>1</v>
       </c>
       <c r="H838" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I838" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
         <v>작품</v>
       </c>
       <c r="B839" t="str">
-        <v>블루가든</v>
+        <v>비비엔</v>
       </c>
       <c r="C839" t="str">
-        <v>TR277-2_PS</v>
+        <v>TR394</v>
       </c>
       <c r="D839" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E839">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F839">
         <v>0</v>
       </c>
       <c r="G839">
         <v>1</v>
       </c>
       <c r="H839" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I839" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
         <v>작품</v>
       </c>
       <c r="B840" t="str">
-        <v>블루가든</v>
+        <v>비비아나캣</v>
       </c>
       <c r="C840" t="str">
-        <v>TR277-2</v>
+        <v>TR102-PS</v>
       </c>
       <c r="D840" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E840">
         <v>0</v>
       </c>
       <c r="F840">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G840">
         <v>1</v>
       </c>
       <c r="H840" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I840" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
         <v>작품</v>
       </c>
       <c r="B841" t="str">
-        <v>블레이크</v>
+        <v>비비아나캣</v>
       </c>
       <c r="C841" t="str">
-        <v>TR363</v>
+        <v>TR102</v>
       </c>
       <c r="D841" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E841">
-        <v>-1</v>
+        <v>-17</v>
       </c>
       <c r="F841">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G841">
         <v>1</v>
       </c>
       <c r="H841" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I841" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
         <v>작품</v>
       </c>
       <c r="B842" t="str">
-        <v>블러쉬</v>
+        <v>비비드</v>
       </c>
       <c r="C842" t="str">
-        <v>TR449-1</v>
+        <v>TR098-PS</v>
       </c>
       <c r="D842" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E842">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F842">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G842">
         <v>1</v>
       </c>
       <c r="H842" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I842" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
         <v>작품</v>
       </c>
       <c r="B843" t="str">
-        <v>블러쉬</v>
+        <v>비비드</v>
       </c>
       <c r="C843" t="str">
-        <v>TR449-2</v>
+        <v>TR098</v>
       </c>
       <c r="D843" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E843">
-        <v>0</v>
+        <v>-47</v>
       </c>
       <c r="F843">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G843">
         <v>1</v>
       </c>
       <c r="H843" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I843" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
         <v>작품</v>
       </c>
       <c r="B844" t="str">
-        <v>블랙우먼</v>
+        <v>비바체</v>
       </c>
       <c r="C844" t="str">
-        <v>C08</v>
+        <v>TR433</v>
       </c>
       <c r="D844" t="str">
-        <v>90*60</v>
+        <v>80*80</v>
       </c>
       <c r="E844">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F844">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G844">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H844" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I844" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
         <v>작품</v>
       </c>
       <c r="B845" t="str">
-        <v>블랙마운틴</v>
+        <v>블리스</v>
       </c>
       <c r="C845" t="str">
-        <v>TR382</v>
+        <v>D311</v>
       </c>
       <c r="D845" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E845">
-        <v>-1</v>
+        <v>-33</v>
       </c>
       <c r="F845">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G845">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H845" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I845" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
         <v>작품</v>
       </c>
       <c r="B846" t="str">
-        <v>브림 로즈</v>
+        <v>블루플라워</v>
       </c>
       <c r="C846" t="str">
-        <v>WN340-A_CV</v>
+        <v>CD067</v>
       </c>
       <c r="D846" t="str">
-        <v>90*60</v>
+        <v>150*50</v>
       </c>
       <c r="E846">
-        <v>4</v>
+        <v>-5</v>
       </c>
       <c r="F846">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G846">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H846" t="str">
         <v>정상</v>
       </c>
       <c r="I846" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
         <v>작품</v>
       </c>
       <c r="B847" t="str">
-        <v>브림 로즈</v>
+        <v>블루유포니</v>
       </c>
       <c r="C847" t="str">
-        <v>WN340-A</v>
+        <v>TR478-ps</v>
       </c>
       <c r="D847" t="str">
-        <v>90*60</v>
+        <v>150*50</v>
       </c>
       <c r="E847">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F847">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G847">
         <v>1</v>
       </c>
       <c r="H847" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I847" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
         <v>작품</v>
       </c>
       <c r="B848" t="str">
-        <v>브린</v>
+        <v>블루유포니</v>
       </c>
       <c r="C848" t="str">
-        <v>TR396</v>
+        <v>TR478</v>
       </c>
       <c r="D848" t="str">
-        <v>60*60</v>
+        <v>150*50</v>
       </c>
       <c r="E848">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F848">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G848">
         <v>1</v>
       </c>
       <c r="H848" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I848" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
         <v>작품</v>
       </c>
       <c r="B849" t="str">
-        <v>브리지트</v>
+        <v>블루웨일</v>
       </c>
       <c r="C849" t="str">
-        <v>JF022-A_CV</v>
+        <v>TR380</v>
       </c>
       <c r="D849" t="str">
-        <v>140*50</v>
+        <v>120*60</v>
       </c>
       <c r="E849">
-        <v>5</v>
+        <v>-33</v>
       </c>
       <c r="F849">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G849">
         <v>1</v>
       </c>
       <c r="H849" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I849" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
         <v>작품</v>
       </c>
       <c r="B850" t="str">
-        <v>브리지트</v>
+        <v>블루웨일</v>
       </c>
       <c r="C850" t="str">
-        <v>JF022-A</v>
+        <v>TR380-PS</v>
       </c>
       <c r="D850" t="str">
-        <v>140*50</v>
+        <v>120*60</v>
       </c>
       <c r="E850">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="F850">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G850">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H850" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I850" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
         <v>작품</v>
       </c>
       <c r="B851" t="str">
-        <v>브리아나</v>
+        <v>블루웨이브</v>
       </c>
       <c r="C851" t="str">
-        <v>OV131-A</v>
+        <v>VSD003</v>
       </c>
       <c r="D851" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E851">
-        <v>-6</v>
+        <v>12</v>
       </c>
       <c r="F851">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G851">
         <v>1</v>
       </c>
       <c r="H851" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I851" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
         <v>작품</v>
       </c>
       <c r="B852" t="str">
-        <v>브리아나</v>
+        <v>블루오션</v>
       </c>
       <c r="C852" t="str">
-        <v>OV131-A_CV</v>
+        <v>TR323-1</v>
       </c>
       <c r="D852" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E852">
-        <v>3</v>
+        <v>-17</v>
       </c>
       <c r="F852">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G852">
         <v>1</v>
       </c>
       <c r="H852" t="str">
         <v>정상</v>
       </c>
       <c r="I852" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
         <v>작품</v>
       </c>
       <c r="B853" t="str">
-        <v>브레드캣</v>
+        <v>블루오션</v>
       </c>
       <c r="C853" t="str">
-        <v>TR159-PS</v>
+        <v>TR323-2_PS</v>
       </c>
       <c r="D853" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E853">
         <v>0</v>
       </c>
       <c r="F853">
         <v>0</v>
       </c>
       <c r="G853">
         <v>1</v>
       </c>
       <c r="H853" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I853" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
         <v>작품</v>
       </c>
       <c r="B854" t="str">
-        <v>브레드캣</v>
+        <v>블루오션</v>
       </c>
       <c r="C854" t="str">
-        <v>TR159</v>
+        <v>TR323-2</v>
       </c>
       <c r="D854" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E854">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="F854">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G854">
         <v>1</v>
       </c>
       <c r="H854" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I854" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
         <v>작품</v>
       </c>
       <c r="B855" t="str">
-        <v>브래들리2</v>
+        <v>블루앤블루</v>
       </c>
       <c r="C855" t="str">
-        <v>TR278-2</v>
+        <v>TR233</v>
       </c>
       <c r="D855" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E855">
-        <v>0</v>
+        <v>-27</v>
       </c>
       <c r="F855">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G855">
         <v>1</v>
       </c>
       <c r="H855" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I855" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
         <v>작품</v>
       </c>
       <c r="B856" t="str">
-        <v>브래들리</v>
+        <v>블루아</v>
       </c>
       <c r="C856" t="str">
-        <v>TR278-1</v>
+        <v>TR582</v>
       </c>
       <c r="D856" t="str">
-        <v>50*50</v>
+        <v>120*60</v>
       </c>
       <c r="E856">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F856">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G856">
         <v>1</v>
       </c>
       <c r="H856" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I856" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
         <v>작품</v>
       </c>
       <c r="B857" t="str">
-        <v>브라이트</v>
+        <v>블루비치</v>
       </c>
       <c r="C857" t="str">
-        <v>2D402</v>
+        <v>TR246</v>
       </c>
       <c r="D857" t="str">
         <v>65*80</v>
       </c>
       <c r="E857">
-        <v>12</v>
+        <v>-22</v>
       </c>
       <c r="F857">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G857">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H857" t="str">
         <v>정상</v>
       </c>
       <c r="I857" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
         <v>작품</v>
       </c>
       <c r="B858" t="str">
-        <v>부자되는해바라기세트</v>
+        <v>블루벨라</v>
       </c>
       <c r="C858" t="str">
-        <v>20FLset-PS</v>
+        <v>TR441</v>
       </c>
       <c r="D858" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E858">
-        <v>58</v>
+        <v>-78</v>
       </c>
       <c r="F858">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="G858">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H858" t="str">
         <v>정상</v>
       </c>
       <c r="I858" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
         <v>작품</v>
       </c>
       <c r="B859" t="str">
-        <v>부자되는해바라기세트</v>
+        <v>블루벨라</v>
       </c>
       <c r="C859" t="str">
-        <v>20FL</v>
+        <v>TR441-PS</v>
       </c>
       <c r="D859" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E859">
-        <v>-785</v>
+        <v>0</v>
       </c>
       <c r="F859">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G859">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H859" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I859" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
         <v>작품</v>
       </c>
       <c r="B860" t="str">
-        <v>부자되는해바라기2</v>
+        <v>블루버드</v>
       </c>
       <c r="C860" t="str">
-        <v>20FL02-PS</v>
+        <v>TR353</v>
       </c>
       <c r="D860" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E860">
-        <v>38</v>
+        <v>-44</v>
       </c>
       <c r="F860">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="G860">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H860" t="str">
         <v>정상</v>
       </c>
       <c r="I860" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
         <v>작품</v>
       </c>
       <c r="B861" t="str">
-        <v>부자되는해바라기1</v>
+        <v>블루밍</v>
       </c>
       <c r="C861" t="str">
-        <v>20FL01-PS</v>
+        <v>TR009</v>
       </c>
       <c r="D861" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E861">
-        <v>43</v>
+        <v>-54</v>
       </c>
       <c r="F861">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G861">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H861" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I861" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
         <v>작품</v>
       </c>
       <c r="B862" t="str">
-        <v>부자되는해바라기</v>
+        <v>블루메 베어</v>
       </c>
       <c r="C862" t="str">
-        <v>20FL01</v>
+        <v>TR511</v>
       </c>
       <c r="D862" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E862">
-        <v>-299</v>
+        <v>-3</v>
       </c>
       <c r="F862">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="G862">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H862" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I862" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
         <v>작품</v>
       </c>
       <c r="B863" t="str">
-        <v>부자되는해바라기</v>
+        <v>블루마린</v>
       </c>
       <c r="C863" t="str">
-        <v>20FL02</v>
+        <v>TR293-2</v>
       </c>
       <c r="D863" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E863">
-        <v>-33</v>
+        <v>-4</v>
       </c>
       <c r="F863">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G863">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H863" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I863" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
         <v>작품</v>
       </c>
       <c r="B864" t="str">
-        <v>부자되는해바라기</v>
+        <v>블루마린</v>
       </c>
       <c r="C864" t="str">
-        <v>20FL01_CV</v>
+        <v>TR293-1</v>
       </c>
       <c r="D864" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E864">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F864">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G864">
         <v>1</v>
       </c>
       <c r="H864" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I864" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
         <v>작품</v>
       </c>
       <c r="B865" t="str">
-        <v>부자되는해바라기</v>
+        <v>블루레버리</v>
       </c>
       <c r="C865" t="str">
-        <v>20FL01BIG_CV</v>
+        <v>TR610</v>
       </c>
       <c r="D865" t="str">
         <v>70*70</v>
       </c>
       <c r="E865">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F865">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G865">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H865" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I865" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
         <v>작품</v>
       </c>
       <c r="B866" t="str">
-        <v>부다2</v>
+        <v>블루가든</v>
       </c>
       <c r="C866" t="str">
-        <v>19CU05</v>
+        <v>TR277-1</v>
       </c>
       <c r="D866" t="str">
-        <v>80*80</v>
+        <v>50*50</v>
       </c>
       <c r="E866">
-        <v>-16</v>
+        <v>-107</v>
       </c>
       <c r="F866">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G866">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H866" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I866" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
         <v>작품</v>
       </c>
       <c r="B867" t="str">
-        <v>부다</v>
+        <v>블루가든</v>
       </c>
       <c r="C867" t="str">
-        <v>19CU06</v>
+        <v>TR277-2_PS</v>
       </c>
       <c r="D867" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E867">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F867">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G867">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H867" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I867" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
         <v>작품</v>
       </c>
       <c r="B868" t="str">
-        <v>보스코</v>
+        <v>블루가든</v>
       </c>
       <c r="C868" t="str">
-        <v>TR352-2</v>
+        <v>TR277-2</v>
       </c>
       <c r="D868" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E868">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F868">
         <v>1</v>
       </c>
       <c r="G868">
         <v>1</v>
       </c>
       <c r="H868" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I868" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
         <v>작품</v>
       </c>
       <c r="B869" t="str">
-        <v>보스코</v>
+        <v>블레이크</v>
       </c>
       <c r="C869" t="str">
-        <v>TR352-1</v>
+        <v>TR363</v>
       </c>
       <c r="D869" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E869">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="F869">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G869">
         <v>1</v>
       </c>
       <c r="H869" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I869" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
         <v>작품</v>
       </c>
       <c r="B870" t="str">
-        <v>보브레</v>
+        <v>블러쉬</v>
       </c>
       <c r="C870" t="str">
-        <v>TR204-1</v>
+        <v>TR449-1</v>
       </c>
       <c r="D870" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E870">
-        <v>-18</v>
+        <v>-2</v>
       </c>
       <c r="F870">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G870">
         <v>1</v>
       </c>
       <c r="H870" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I870" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
         <v>작품</v>
       </c>
       <c r="B871" t="str">
-        <v>보브레</v>
+        <v>블러쉬</v>
       </c>
       <c r="C871" t="str">
-        <v>TR204-2-PS</v>
+        <v>TR449-2</v>
       </c>
       <c r="D871" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E871">
         <v>0</v>
       </c>
       <c r="F871">
         <v>0</v>
       </c>
       <c r="G871">
         <v>1</v>
       </c>
       <c r="H871" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I871" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
         <v>작품</v>
       </c>
       <c r="B872" t="str">
-        <v>보브레</v>
+        <v>블랙우먼</v>
       </c>
       <c r="C872" t="str">
-        <v>TR204-1-PS</v>
+        <v>C08</v>
       </c>
       <c r="D872" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E872">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F872">
         <v>0</v>
       </c>
       <c r="G872">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H872" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I872" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
         <v>작품</v>
       </c>
       <c r="B873" t="str">
-        <v>보브레</v>
+        <v>블랙마운틴</v>
       </c>
       <c r="C873" t="str">
-        <v>TR204-2</v>
+        <v>TR382</v>
       </c>
       <c r="D873" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E873">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F873">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G873">
         <v>1</v>
       </c>
       <c r="H873" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I873" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
         <v>작품</v>
       </c>
       <c r="B874" t="str">
-        <v>보니타</v>
+        <v>브림 로즈</v>
       </c>
       <c r="C874" t="str">
-        <v>TR002</v>
+        <v>WN340-A_CV</v>
       </c>
       <c r="D874" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E874">
-        <v>-22</v>
+        <v>4</v>
       </c>
       <c r="F874">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G874">
         <v>1</v>
       </c>
       <c r="H874" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I874" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
         <v>작품</v>
       </c>
       <c r="B875" t="str">
-        <v>보니타</v>
+        <v>브림 로즈</v>
       </c>
       <c r="C875" t="str">
-        <v>TR002-PS</v>
+        <v>WN340-A</v>
       </c>
       <c r="D875" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E875">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F875">
         <v>1</v>
       </c>
       <c r="G875">
         <v>1</v>
       </c>
       <c r="H875" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I875" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
         <v>작품</v>
       </c>
       <c r="B876" t="str">
-        <v>보노보노</v>
+        <v>브린</v>
       </c>
       <c r="C876" t="str">
-        <v>19AB03-CV</v>
+        <v>TR396</v>
       </c>
       <c r="D876" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E876">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F876">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G876">
         <v>1</v>
       </c>
       <c r="H876" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I876" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
         <v>작품</v>
       </c>
       <c r="B877" t="str">
-        <v>보노보노</v>
+        <v>브리지트</v>
       </c>
       <c r="C877" t="str">
-        <v>19AB03</v>
+        <v>JF022-A_CV</v>
       </c>
       <c r="D877" t="str">
-        <v>100*75</v>
+        <v>140*50</v>
       </c>
       <c r="E877">
-        <v>-60</v>
+        <v>5</v>
       </c>
       <c r="F877">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G877">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H877" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I877" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
         <v>작품</v>
       </c>
       <c r="B878" t="str">
-        <v>보노보노</v>
+        <v>브리지트</v>
       </c>
       <c r="C878" t="str">
-        <v>19AB03-PS</v>
+        <v>JF022-A</v>
       </c>
       <c r="D878" t="str">
-        <v>100*75</v>
+        <v>140*50</v>
       </c>
       <c r="E878">
-        <v>0</v>
+        <v>-38</v>
       </c>
       <c r="F878">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G878">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H878" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I878" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
         <v>작품</v>
       </c>
       <c r="B879" t="str">
-        <v>벨아샤</v>
+        <v>브리아나</v>
       </c>
       <c r="C879" t="str">
-        <v>TR173-PS</v>
+        <v>OV131-A</v>
       </c>
       <c r="D879" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E879">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F879">
         <v>0</v>
       </c>
       <c r="G879">
         <v>1</v>
       </c>
       <c r="H879" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I879" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
         <v>작품</v>
       </c>
       <c r="B880" t="str">
-        <v>벨아샤</v>
+        <v>브리아나</v>
       </c>
       <c r="C880" t="str">
-        <v>TR173</v>
+        <v>OV131-A_CV</v>
       </c>
       <c r="D880" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E880">
-        <v>-26</v>
+        <v>2</v>
       </c>
       <c r="F880">
         <v>2</v>
       </c>
       <c r="G880">
         <v>1</v>
       </c>
       <c r="H880" t="str">
         <v>정상</v>
       </c>
       <c r="I880" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
         <v>작품</v>
       </c>
       <c r="B881" t="str">
-        <v>벨린</v>
+        <v>브레드캣</v>
       </c>
       <c r="C881" t="str">
-        <v>TR458</v>
+        <v>TR159-PS</v>
       </c>
       <c r="D881" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E881">
         <v>0</v>
       </c>
       <c r="F881">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G881">
         <v>1</v>
       </c>
       <c r="H881" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I881" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
         <v>작품</v>
       </c>
       <c r="B882" t="str">
-        <v>벨리타</v>
+        <v>브레드캣</v>
       </c>
       <c r="C882" t="str">
-        <v>TR001</v>
+        <v>TR159</v>
       </c>
       <c r="D882" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E882">
-        <v>-1</v>
+        <v>-5</v>
       </c>
       <c r="F882">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G882">
         <v>1</v>
       </c>
       <c r="H882" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I882" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
         <v>작품</v>
       </c>
       <c r="B883" t="str">
-        <v>벨리카</v>
+        <v>브래들리2</v>
       </c>
       <c r="C883" t="str">
-        <v>TR139</v>
+        <v>TR278-2</v>
       </c>
       <c r="D883" t="str">
         <v>70*70</v>
       </c>
       <c r="E883">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F883">
         <v>0</v>
       </c>
       <c r="G883">
         <v>1</v>
       </c>
       <c r="H883" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I883" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
         <v>작품</v>
       </c>
       <c r="B884" t="str">
-        <v>벨리카</v>
+        <v>브래들리</v>
       </c>
       <c r="C884" t="str">
-        <v>TR139-PS</v>
+        <v>TR278-1</v>
       </c>
       <c r="D884" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E884">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F884">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G884">
         <v>1</v>
       </c>
       <c r="H884" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I884" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
         <v>작품</v>
       </c>
       <c r="B885" t="str">
-        <v>벨리사</v>
+        <v>브라이트</v>
       </c>
       <c r="C885" t="str">
-        <v>TR117</v>
+        <v>2D402</v>
       </c>
       <c r="D885" t="str">
         <v>65*80</v>
       </c>
       <c r="E885">
+        <v>12</v>
+      </c>
+      <c r="F885">
+        <v>12</v>
+      </c>
+      <c r="G885">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H885" t="str">
         <v>정상</v>
       </c>
       <c r="I885" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
         <v>작품</v>
       </c>
       <c r="B886" t="str">
-        <v>벨루라</v>
+        <v>부자되는해바라기세트</v>
       </c>
       <c r="C886" t="str">
-        <v>TR583</v>
+        <v>20FLset-PS</v>
       </c>
       <c r="D886" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E886">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F886">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="G886">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H886" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I886" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
         <v>작품</v>
       </c>
       <c r="B887" t="str">
-        <v>벨라</v>
+        <v>부자되는해바라기세트</v>
       </c>
       <c r="C887" t="str">
-        <v>AX135-A</v>
+        <v>20FL</v>
       </c>
       <c r="D887" t="str">
         <v>60*60</v>
       </c>
       <c r="E887">
-        <v>-17</v>
+        <v>-786</v>
       </c>
       <c r="F887">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G887">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H887" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I887" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
         <v>작품</v>
       </c>
       <c r="B888" t="str">
-        <v>벨라</v>
+        <v>부자되는해바라기2</v>
       </c>
       <c r="C888" t="str">
-        <v>AX135-A_CV</v>
+        <v>20FL02-PS</v>
       </c>
       <c r="D888" t="str">
         <v>60*60</v>
       </c>
       <c r="E888">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="F888">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G888">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H888" t="str">
         <v>정상</v>
       </c>
       <c r="I888" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
         <v>작품</v>
       </c>
       <c r="B889" t="str">
-        <v>벨</v>
+        <v>부자되는해바라기1</v>
       </c>
       <c r="C889" t="str">
-        <v>XYT-20090S</v>
+        <v>20FL01-PS</v>
       </c>
       <c r="D889" t="str">
-        <v>80*80</v>
+        <v>60*60</v>
       </c>
       <c r="E889">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="F889">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G889">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H889" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I889" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
         <v>작품</v>
       </c>
       <c r="B890" t="str">
-        <v>벤토</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C890" t="str">
-        <v>TR472-1</v>
+        <v>20FL01</v>
       </c>
       <c r="D890" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E890">
-        <v>0</v>
+        <v>-313</v>
       </c>
       <c r="F890">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="G890">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="H890" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I890" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
         <v>작품</v>
       </c>
       <c r="B891" t="str">
-        <v>베타</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C891" t="str">
-        <v>TR291-2</v>
+        <v>20FL02</v>
       </c>
       <c r="D891" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E891">
-        <v>-8</v>
+        <v>-33</v>
       </c>
       <c r="F891">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G891">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H891" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I891" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
         <v>작품</v>
       </c>
       <c r="B892" t="str">
-        <v>베키</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C892" t="str">
-        <v>TR106-1_PS</v>
+        <v>20FL01_CV</v>
       </c>
       <c r="D892" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E892">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F892">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G892">
         <v>1</v>
       </c>
       <c r="H892" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I892" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
         <v>작품</v>
       </c>
       <c r="B893" t="str">
-        <v>베키</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C893" t="str">
-        <v>TR106-1</v>
+        <v>20FL01BIG_CV</v>
       </c>
       <c r="D893" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E893">
-        <v>-19</v>
+        <v>8</v>
       </c>
       <c r="F893">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G893">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H893" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I893" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
         <v>작품</v>
       </c>
       <c r="B894" t="str">
-        <v>베키</v>
+        <v>부다2</v>
       </c>
       <c r="C894" t="str">
-        <v>TR106-2</v>
+        <v>19CU05</v>
       </c>
       <c r="D894" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E894">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="F894">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G894">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H894" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I894" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
         <v>작품</v>
       </c>
       <c r="B895" t="str">
-        <v>베키</v>
+        <v>부다</v>
       </c>
       <c r="C895" t="str">
-        <v>TR106-2_PS</v>
+        <v>19CU06</v>
       </c>
       <c r="D895" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E895">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F895">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G895">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H895" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I895" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
         <v>작품</v>
       </c>
       <c r="B896" t="str">
-        <v>베일리-화이트</v>
+        <v>보스코</v>
       </c>
       <c r="C896" t="str">
-        <v>TR007-1</v>
+        <v>TR352-2</v>
       </c>
       <c r="D896" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E896">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F896">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G896">
         <v>1</v>
       </c>
       <c r="H896" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I896" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
         <v>작품</v>
       </c>
       <c r="B897" t="str">
-        <v>베일리-블랙</v>
+        <v>보스코</v>
       </c>
       <c r="C897" t="str">
-        <v>TR007</v>
+        <v>TR352-1</v>
       </c>
       <c r="D897" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E897">
-        <v>-12</v>
+        <v>-5</v>
       </c>
       <c r="F897">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G897">
         <v>1</v>
       </c>
       <c r="H897" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I897" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
         <v>작품</v>
       </c>
       <c r="B898" t="str">
-        <v>베일</v>
+        <v>보브레</v>
       </c>
       <c r="C898" t="str">
-        <v>TR526</v>
+        <v>TR204-1</v>
       </c>
       <c r="D898" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E898">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F898">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G898">
         <v>1</v>
       </c>
       <c r="H898" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I898" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
         <v>작품</v>
       </c>
       <c r="B899" t="str">
-        <v>베이스앤플라워</v>
+        <v>보브레</v>
       </c>
       <c r="C899" t="str">
-        <v>JJ-0007</v>
+        <v>TR204-2-PS</v>
       </c>
       <c r="D899" t="str">
-        <v>100*40</v>
+        <v>65*80</v>
       </c>
       <c r="E899">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F899">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G899">
         <v>1</v>
       </c>
       <c r="H899" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I899" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
         <v>작품</v>
       </c>
       <c r="B900" t="str">
-        <v>베아트리스</v>
+        <v>보브레</v>
       </c>
       <c r="C900" t="str">
-        <v>TR088_PS</v>
+        <v>TR204-1-PS</v>
       </c>
       <c r="D900" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E900">
         <v>0</v>
       </c>
       <c r="F900">
         <v>0</v>
       </c>
       <c r="G900">
         <v>1</v>
       </c>
       <c r="H900" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I900" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
         <v>작품</v>
       </c>
       <c r="B901" t="str">
-        <v>베아트리스</v>
+        <v>보브레</v>
       </c>
       <c r="C901" t="str">
-        <v>TR088</v>
+        <v>TR204-2</v>
       </c>
       <c r="D901" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E901">
-        <v>-39</v>
+        <v>2</v>
       </c>
       <c r="F901">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G901">
         <v>1</v>
       </c>
       <c r="H901" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I901" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
         <v>작품</v>
       </c>
       <c r="B902" t="str">
-        <v>베스페르</v>
+        <v>보니타</v>
       </c>
       <c r="C902" t="str">
-        <v>TR569</v>
+        <v>TR002</v>
       </c>
       <c r="D902" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E902">
-        <v>0</v>
+        <v>-24</v>
       </c>
       <c r="F902">
         <v>0</v>
       </c>
       <c r="G902">
         <v>1</v>
       </c>
       <c r="H902" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I902" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
         <v>작품</v>
       </c>
       <c r="B903" t="str">
-        <v>베르토</v>
+        <v>보니타</v>
       </c>
       <c r="C903" t="str">
-        <v>TR547-2</v>
+        <v>TR002-PS</v>
       </c>
       <c r="D903" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E903">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F903">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G903">
         <v>1</v>
       </c>
       <c r="H903" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I903" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
         <v>작품</v>
       </c>
       <c r="B904" t="str">
-        <v>베르토</v>
+        <v>보노보노</v>
       </c>
       <c r="C904" t="str">
-        <v>TR547-1</v>
+        <v>19AB03-CV</v>
       </c>
       <c r="D904" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E904">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F904">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G904">
         <v>1</v>
       </c>
       <c r="H904" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I904" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
         <v>작품</v>
       </c>
       <c r="B905" t="str">
-        <v>베르디</v>
+        <v>보노보노</v>
       </c>
       <c r="C905" t="str">
-        <v>TR140</v>
+        <v>19AB03</v>
       </c>
       <c r="D905" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E905">
-        <v>1</v>
+        <v>-50</v>
       </c>
       <c r="F905">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G905">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H905" t="str">
         <v>정상</v>
       </c>
       <c r="I905" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
         <v>작품</v>
       </c>
       <c r="B906" t="str">
-        <v>베나</v>
+        <v>보노보노</v>
       </c>
       <c r="C906" t="str">
-        <v>TR450</v>
+        <v>19AB03-PS</v>
       </c>
       <c r="D906" t="str">
         <v>100*75</v>
       </c>
       <c r="E906">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F906">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G906">
         <v>1</v>
       </c>
       <c r="H906" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I906" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
         <v>작품</v>
       </c>
       <c r="B907" t="str">
-        <v>베고니아</v>
+        <v>벨아크2</v>
       </c>
       <c r="C907" t="str">
-        <v>TR116-PS</v>
+        <v>TR608-2</v>
       </c>
       <c r="D907" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E907">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F907">
         <v>0</v>
       </c>
       <c r="G907">
         <v>1</v>
       </c>
       <c r="H907" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I907" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
         <v>작품</v>
       </c>
       <c r="B908" t="str">
-        <v>베고니아</v>
+        <v>벨아크1</v>
       </c>
       <c r="C908" t="str">
-        <v>TR116</v>
+        <v>TR608-1</v>
       </c>
       <c r="D908" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E908">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="F908">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G908">
         <v>1</v>
       </c>
       <c r="H908" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I908" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
         <v>작품</v>
       </c>
       <c r="B909" t="str">
-        <v>번트</v>
+        <v>벨아샤</v>
       </c>
       <c r="C909" t="str">
-        <v>TR545</v>
+        <v>TR173-PS</v>
       </c>
       <c r="D909" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E909">
         <v>0</v>
       </c>
       <c r="F909">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G909">
         <v>1</v>
       </c>
       <c r="H909" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I909" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
         <v>작품</v>
       </c>
       <c r="B910" t="str">
-        <v>버델</v>
+        <v>벨아샤</v>
       </c>
       <c r="C910" t="str">
-        <v>TR460</v>
+        <v>TR173</v>
       </c>
       <c r="D910" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E910">
-        <v>-2</v>
+        <v>-26</v>
       </c>
       <c r="F910">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G910">
         <v>1</v>
       </c>
       <c r="H910" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I910" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
         <v>작품</v>
       </c>
       <c r="B911" t="str">
-        <v>바인</v>
+        <v>벨린</v>
       </c>
       <c r="C911" t="str">
-        <v>TR397-PS</v>
+        <v>TR458</v>
       </c>
       <c r="D911" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E911">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F911">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G911">
         <v>1</v>
       </c>
       <c r="H911" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I911" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
         <v>작품</v>
       </c>
       <c r="B912" t="str">
-        <v>바인</v>
+        <v>벨리타</v>
       </c>
       <c r="C912" t="str">
-        <v>TR397</v>
+        <v>TR001</v>
       </c>
       <c r="D912" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E912">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="F912">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G912">
         <v>1</v>
       </c>
       <c r="H912" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I912" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
         <v>작품</v>
       </c>
       <c r="B913" t="str">
-        <v>바바</v>
+        <v>벨리카</v>
       </c>
       <c r="C913" t="str">
-        <v>TR217</v>
+        <v>TR139</v>
       </c>
       <c r="D913" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E913">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="F913">
         <v>0</v>
       </c>
       <c r="G913">
         <v>1</v>
       </c>
       <c r="H913" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I913" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
         <v>작품</v>
       </c>
       <c r="B914" t="str">
-        <v>바드라</v>
+        <v>벨리카</v>
       </c>
       <c r="C914" t="str">
-        <v>TR462</v>
+        <v>TR139-PS</v>
       </c>
       <c r="D914" t="str">
         <v>70*70</v>
       </c>
       <c r="E914">
         <v>0</v>
       </c>
       <c r="F914">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G914">
         <v>1</v>
       </c>
       <c r="H914" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I914" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
         <v>작품</v>
       </c>
       <c r="B915" t="str">
-        <v>밀레</v>
+        <v>벨리사</v>
       </c>
       <c r="C915" t="str">
-        <v>TR181-1-PS</v>
+        <v>TR117</v>
       </c>
       <c r="D915" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E915">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F915">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G915">
         <v>1</v>
       </c>
       <c r="H915" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I915" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
         <v>작품</v>
       </c>
       <c r="B916" t="str">
-        <v>밀레</v>
+        <v>벨루라</v>
       </c>
       <c r="C916" t="str">
-        <v>TR181-1</v>
+        <v>TR583</v>
       </c>
       <c r="D916" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E916">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F916">
         <v>1</v>
       </c>
       <c r="G916">
         <v>1</v>
       </c>
       <c r="H916" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I916" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
         <v>작품</v>
       </c>
       <c r="B917" t="str">
-        <v>밀레</v>
+        <v>벨라</v>
       </c>
       <c r="C917" t="str">
-        <v>TR181-2-PS</v>
+        <v>AX135-A</v>
       </c>
       <c r="D917" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E917">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F917">
         <v>0</v>
       </c>
       <c r="G917">
         <v>1</v>
       </c>
       <c r="H917" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I917" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
         <v>작품</v>
       </c>
       <c r="B918" t="str">
-        <v>밀레</v>
+        <v>벨라</v>
       </c>
       <c r="C918" t="str">
-        <v>TR181-2</v>
+        <v>AX135-A_CV</v>
       </c>
       <c r="D918" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E918">
         <v>3</v>
       </c>
       <c r="F918">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G918">
         <v>1</v>
       </c>
       <c r="H918" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I918" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
         <v>작품</v>
       </c>
       <c r="B919" t="str">
-        <v>민트</v>
+        <v>벨</v>
       </c>
       <c r="C919" t="str">
-        <v>TR372</v>
+        <v>XYT-20090S</v>
       </c>
       <c r="D919" t="str">
-        <v>90*60</v>
+        <v>80*80</v>
       </c>
       <c r="E919">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="F919">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G919">
         <v>1</v>
       </c>
       <c r="H919" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I919" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
         <v>작품</v>
       </c>
       <c r="B920" t="str">
-        <v>미초미오</v>
+        <v>벤토</v>
       </c>
       <c r="C920" t="str">
-        <v>TR575</v>
+        <v>TR472-1</v>
       </c>
       <c r="D920" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E920">
         <v>0</v>
       </c>
       <c r="F920">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G920">
         <v>1</v>
       </c>
       <c r="H920" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I920" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
         <v>작품</v>
       </c>
       <c r="B921" t="str">
-        <v>미정</v>
+        <v>베타</v>
       </c>
       <c r="C921" t="str">
-        <v>VSD038</v>
+        <v>TR291-2</v>
       </c>
       <c r="D921" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E921">
-        <v>20</v>
+        <v>-8</v>
       </c>
       <c r="F921">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G921">
         <v>1</v>
       </c>
       <c r="H921" t="str">
         <v>정상</v>
       </c>
       <c r="I921" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
         <v>작품</v>
       </c>
       <c r="B922" t="str">
-        <v>미우</v>
+        <v>베키</v>
       </c>
       <c r="C922" t="str">
-        <v>TR471-1</v>
+        <v>TR106-1_PS</v>
       </c>
       <c r="D922" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E922">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="F922">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G922">
         <v>1</v>
       </c>
       <c r="H922" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I922" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
         <v>작품</v>
       </c>
       <c r="B923" t="str">
-        <v>미우</v>
+        <v>베키</v>
       </c>
       <c r="C923" t="str">
-        <v>TR471-2</v>
+        <v>TR106-1</v>
       </c>
       <c r="D923" t="str">
-        <v>80*80</v>
+        <v>50*60</v>
       </c>
       <c r="E923">
-        <v>1</v>
+        <v>-19</v>
       </c>
       <c r="F923">
         <v>1</v>
       </c>
       <c r="G923">
         <v>1</v>
       </c>
       <c r="H923" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I923" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
         <v>작품</v>
       </c>
       <c r="B924" t="str">
-        <v>미엘</v>
+        <v>베키</v>
       </c>
       <c r="C924" t="str">
-        <v>TR560</v>
+        <v>TR106-2</v>
       </c>
       <c r="D924" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E924">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F924">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G924">
         <v>1</v>
       </c>
       <c r="H924" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I924" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
         <v>작품</v>
       </c>
       <c r="B925" t="str">
-        <v>미스틱</v>
+        <v>베키</v>
       </c>
       <c r="C925" t="str">
-        <v>TR191-1-PS</v>
+        <v>TR106-2_PS</v>
       </c>
       <c r="D925" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E925">
         <v>0</v>
       </c>
       <c r="F925">
         <v>0</v>
       </c>
       <c r="G925">
         <v>1</v>
       </c>
       <c r="H925" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I925" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
         <v>작품</v>
       </c>
       <c r="B926" t="str">
-        <v>미스틱</v>
+        <v>베일리-화이트</v>
       </c>
       <c r="C926" t="str">
-        <v>TR191-2-PS</v>
+        <v>TR007-1</v>
       </c>
       <c r="D926" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E926">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F926">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G926">
         <v>1</v>
       </c>
       <c r="H926" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I926" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
         <v>작품</v>
       </c>
       <c r="B927" t="str">
-        <v>미스틱</v>
+        <v>베일리-블랙</v>
       </c>
       <c r="C927" t="str">
-        <v>TR191-1</v>
+        <v>TR007</v>
       </c>
       <c r="D927" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E927">
-        <v>-25</v>
+        <v>-12</v>
       </c>
       <c r="F927">
         <v>0</v>
       </c>
       <c r="G927">
         <v>1</v>
       </c>
       <c r="H927" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I927" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
         <v>작품</v>
       </c>
       <c r="B928" t="str">
-        <v>미스틱</v>
+        <v>베일</v>
       </c>
       <c r="C928" t="str">
-        <v>TR191-2</v>
+        <v>TR526</v>
       </c>
       <c r="D928" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E928">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="F928">
         <v>1</v>
       </c>
       <c r="G928">
         <v>1</v>
       </c>
       <c r="H928" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I928" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
         <v>작품</v>
       </c>
       <c r="B929" t="str">
-        <v>미르</v>
+        <v>베이스앤플라워</v>
       </c>
       <c r="C929" t="str">
-        <v>TR419</v>
+        <v>JJ-0007</v>
       </c>
       <c r="D929" t="str">
-        <v>120*60</v>
+        <v>100*40</v>
       </c>
       <c r="E929">
-        <v>-22</v>
+        <v>4</v>
       </c>
       <c r="F929">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G929">
         <v>1</v>
       </c>
       <c r="H929" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I929" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
         <v>작품</v>
       </c>
       <c r="B930" t="str">
-        <v>미르</v>
+        <v>베아트리스</v>
       </c>
       <c r="C930" t="str">
-        <v>TR419-PS</v>
+        <v>TR088_PS</v>
       </c>
       <c r="D930" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E930">
         <v>0</v>
       </c>
       <c r="F930">
         <v>0</v>
       </c>
       <c r="G930">
         <v>1</v>
       </c>
       <c r="H930" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I930" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
         <v>작품</v>
       </c>
       <c r="B931" t="str">
-        <v>미드나잇포레스트</v>
+        <v>베아트리스</v>
       </c>
       <c r="C931" t="str">
-        <v>TR413-PS</v>
+        <v>TR088</v>
       </c>
       <c r="D931" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E931">
-        <v>0</v>
+        <v>-40</v>
       </c>
       <c r="F931">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G931">
         <v>1</v>
       </c>
       <c r="H931" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I931" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
         <v>작품</v>
       </c>
       <c r="B932" t="str">
-        <v>미드나잇포레스트</v>
+        <v>베스페르</v>
       </c>
       <c r="C932" t="str">
-        <v>TR413</v>
+        <v>TR569</v>
       </c>
       <c r="D932" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E932">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F932">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G932">
         <v>1</v>
       </c>
       <c r="H932" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I932" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
         <v>작품</v>
       </c>
       <c r="B933" t="str">
-        <v>미드나잇썬셋</v>
+        <v>베르토</v>
       </c>
       <c r="C933" t="str">
-        <v>TR168</v>
+        <v>TR547-2</v>
       </c>
       <c r="D933" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E933">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="F933">
         <v>0</v>
       </c>
       <c r="G933">
         <v>1</v>
       </c>
       <c r="H933" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I933" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
         <v>작품</v>
       </c>
       <c r="B934" t="str">
-        <v>미드나잇썬셋</v>
+        <v>베르토</v>
       </c>
       <c r="C934" t="str">
-        <v>TR168-PS</v>
+        <v>TR547-1</v>
       </c>
       <c r="D934" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E934">
         <v>0</v>
       </c>
       <c r="F934">
         <v>0</v>
       </c>
       <c r="G934">
         <v>1</v>
       </c>
       <c r="H934" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I934" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
         <v>작품</v>
       </c>
       <c r="B935" t="str">
-        <v>미니선인장2</v>
+        <v>베르디</v>
       </c>
       <c r="C935" t="str">
-        <v>CD037</v>
+        <v>TR140</v>
       </c>
       <c r="D935" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E935">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="F935">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G935">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H935" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I935" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
         <v>작품</v>
       </c>
       <c r="B936" t="str">
-        <v>미니선인장1</v>
+        <v>베나</v>
       </c>
       <c r="C936" t="str">
-        <v>CD038</v>
+        <v>TR450</v>
       </c>
       <c r="D936" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E936">
-        <v>-2</v>
+        <v>-7</v>
       </c>
       <c r="F936">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G936">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H936" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I936" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
         <v>작품</v>
       </c>
       <c r="B937" t="str">
-        <v>미뉴엣</v>
+        <v>베고니아</v>
       </c>
       <c r="C937" t="str">
-        <v>TR155-PS</v>
+        <v>TR116-PS</v>
       </c>
       <c r="D937" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E937">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F937">
         <v>0</v>
       </c>
       <c r="G937">
         <v>1</v>
       </c>
       <c r="H937" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I937" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
         <v>작품</v>
       </c>
       <c r="B938" t="str">
-        <v>미뉴엣</v>
+        <v>베고니아</v>
       </c>
       <c r="C938" t="str">
-        <v>TR155-1-PS</v>
+        <v>TR116</v>
       </c>
       <c r="D938" t="str">
         <v>65*80</v>
       </c>
       <c r="E938">
-        <v>1</v>
+        <v>-38</v>
       </c>
       <c r="F938">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G938">
         <v>1</v>
       </c>
       <c r="H938" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I938" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
         <v>작품</v>
       </c>
       <c r="B939" t="str">
-        <v>미뉴엣</v>
+        <v>번트</v>
       </c>
       <c r="C939" t="str">
-        <v>TR155</v>
+        <v>TR545</v>
       </c>
       <c r="D939" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E939">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F939">
         <v>1</v>
       </c>
       <c r="G939">
         <v>1</v>
       </c>
       <c r="H939" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I939" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
         <v>작품</v>
       </c>
       <c r="B940" t="str">
-        <v>미뉴엣</v>
+        <v>버델</v>
       </c>
       <c r="C940" t="str">
-        <v>TR155-1</v>
+        <v>TR460</v>
       </c>
       <c r="D940" t="str">
         <v>65*80</v>
       </c>
       <c r="E940">
-        <v>-6</v>
+        <v>-2</v>
       </c>
       <c r="F940">
         <v>0</v>
       </c>
       <c r="G940">
         <v>1</v>
       </c>
       <c r="H940" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I940" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
         <v>작품</v>
       </c>
       <c r="B941" t="str">
-        <v>뮬리</v>
+        <v>바인</v>
       </c>
       <c r="C941" t="str">
-        <v>TR183-1-PS</v>
+        <v>TR397-PS</v>
       </c>
       <c r="D941" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E941">
         <v>0</v>
       </c>
       <c r="F941">
         <v>0</v>
       </c>
       <c r="G941">
         <v>1</v>
       </c>
       <c r="H941" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I941" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
         <v>작품</v>
       </c>
       <c r="B942" t="str">
-        <v>뮬리</v>
+        <v>바인</v>
       </c>
       <c r="C942" t="str">
-        <v>TR183-1</v>
+        <v>TR397</v>
       </c>
       <c r="D942" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E942">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="F942">
         <v>0</v>
       </c>
       <c r="G942">
         <v>1</v>
       </c>
       <c r="H942" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I942" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
         <v>작품</v>
       </c>
       <c r="B943" t="str">
-        <v>뮬리</v>
+        <v>바바</v>
       </c>
       <c r="C943" t="str">
-        <v>TR183-2</v>
+        <v>TR217</v>
       </c>
       <c r="D943" t="str">
         <v>65*80</v>
       </c>
       <c r="E943">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F943">
         <v>0</v>
       </c>
       <c r="G943">
         <v>1</v>
       </c>
       <c r="H943" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I943" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
         <v>작품</v>
       </c>
       <c r="B944" t="str">
-        <v>뮬리</v>
+        <v>바드라</v>
       </c>
       <c r="C944" t="str">
-        <v>TR183-2-PS</v>
+        <v>TR462</v>
       </c>
       <c r="D944" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E944">
         <v>0</v>
       </c>
       <c r="F944">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G944">
         <v>1</v>
       </c>
       <c r="H944" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I944" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
         <v>작품</v>
       </c>
       <c r="B945" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>밀레</v>
       </c>
       <c r="C945" t="str">
-        <v>TR175-2-2</v>
+        <v>TR181-1-PS</v>
       </c>
       <c r="D945" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E945">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F945">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G945">
         <v>1</v>
       </c>
       <c r="H945" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I945" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
         <v>작품</v>
       </c>
       <c r="B946" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>밀레</v>
       </c>
       <c r="C946" t="str">
-        <v>TR175-2-1</v>
+        <v>TR181-1</v>
       </c>
       <c r="D946" t="str">
         <v>50*60</v>
       </c>
       <c r="E946">
-        <v>1</v>
+        <v>-9</v>
       </c>
       <c r="F946">
         <v>1</v>
       </c>
       <c r="G946">
         <v>1</v>
       </c>
       <c r="H946" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I946" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
         <v>작품</v>
       </c>
       <c r="B947" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>밀레</v>
       </c>
       <c r="C947" t="str">
-        <v>TR175-2-1-PS</v>
+        <v>TR181-2-PS</v>
       </c>
       <c r="D947" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E947">
         <v>0</v>
       </c>
       <c r="F947">
         <v>0</v>
       </c>
       <c r="G947">
         <v>1</v>
       </c>
       <c r="H947" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I947" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
         <v>작품</v>
       </c>
       <c r="B948" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>밀레</v>
       </c>
       <c r="C948" t="str">
-        <v>TR175-2-2-PS</v>
+        <v>TR181-2</v>
       </c>
       <c r="D948" t="str">
         <v>65*80</v>
       </c>
       <c r="E948">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F948">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G948">
         <v>1</v>
       </c>
       <c r="H948" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I948" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
         <v>작품</v>
       </c>
       <c r="B949" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>민트</v>
       </c>
       <c r="C949" t="str">
-        <v>TR175-1-2-PS</v>
+        <v>TR372</v>
       </c>
       <c r="D949" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E949">
         <v>0</v>
       </c>
       <c r="F949">
         <v>0</v>
       </c>
       <c r="G949">
         <v>1</v>
       </c>
       <c r="H949" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I949" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
         <v>작품</v>
       </c>
       <c r="B950" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>미초미오</v>
       </c>
       <c r="C950" t="str">
-        <v>TR175-1-1-PS</v>
+        <v>TR575</v>
       </c>
       <c r="D950" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E950">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F950">
         <v>0</v>
       </c>
       <c r="G950">
         <v>1</v>
       </c>
       <c r="H950" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I950" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
         <v>작품</v>
       </c>
       <c r="B951" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>미정</v>
       </c>
       <c r="C951" t="str">
-        <v>TR175-1-1</v>
+        <v>VSD038</v>
       </c>
       <c r="D951" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E951">
-        <v>-2</v>
+        <v>20</v>
       </c>
       <c r="F951">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G951">
         <v>1</v>
       </c>
       <c r="H951" t="str">
         <v>정상</v>
       </c>
       <c r="I951" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
         <v>작품</v>
       </c>
       <c r="B952" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>미우</v>
       </c>
       <c r="C952" t="str">
-        <v>TR175-1-2</v>
+        <v>TR471-1</v>
       </c>
       <c r="D952" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E952">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F952">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G952">
         <v>1</v>
       </c>
       <c r="H952" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I952" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
         <v>작품</v>
       </c>
       <c r="B953" t="str">
-        <v>무아르</v>
+        <v>미우</v>
       </c>
       <c r="C953" t="str">
-        <v>ZL097-A</v>
+        <v>TR471-2</v>
       </c>
       <c r="D953" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E953">
         <v>1</v>
       </c>
       <c r="F953">
         <v>1</v>
       </c>
       <c r="G953">
         <v>1</v>
       </c>
       <c r="H953" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I953" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
         <v>작품</v>
       </c>
       <c r="B954" t="str">
-        <v>무아르</v>
+        <v>미엘</v>
       </c>
       <c r="C954" t="str">
-        <v>ZL097-A_CV</v>
+        <v>TR560</v>
       </c>
       <c r="D954" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E954">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F954">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G954">
         <v>1</v>
       </c>
       <c r="H954" t="str">
         <v>정상</v>
       </c>
       <c r="I954" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
         <v>작품</v>
       </c>
       <c r="B955" t="str">
-        <v>무아르</v>
+        <v>미스틱</v>
       </c>
       <c r="C955" t="str">
-        <v>ZL097-A_2</v>
+        <v>TR191-1-PS</v>
       </c>
       <c r="D955" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E955">
         <v>0</v>
       </c>
       <c r="F955">
         <v>0</v>
       </c>
       <c r="G955">
         <v>1</v>
       </c>
       <c r="H955" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I955" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
         <v>작품</v>
       </c>
       <c r="B956" t="str">
-        <v>목단</v>
+        <v>미스틱</v>
       </c>
       <c r="C956" t="str">
-        <v>TR033</v>
+        <v>TR191-2-PS</v>
       </c>
       <c r="D956" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E956">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F956">
         <v>0</v>
       </c>
       <c r="G956">
         <v>1</v>
       </c>
       <c r="H956" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I956" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
         <v>작품</v>
       </c>
       <c r="B957" t="str">
-        <v>모투스</v>
+        <v>미스틱</v>
       </c>
       <c r="C957" t="str">
-        <v>TR414</v>
+        <v>TR191-1</v>
       </c>
       <c r="D957" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E957">
         <v>-25</v>
       </c>
       <c r="F957">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G957">
         <v>1</v>
       </c>
       <c r="H957" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I957" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
         <v>작품</v>
       </c>
       <c r="B958" t="str">
-        <v>모카</v>
+        <v>미스틱</v>
       </c>
       <c r="C958" t="str">
-        <v>TR430-1</v>
+        <v>TR191-2</v>
       </c>
       <c r="D958" t="str">
         <v>70*70</v>
       </c>
       <c r="E958">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F958">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G958">
         <v>1</v>
       </c>
       <c r="H958" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I958" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
         <v>작품</v>
       </c>
       <c r="B959" t="str">
-        <v>모비어스</v>
+        <v>미르</v>
       </c>
       <c r="C959" t="str">
-        <v>TR142-PS</v>
+        <v>TR419</v>
       </c>
       <c r="D959" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E959">
-        <v>0</v>
+        <v>-22</v>
       </c>
       <c r="F959">
         <v>0</v>
       </c>
       <c r="G959">
         <v>1</v>
       </c>
       <c r="H959" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I959" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
         <v>작품</v>
       </c>
       <c r="B960" t="str">
-        <v>모비어스</v>
+        <v>미르</v>
       </c>
       <c r="C960" t="str">
-        <v>TR142-2</v>
+        <v>TR419-PS</v>
       </c>
       <c r="D960" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E960">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F960">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G960">
         <v>1</v>
       </c>
       <c r="H960" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I960" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
         <v>작품</v>
       </c>
       <c r="B961" t="str">
-        <v>모비어스</v>
+        <v>미드나잇포레스트</v>
       </c>
       <c r="C961" t="str">
-        <v>TR142-2-PS</v>
+        <v>TR413-PS</v>
       </c>
       <c r="D961" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E961">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F961">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G961">
         <v>1</v>
       </c>
       <c r="H961" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I961" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
         <v>작품</v>
       </c>
       <c r="B962" t="str">
-        <v>모비어스</v>
+        <v>미드나잇포레스트</v>
       </c>
       <c r="C962" t="str">
-        <v>TR142</v>
+        <v>TR413</v>
       </c>
       <c r="D962" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E962">
-        <v>-128</v>
+        <v>-3</v>
       </c>
       <c r="F962">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G962">
         <v>1</v>
       </c>
       <c r="H962" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I962" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
         <v>작품</v>
       </c>
       <c r="B963" t="str">
-        <v>모브</v>
+        <v>미드나잇썬셋</v>
       </c>
       <c r="C963" t="str">
-        <v>TR148-PS</v>
+        <v>TR168</v>
       </c>
       <c r="D963" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E963">
-        <v>0</v>
+        <v>-25</v>
       </c>
       <c r="F963">
         <v>0</v>
       </c>
       <c r="G963">
         <v>1</v>
       </c>
       <c r="H963" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I963" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
         <v>작품</v>
       </c>
       <c r="B964" t="str">
-        <v>모브</v>
+        <v>미드나잇썬셋</v>
       </c>
       <c r="C964" t="str">
-        <v>TR148-2</v>
+        <v>TR168-PS</v>
       </c>
       <c r="D964" t="str">
         <v>70*70</v>
       </c>
       <c r="E964">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F964">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G964">
         <v>1</v>
       </c>
       <c r="H964" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I964" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
         <v>작품</v>
       </c>
       <c r="B965" t="str">
-        <v>모브</v>
+        <v>미니선인장2</v>
       </c>
       <c r="C965" t="str">
-        <v>TR148-2-PS</v>
+        <v>CD037</v>
       </c>
       <c r="D965" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E965">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F965">
         <v>0</v>
       </c>
       <c r="G965">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H965" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I965" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
         <v>작품</v>
       </c>
       <c r="B966" t="str">
-        <v>모브</v>
+        <v>미니선인장1</v>
       </c>
       <c r="C966" t="str">
-        <v>TR148</v>
+        <v>CD038</v>
       </c>
       <c r="D966" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E966">
-        <v>-14</v>
+        <v>-2</v>
       </c>
       <c r="F966">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="G966">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H966" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I966" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
         <v>작품</v>
       </c>
       <c r="B967" t="str">
-        <v>모미지</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C967" t="str">
-        <v>TR463</v>
+        <v>TR155-PS</v>
       </c>
       <c r="D967" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E967">
         <v>0</v>
       </c>
       <c r="F967">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G967">
         <v>1</v>
       </c>
       <c r="H967" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I967" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
         <v>작품</v>
       </c>
       <c r="B968" t="str">
-        <v>모란마을</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C968" t="str">
-        <v>2C203</v>
+        <v>TR155-1-PS</v>
       </c>
       <c r="D968" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E968">
-        <v>-69</v>
+        <v>1</v>
       </c>
       <c r="F968">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G968">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H968" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I968" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
         <v>작품</v>
       </c>
       <c r="B969" t="str">
-        <v>모란마을</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C969" t="str">
-        <v>2C203-PS</v>
+        <v>TR155</v>
       </c>
       <c r="D969" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E969">
-        <v>7</v>
+        <v>-8</v>
       </c>
       <c r="F969">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G969">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H969" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I969" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
         <v>작품</v>
       </c>
       <c r="B970" t="str">
-        <v>모란꽃밭</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C970" t="str">
-        <v>BU05</v>
+        <v>TR155-1</v>
       </c>
       <c r="D970" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E970">
-        <v>-284</v>
+        <v>-6</v>
       </c>
       <c r="F970">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G970">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H970" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I970" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
         <v>작품</v>
       </c>
       <c r="B971" t="str">
-        <v>모란꽃밭</v>
+        <v>뮬리</v>
       </c>
       <c r="C971" t="str">
-        <v>BU05_CV</v>
+        <v>TR183-1-PS</v>
       </c>
       <c r="D971" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E971">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F971">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G971">
         <v>1</v>
       </c>
       <c r="H971" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I971" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
         <v>작품</v>
       </c>
       <c r="B972" t="str">
-        <v>모란꽃밭</v>
+        <v>뮬리</v>
       </c>
       <c r="C972" t="str">
-        <v>BU05-PS</v>
+        <v>TR183-1</v>
       </c>
       <c r="D972" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E972">
-        <v>7</v>
+        <v>-11</v>
       </c>
       <c r="F972">
         <v>0</v>
       </c>
       <c r="G972">
         <v>1</v>
       </c>
       <c r="H972" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I972" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
         <v>작품</v>
       </c>
       <c r="B973" t="str">
-        <v>모란꽃밭</v>
+        <v>뮬리</v>
       </c>
       <c r="C973" t="str">
-        <v>BU05-120</v>
+        <v>TR183-2</v>
       </c>
       <c r="D973" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E973">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F973">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G973">
         <v>1</v>
       </c>
       <c r="H973" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I973" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
         <v>작품</v>
       </c>
       <c r="B974" t="str">
-        <v>모란</v>
+        <v>뮬리</v>
       </c>
       <c r="C974" t="str">
-        <v>TR144</v>
+        <v>TR183-2-PS</v>
       </c>
       <c r="D974" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E974">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="F974">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G974">
         <v>1</v>
       </c>
       <c r="H974" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I974" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
         <v>작품</v>
       </c>
       <c r="B975" t="str">
-        <v>모닝글로우</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C975" t="str">
-        <v>TR014</v>
+        <v>TR175-2-2</v>
       </c>
       <c r="D975" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E975">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="F975">
         <v>1</v>
       </c>
       <c r="G975">
         <v>1</v>
       </c>
       <c r="H975" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I975" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
         <v>작품</v>
       </c>
       <c r="B976" t="str">
-        <v>모노크롬</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C976" t="str">
-        <v>TR444</v>
+        <v>TR175-2-1</v>
       </c>
       <c r="D976" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E976">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F976">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G976">
         <v>1</v>
       </c>
       <c r="H976" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I976" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
         <v>작품</v>
       </c>
       <c r="B977" t="str">
-        <v>모건</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C977" t="str">
-        <v>CD095</v>
+        <v>TR175-2-1-PS</v>
       </c>
       <c r="D977" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E977">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F977">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G977">
         <v>1</v>
       </c>
       <c r="H977" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I977" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
         <v>작품</v>
       </c>
       <c r="B978" t="str">
-        <v>멜리플루어스</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C978" t="str">
-        <v>CD077</v>
+        <v>TR175-2-2-PS</v>
       </c>
       <c r="D978" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E978">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F978">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G978">
         <v>1</v>
       </c>
       <c r="H978" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I978" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
         <v>작품</v>
       </c>
       <c r="B979" t="str">
-        <v>멜리나썬플라워</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C979" t="str">
-        <v>TR094</v>
+        <v>TR175-1-2-PS</v>
       </c>
       <c r="D979" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E979">
-        <v>-21</v>
+        <v>0</v>
       </c>
       <c r="F979">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G979">
         <v>1</v>
       </c>
       <c r="H979" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I979" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
         <v>작품</v>
       </c>
       <c r="B980" t="str">
-        <v>멜리나썬플라워</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C980" t="str">
-        <v>TR094-PS</v>
+        <v>TR175-1-1-PS</v>
       </c>
       <c r="D980" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E980">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F980">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G980">
         <v>1</v>
       </c>
       <c r="H980" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I980" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
         <v>작품</v>
       </c>
       <c r="B981" t="str">
-        <v>멜로우</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C981" t="str">
-        <v>TR368</v>
+        <v>TR175-1-1</v>
       </c>
       <c r="D981" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E981">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F981">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G981">
         <v>1</v>
       </c>
       <c r="H981" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I981" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
         <v>작품</v>
       </c>
       <c r="B982" t="str">
-        <v>멜레멜레</v>
+        <v>뮤트1(화이트)</v>
       </c>
       <c r="C982" t="str">
-        <v>TR432</v>
+        <v>TR175-1-2</v>
       </c>
       <c r="D982" t="str">
         <v>65*80</v>
       </c>
       <c r="E982">
-        <v>-33</v>
+        <v>-2</v>
       </c>
       <c r="F982">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="G982">
         <v>1</v>
       </c>
       <c r="H982" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I982" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
         <v>작품</v>
       </c>
       <c r="B983" t="str">
-        <v>멜레멜레</v>
+        <v>무아르</v>
       </c>
       <c r="C983" t="str">
-        <v>TR432-ps</v>
+        <v>ZL097-A</v>
       </c>
       <c r="D983" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E983">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F983">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G983">
         <v>1</v>
       </c>
       <c r="H983" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I983" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
         <v>작품</v>
       </c>
       <c r="B984" t="str">
-        <v>메이튤립</v>
+        <v>무아르</v>
       </c>
       <c r="C984" t="str">
-        <v>TR236-1</v>
+        <v>ZL097-A_CV</v>
       </c>
       <c r="D984" t="str">
         <v>50*60</v>
       </c>
       <c r="E984">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F984">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G984">
         <v>1</v>
       </c>
       <c r="H984" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I984" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
         <v>작품</v>
       </c>
       <c r="B985" t="str">
-        <v>메이튤립</v>
+        <v>무아르</v>
       </c>
       <c r="C985" t="str">
-        <v>TR236-2</v>
+        <v>ZL097-A_2</v>
       </c>
       <c r="D985" t="str">
         <v>65*80</v>
       </c>
       <c r="E985">
-        <v>-19</v>
+        <v>0</v>
       </c>
       <c r="F985">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G985">
         <v>1</v>
       </c>
       <c r="H985" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I985" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
         <v>작품</v>
       </c>
       <c r="B986" t="str">
-        <v>메모리레이크</v>
+        <v>목단</v>
       </c>
       <c r="C986" t="str">
-        <v>TR213-1</v>
+        <v>TR033</v>
       </c>
       <c r="D986" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E986">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F986">
         <v>0</v>
       </c>
       <c r="G986">
         <v>1</v>
       </c>
       <c r="H986" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I986" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
         <v>작품</v>
       </c>
       <c r="B987" t="str">
-        <v>메모리레이크</v>
+        <v>모투스</v>
       </c>
       <c r="C987" t="str">
-        <v>TR213-2-PS</v>
+        <v>TR414</v>
       </c>
       <c r="D987" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E987">
-        <v>0</v>
+        <v>-23</v>
       </c>
       <c r="F987">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G987">
         <v>1</v>
       </c>
       <c r="H987" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I987" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
         <v>작품</v>
       </c>
       <c r="B988" t="str">
-        <v>메모리레이크</v>
+        <v>모카</v>
       </c>
       <c r="C988" t="str">
-        <v>TR213-2</v>
+        <v>TR430-1</v>
       </c>
       <c r="D988" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E988">
         <v>0</v>
       </c>
       <c r="F988">
         <v>0</v>
       </c>
       <c r="G988">
         <v>1</v>
       </c>
       <c r="H988" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I988" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
         <v>작품</v>
       </c>
       <c r="B989" t="str">
-        <v>메모리레이크</v>
+        <v>모비어스</v>
       </c>
       <c r="C989" t="str">
-        <v>TR213-1-PS</v>
+        <v>TR142-PS</v>
       </c>
       <c r="D989" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E989">
         <v>0</v>
       </c>
       <c r="F989">
         <v>0</v>
       </c>
       <c r="G989">
         <v>1</v>
       </c>
       <c r="H989" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I989" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
         <v>작품</v>
       </c>
       <c r="B990" t="str">
-        <v>메리엘 90*60</v>
+        <v>모비어스</v>
       </c>
       <c r="C990" t="str">
-        <v>CD030-1</v>
+        <v>TR142-2</v>
       </c>
       <c r="D990" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E990">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="F990">
         <v>1</v>
       </c>
       <c r="G990">
         <v>1</v>
       </c>
       <c r="H990" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I990" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
         <v>작품</v>
       </c>
       <c r="B991" t="str">
-        <v>메리엘</v>
+        <v>모비어스</v>
       </c>
       <c r="C991" t="str">
-        <v>CD030_CV</v>
+        <v>TR142-2-PS</v>
       </c>
       <c r="D991" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E991">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F991">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G991">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H991" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I991" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
         <v>작품</v>
       </c>
       <c r="B992" t="str">
-        <v>메리엘</v>
+        <v>모비어스</v>
       </c>
       <c r="C992" t="str">
-        <v>CD030</v>
+        <v>TR142</v>
       </c>
       <c r="D992" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E992">
-        <v>-28</v>
+        <v>-129</v>
       </c>
       <c r="F992">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G992">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H992" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I992" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
         <v>작품</v>
       </c>
       <c r="B993" t="str">
-        <v>메리골드꽃</v>
+        <v>모브</v>
       </c>
       <c r="C993" t="str">
-        <v>TR317-1</v>
+        <v>TR148-PS</v>
       </c>
       <c r="D993" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E993">
-        <v>-87</v>
+        <v>0</v>
       </c>
       <c r="F993">
         <v>0</v>
       </c>
       <c r="G993">
         <v>1</v>
       </c>
       <c r="H993" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I993" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
         <v>작품</v>
       </c>
       <c r="B994" t="str">
-        <v>메리골드꽃</v>
+        <v>모브</v>
       </c>
       <c r="C994" t="str">
-        <v>TR317-2</v>
+        <v>TR148-2</v>
       </c>
       <c r="D994" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E994">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F994">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G994">
         <v>1</v>
       </c>
       <c r="H994" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I994" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
         <v>작품</v>
       </c>
       <c r="B995" t="str">
-        <v>메리골드2</v>
+        <v>모브</v>
       </c>
       <c r="C995" t="str">
-        <v>CD044-PS</v>
+        <v>TR148-2-PS</v>
       </c>
       <c r="D995" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E995">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="F995">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G995">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H995" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I995" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
         <v>작품</v>
       </c>
       <c r="B996" t="str">
-        <v>메리골드2</v>
+        <v>모브</v>
       </c>
       <c r="C996" t="str">
-        <v>CD044</v>
+        <v>TR148</v>
       </c>
       <c r="D996" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E996">
-        <v>-1055</v>
+        <v>-13</v>
       </c>
       <c r="F996">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="G996">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="H996" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I996" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
         <v>작품</v>
       </c>
       <c r="B997" t="str">
-        <v>메리골드</v>
+        <v>모미지</v>
       </c>
       <c r="C997" t="str">
-        <v>CD003_S</v>
+        <v>TR463</v>
       </c>
       <c r="D997" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E997">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F997">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G997">
         <v>1</v>
       </c>
       <c r="H997" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I997" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
         <v>작품</v>
       </c>
       <c r="B998" t="str">
-        <v>메리골드</v>
+        <v>모란마을</v>
       </c>
       <c r="C998" t="str">
-        <v>CD003-120</v>
+        <v>2C203</v>
       </c>
       <c r="D998" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E998">
-        <v>2</v>
+        <v>-71</v>
       </c>
       <c r="F998">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G998">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="H998" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I998" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
         <v>작품</v>
       </c>
       <c r="B999" t="str">
-        <v>메리골드</v>
+        <v>모란마을</v>
       </c>
       <c r="C999" t="str">
-        <v>CD003</v>
+        <v>2C203-PS</v>
       </c>
       <c r="D999" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E999">
-        <v>-1900</v>
+        <v>7</v>
       </c>
       <c r="F999">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="G999">
-        <v>120</v>
+        <v>6</v>
       </c>
       <c r="H999" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I999" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
         <v>작품</v>
       </c>
       <c r="B1000" t="str">
-        <v>메리골드</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C1000" t="str">
-        <v>CD003-PS</v>
+        <v>BU05</v>
       </c>
       <c r="D1000" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1000">
-        <v>18</v>
+        <v>-289</v>
       </c>
       <c r="F1000">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G1000">
         <v>30</v>
       </c>
       <c r="H1000" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1000" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
         <v>작품</v>
       </c>
       <c r="B1001" t="str">
-        <v>맨디</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C1001" t="str">
-        <v>TR347</v>
+        <v>BU05_CV</v>
       </c>
       <c r="D1001" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E1001">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="F1001">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G1001">
         <v>1</v>
       </c>
       <c r="H1001" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1001" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="str">
         <v>작품</v>
       </c>
       <c r="B1002" t="str">
-        <v>매화나무</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C1002" t="str">
-        <v>TR156</v>
+        <v>BU05-PS</v>
       </c>
       <c r="D1002" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E1002">
-        <v>-17</v>
+        <v>7</v>
       </c>
       <c r="F1002">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1002">
         <v>1</v>
       </c>
       <c r="H1002" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1002" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="str">
         <v>작품</v>
       </c>
       <c r="B1003" t="str">
-        <v>만델리나델핀</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C1003" t="str">
-        <v>TR212-1-PS</v>
+        <v>BU05-120</v>
       </c>
       <c r="D1003" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1003">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F1003">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1003">
         <v>1</v>
       </c>
       <c r="H1003" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1003" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="str">
         <v>작품</v>
       </c>
       <c r="B1004" t="str">
-        <v>만델리나델핀</v>
+        <v>모란</v>
       </c>
       <c r="C1004" t="str">
-        <v>TR212-1</v>
+        <v>TR144</v>
       </c>
       <c r="D1004" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1004">
-        <v>0</v>
+        <v>-12</v>
       </c>
       <c r="F1004">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1004">
         <v>1</v>
       </c>
       <c r="H1004" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1004" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="str">
         <v>작품</v>
       </c>
       <c r="B1005" t="str">
-        <v>만델리나델핀</v>
+        <v>모닝글로우</v>
       </c>
       <c r="C1005" t="str">
-        <v>TR212-2-PS</v>
+        <v>TR014</v>
       </c>
       <c r="D1005" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1005">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F1005">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1005">
         <v>1</v>
       </c>
       <c r="H1005" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1005" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="str">
         <v>작품</v>
       </c>
       <c r="B1006" t="str">
-        <v>만델리나델핀</v>
+        <v>모노크롬</v>
       </c>
       <c r="C1006" t="str">
-        <v>TR212-2</v>
+        <v>TR444</v>
       </c>
       <c r="D1006" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1006">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1006">
         <v>0</v>
       </c>
       <c r="G1006">
         <v>1</v>
       </c>
       <c r="H1006" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1006" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="str">
         <v>작품</v>
       </c>
       <c r="B1007" t="str">
-        <v>만델리나</v>
+        <v>모건</v>
       </c>
       <c r="C1007" t="str">
-        <v>CD079</v>
+        <v>CD095</v>
       </c>
       <c r="D1007" t="str">
-        <v>120*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1007">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F1007">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G1007">
         <v>1</v>
       </c>
       <c r="H1007" t="str">
         <v>정상</v>
       </c>
       <c r="I1007" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="str">
         <v>작품</v>
       </c>
       <c r="B1008" t="str">
-        <v>만델리나</v>
+        <v>멜리플루어스</v>
       </c>
       <c r="C1008" t="str">
-        <v>CD079-PS</v>
+        <v>CD077</v>
       </c>
       <c r="D1008" t="str">
-        <v>120*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1008">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="F1008">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G1008">
         <v>1</v>
       </c>
       <c r="H1008" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1008" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="str">
         <v>작품</v>
       </c>
       <c r="B1009" t="str">
-        <v>마카이오</v>
+        <v>멜리나썬플라워</v>
       </c>
       <c r="C1009" t="str">
-        <v>CD027-PS</v>
+        <v>TR094</v>
       </c>
       <c r="D1009" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E1009">
-        <v>4</v>
+        <v>-21</v>
       </c>
       <c r="F1009">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1009">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1009" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1009" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="str">
         <v>작품</v>
       </c>
       <c r="B1010" t="str">
-        <v>마카이오</v>
+        <v>멜리나썬플라워</v>
       </c>
       <c r="C1010" t="str">
-        <v>CD027</v>
+        <v>TR094-PS</v>
       </c>
       <c r="D1010" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E1010">
-        <v>-8</v>
+        <v>2</v>
       </c>
       <c r="F1010">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G1010">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1010" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1010" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="str">
         <v>작품</v>
       </c>
       <c r="B1011" t="str">
-        <v>마카이오</v>
+        <v>멜로우</v>
       </c>
       <c r="C1011" t="str">
-        <v>CD027-1</v>
+        <v>TR368</v>
       </c>
       <c r="D1011" t="str">
-        <v>120*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1011">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F1011">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1011">
         <v>1</v>
       </c>
       <c r="H1011" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1011" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="str">
         <v>작품</v>
       </c>
       <c r="B1012" t="str">
-        <v>마인드</v>
+        <v>멜레멜레</v>
       </c>
       <c r="C1012" t="str">
-        <v>TR122</v>
+        <v>TR432</v>
       </c>
       <c r="D1012" t="str">
         <v>65*80</v>
       </c>
       <c r="E1012">
-        <v>5</v>
+        <v>-37</v>
       </c>
       <c r="F1012">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1012">
         <v>1</v>
       </c>
       <c r="H1012" t="str">
         <v>정상</v>
       </c>
       <c r="I1012" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="str">
         <v>작품</v>
       </c>
       <c r="B1013" t="str">
-        <v>마벨</v>
+        <v>멜레멜레</v>
       </c>
       <c r="C1013" t="str">
-        <v>TR351-2</v>
+        <v>TR432-ps</v>
       </c>
       <c r="D1013" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1013">
         <v>0</v>
       </c>
       <c r="F1013">
         <v>0</v>
       </c>
       <c r="G1013">
         <v>1</v>
       </c>
       <c r="H1013" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1013" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="str">
         <v>작품</v>
       </c>
       <c r="B1014" t="str">
-        <v>마벨</v>
+        <v>메이튤립</v>
       </c>
       <c r="C1014" t="str">
-        <v>TR351-1</v>
+        <v>TR236-1</v>
       </c>
       <c r="D1014" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1014">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F1014">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1014">
         <v>1</v>
       </c>
       <c r="H1014" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1014" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="str">
         <v>작품</v>
       </c>
       <c r="B1015" t="str">
-        <v>마모아</v>
+        <v>메이튤립</v>
       </c>
       <c r="C1015" t="str">
-        <v>TR424-1</v>
+        <v>TR236-2</v>
       </c>
       <c r="D1015" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1015">
-        <v>-16</v>
+        <v>-19</v>
       </c>
       <c r="F1015">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1015">
         <v>1</v>
       </c>
       <c r="H1015" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1015" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="str">
         <v>작품</v>
       </c>
       <c r="B1016" t="str">
-        <v>마모아</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C1016" t="str">
-        <v>TR424-2</v>
+        <v>TR213-1</v>
       </c>
       <c r="D1016" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1016">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1016">
         <v>0</v>
       </c>
       <c r="G1016">
         <v>1</v>
       </c>
       <c r="H1016" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1016" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="str">
         <v>작품</v>
       </c>
       <c r="B1017" t="str">
-        <v>마리스</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C1017" t="str">
-        <v>TR581</v>
+        <v>TR213-2-PS</v>
       </c>
       <c r="D1017" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1017">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1017">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G1017">
         <v>1</v>
       </c>
       <c r="H1017" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1017" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="str">
         <v>작품</v>
       </c>
       <c r="B1018" t="str">
-        <v>마르</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C1018" t="str">
-        <v>IN118-A_CV</v>
+        <v>TR213-2</v>
       </c>
       <c r="D1018" t="str">
         <v>65*80</v>
       </c>
       <c r="E1018">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1018">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1018">
         <v>1</v>
       </c>
       <c r="H1018" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1018" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="str">
         <v>작품</v>
       </c>
       <c r="B1019" t="str">
-        <v>마르</v>
+        <v>메모리레이크</v>
       </c>
       <c r="C1019" t="str">
-        <v>IN118-A</v>
+        <v>TR213-1-PS</v>
       </c>
       <c r="D1019" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1019">
         <v>0</v>
       </c>
       <c r="F1019">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1019">
         <v>1</v>
       </c>
       <c r="H1019" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1019" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="str">
         <v>작품</v>
       </c>
       <c r="B1020" t="str">
-        <v>마렐로우</v>
+        <v>메리엘 90*60</v>
       </c>
       <c r="C1020" t="str">
-        <v>TR559_ps</v>
+        <v>CD030-1</v>
       </c>
       <c r="D1020" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1020">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F1020">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1020">
         <v>1</v>
       </c>
       <c r="H1020" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1020" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="str">
         <v>작품</v>
       </c>
       <c r="B1021" t="str">
-        <v>마렐로우</v>
+        <v>메리엘</v>
       </c>
       <c r="C1021" t="str">
-        <v>TR559</v>
+        <v>CD030_CV</v>
       </c>
       <c r="D1021" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1021">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="F1021">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1021">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1021" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1021" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="str">
         <v>작품</v>
       </c>
       <c r="B1022" t="str">
-        <v>마레</v>
+        <v>메리엘</v>
       </c>
       <c r="C1022" t="str">
-        <v>TR477</v>
+        <v>CD030</v>
       </c>
       <c r="D1022" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1022">
-        <v>0</v>
+        <v>-35</v>
       </c>
       <c r="F1022">
         <v>0</v>
       </c>
       <c r="G1022">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H1022" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1022" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="str">
         <v>작품</v>
       </c>
       <c r="B1023" t="str">
-        <v>마드레</v>
+        <v>메리골드꽃</v>
       </c>
       <c r="C1023" t="str">
-        <v>TR516-2</v>
+        <v>TR317-1</v>
       </c>
       <c r="D1023" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1023">
-        <v>0</v>
+        <v>-87</v>
       </c>
       <c r="F1023">
         <v>0</v>
       </c>
       <c r="G1023">
         <v>1</v>
       </c>
       <c r="H1023" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1023" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="str">
         <v>작품</v>
       </c>
       <c r="B1024" t="str">
-        <v>마드레</v>
+        <v>메리골드꽃</v>
       </c>
       <c r="C1024" t="str">
-        <v>TR516-1</v>
+        <v>TR317-2</v>
       </c>
       <c r="D1024" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1024">
         <v>0</v>
       </c>
       <c r="F1024">
         <v>0</v>
       </c>
       <c r="G1024">
         <v>1</v>
       </c>
       <c r="H1024" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1024" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="str">
         <v>작품</v>
       </c>
       <c r="B1025" t="str">
-        <v>마니카</v>
+        <v>메리골드2</v>
       </c>
       <c r="C1025" t="str">
-        <v>TR381</v>
+        <v>CD044-PS</v>
       </c>
       <c r="D1025" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E1025">
-        <v>-6</v>
+        <v>47</v>
       </c>
       <c r="F1025">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G1025">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H1025" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1025" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="str">
         <v>작품</v>
       </c>
       <c r="B1026" t="str">
-        <v>마노</v>
+        <v>메리골드2</v>
       </c>
       <c r="C1026" t="str">
-        <v>ZL114-A</v>
+        <v>CD044</v>
       </c>
       <c r="D1026" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E1026">
-        <v>1</v>
+        <v>-1058</v>
       </c>
       <c r="F1026">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G1026">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1026" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1026" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="str">
         <v>작품</v>
       </c>
       <c r="B1027" t="str">
-        <v>마노</v>
+        <v>메리골드</v>
       </c>
       <c r="C1027" t="str">
-        <v>ZL114-A_CV</v>
+        <v>CD003_S</v>
       </c>
       <c r="D1027" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1027">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1027">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1027">
         <v>1</v>
       </c>
       <c r="H1027" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1027" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="str">
         <v>작품</v>
       </c>
       <c r="B1028" t="str">
-        <v>마거리트</v>
+        <v>메리골드</v>
       </c>
       <c r="C1028" t="str">
-        <v>TR147-PS</v>
+        <v>CD003-120</v>
       </c>
       <c r="D1028" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1028">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1028">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1028">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1028" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1028" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="str">
         <v>작품</v>
       </c>
       <c r="B1029" t="str">
-        <v>마거리트</v>
+        <v>메리골드</v>
       </c>
       <c r="C1029" t="str">
-        <v>TR147</v>
+        <v>CD003</v>
       </c>
       <c r="D1029" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1029">
-        <v>-3</v>
+        <v>-1883</v>
       </c>
       <c r="F1029">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="G1029">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="H1029" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1029" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="str">
         <v>작품</v>
       </c>
       <c r="B1030" t="str">
-        <v>릴리벨리</v>
+        <v>메리골드</v>
       </c>
       <c r="C1030" t="str">
-        <v>TR310-2</v>
+        <v>CD003-PS</v>
       </c>
       <c r="D1030" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1030">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F1030">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="G1030">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H1030" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1030" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="str">
         <v>작품</v>
       </c>
       <c r="B1031" t="str">
-        <v>릴리벨리</v>
+        <v>맨디</v>
       </c>
       <c r="C1031" t="str">
-        <v>TR310-1</v>
+        <v>TR347</v>
       </c>
       <c r="D1031" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1031">
         <v>-1</v>
       </c>
       <c r="F1031">
         <v>0</v>
       </c>
       <c r="G1031">
         <v>1</v>
       </c>
       <c r="H1031" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1031" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="str">
         <v>작품</v>
       </c>
       <c r="B1032" t="str">
-        <v>린다</v>
+        <v>매화나무</v>
       </c>
       <c r="C1032" t="str">
-        <v>TR101-PS</v>
+        <v>TR156</v>
       </c>
       <c r="D1032" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1032">
+        <v>-19</v>
+      </c>
+      <c r="F1032">
         <v>2</v>
       </c>
-      <c r="F1032">
-[...1 lines deleted...]
-      </c>
       <c r="G1032">
         <v>1</v>
       </c>
       <c r="H1032" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1032" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="str">
         <v>작품</v>
       </c>
       <c r="B1033" t="str">
-        <v>린다</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C1033" t="str">
-        <v>TR101</v>
+        <v>TR212-1-PS</v>
       </c>
       <c r="D1033" t="str">
         <v>50*60</v>
       </c>
       <c r="E1033">
-        <v>-26</v>
+        <v>0</v>
       </c>
       <c r="F1033">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1033">
         <v>1</v>
       </c>
       <c r="H1033" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1033" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="str">
         <v>작품</v>
       </c>
       <c r="B1034" t="str">
-        <v>린다</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C1034" t="str">
-        <v>TR101-2</v>
+        <v>TR212-1</v>
       </c>
       <c r="D1034" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1034">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F1034">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1034">
         <v>1</v>
       </c>
       <c r="H1034" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1034" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="str">
         <v>작품</v>
       </c>
       <c r="B1035" t="str">
-        <v>리플루언스</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C1035" t="str">
-        <v>TR537-2</v>
+        <v>TR212-2-PS</v>
       </c>
       <c r="D1035" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1035">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1035">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1035">
         <v>1</v>
       </c>
       <c r="H1035" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1035" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="str">
         <v>작품</v>
       </c>
       <c r="B1036" t="str">
-        <v>리플루언스</v>
+        <v>만델리나델핀</v>
       </c>
       <c r="C1036" t="str">
-        <v>TR537-1</v>
+        <v>TR212-2</v>
       </c>
       <c r="D1036" t="str">
         <v>65*80</v>
       </c>
       <c r="E1036">
         <v>0</v>
       </c>
       <c r="F1036">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1036">
         <v>1</v>
       </c>
       <c r="H1036" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1036" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="str">
         <v>작품</v>
       </c>
       <c r="B1037" t="str">
-        <v>리플글로우</v>
+        <v>만델리나</v>
       </c>
       <c r="C1037" t="str">
-        <v>TR369</v>
+        <v>CD079</v>
       </c>
       <c r="D1037" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E1037">
-        <v>-12</v>
+        <v>16</v>
       </c>
       <c r="F1037">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G1037">
         <v>1</v>
       </c>
       <c r="H1037" t="str">
         <v>정상</v>
       </c>
       <c r="I1037" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="str">
         <v>작품</v>
       </c>
       <c r="B1038" t="str">
-        <v>리트모</v>
+        <v>만델리나</v>
       </c>
       <c r="C1038" t="str">
-        <v>AP219-A_2</v>
+        <v>CD079-PS</v>
       </c>
       <c r="D1038" t="str">
-        <v>80*80</v>
+        <v>120*80</v>
       </c>
       <c r="E1038">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F1038">
         <v>1</v>
       </c>
       <c r="G1038">
         <v>1</v>
       </c>
       <c r="H1038" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1038" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="str">
         <v>작품</v>
       </c>
       <c r="B1039" t="str">
-        <v>리트모</v>
+        <v>마카이오</v>
       </c>
       <c r="C1039" t="str">
-        <v>AP219-A_1</v>
+        <v>CD027-PS</v>
       </c>
       <c r="D1039" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1039">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F1039">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G1039">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1039" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1039" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="str">
         <v>작품</v>
       </c>
       <c r="B1040" t="str">
-        <v>리치스플라워</v>
+        <v>마카이오</v>
       </c>
       <c r="C1040" t="str">
-        <v>TR223-1-PS</v>
+        <v>CD027</v>
       </c>
       <c r="D1040" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1040">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F1040">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G1040">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1040" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1040" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="str">
         <v>작품</v>
       </c>
       <c r="B1041" t="str">
-        <v>리치스플라워</v>
+        <v>마카이오</v>
       </c>
       <c r="C1041" t="str">
-        <v>TR223-1</v>
+        <v>CD027-1</v>
       </c>
       <c r="D1041" t="str">
-        <v>50*60</v>
+        <v>120*80</v>
       </c>
       <c r="E1041">
-        <v>-6</v>
+        <v>3</v>
       </c>
       <c r="F1041">
         <v>1</v>
       </c>
       <c r="G1041">
         <v>1</v>
       </c>
       <c r="H1041" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1041" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="str">
         <v>작품</v>
       </c>
       <c r="B1042" t="str">
-        <v>리치스플라워</v>
+        <v>마인드</v>
       </c>
       <c r="C1042" t="str">
-        <v>TR223-2</v>
+        <v>TR122</v>
       </c>
       <c r="D1042" t="str">
         <v>65*80</v>
       </c>
       <c r="E1042">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F1042">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="G1042">
         <v>1</v>
       </c>
       <c r="H1042" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1042" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="str">
         <v>작품</v>
       </c>
       <c r="B1043" t="str">
-        <v>리치스플라워</v>
+        <v>마벨</v>
       </c>
       <c r="C1043" t="str">
-        <v>TR223-2-PS</v>
+        <v>TR351-2</v>
       </c>
       <c r="D1043" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1043">
         <v>0</v>
       </c>
       <c r="F1043">
         <v>0</v>
       </c>
       <c r="G1043">
         <v>1</v>
       </c>
       <c r="H1043" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1043" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="str">
         <v>작품</v>
       </c>
       <c r="B1044" t="str">
-        <v>리온</v>
+        <v>마벨</v>
       </c>
       <c r="C1044" t="str">
-        <v>TR567</v>
+        <v>TR351-1</v>
       </c>
       <c r="D1044" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1044">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F1044">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1044">
         <v>1</v>
       </c>
       <c r="H1044" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1044" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="str">
         <v>작품</v>
       </c>
       <c r="B1045" t="str">
-        <v>리오라</v>
+        <v>마모아</v>
       </c>
       <c r="C1045" t="str">
-        <v>TR365</v>
+        <v>TR424-1</v>
       </c>
       <c r="D1045" t="str">
         <v>100*75</v>
       </c>
       <c r="E1045">
-        <v>-64</v>
+        <v>-16</v>
       </c>
       <c r="F1045">
         <v>2</v>
       </c>
       <c r="G1045">
         <v>1</v>
       </c>
       <c r="H1045" t="str">
         <v>정상</v>
       </c>
       <c r="I1045" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="str">
         <v>작품</v>
       </c>
       <c r="B1046" t="str">
-        <v>리오라</v>
+        <v>마모아</v>
       </c>
       <c r="C1046" t="str">
-        <v>TR365-PS</v>
+        <v>TR424-2</v>
       </c>
       <c r="D1046" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E1046">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1046">
         <v>0</v>
       </c>
       <c r="G1046">
         <v>1</v>
       </c>
       <c r="H1046" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1046" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="str">
         <v>작품</v>
       </c>
       <c r="B1047" t="str">
-        <v>리오</v>
+        <v>마리스</v>
       </c>
       <c r="C1047" t="str">
-        <v>TR083</v>
+        <v>TR581</v>
       </c>
       <c r="D1047" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1047">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1047">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1047">
         <v>1</v>
       </c>
       <c r="H1047" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1047" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="str">
         <v>작품</v>
       </c>
       <c r="B1048" t="str">
-        <v>리사</v>
+        <v>마르</v>
       </c>
       <c r="C1048" t="str">
-        <v>TR043</v>
+        <v>IN118-A_CV</v>
       </c>
       <c r="D1048" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E1048">
-        <v>-5</v>
+        <v>3</v>
       </c>
       <c r="F1048">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1048">
         <v>1</v>
       </c>
       <c r="H1048" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1048" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="str">
         <v>작품</v>
       </c>
       <c r="B1049" t="str">
-        <v>리브레</v>
+        <v>마르</v>
       </c>
       <c r="C1049" t="str">
-        <v>TR492-1</v>
+        <v>IN118-A</v>
       </c>
       <c r="D1049" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1049">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F1049">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G1049">
         <v>1</v>
       </c>
       <c r="H1049" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1049" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="str">
         <v>작품</v>
       </c>
       <c r="B1050" t="str">
-        <v>리브레</v>
+        <v>마렐로우</v>
       </c>
       <c r="C1050" t="str">
-        <v>TR492-2</v>
+        <v>TR559_ps</v>
       </c>
       <c r="D1050" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1050">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F1050">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1050">
         <v>1</v>
       </c>
       <c r="H1050" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1050" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="str">
         <v>작품</v>
       </c>
       <c r="B1051" t="str">
-        <v>리베</v>
+        <v>마렐로우</v>
       </c>
       <c r="C1051" t="str">
-        <v>TR145</v>
+        <v>TR559</v>
       </c>
       <c r="D1051" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1051">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F1051">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1051">
         <v>1</v>
       </c>
       <c r="H1051" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1051" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="str">
         <v>작품</v>
       </c>
       <c r="B1052" t="str">
-        <v>리버터도그</v>
+        <v>마레</v>
       </c>
       <c r="C1052" t="str">
-        <v>1A206</v>
+        <v>TR477</v>
       </c>
       <c r="D1052" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1052">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1052">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1052">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1052" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1052" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="str">
         <v>작품</v>
       </c>
       <c r="B1053" t="str">
-        <v>리바이스</v>
+        <v>마드레</v>
       </c>
       <c r="C1053" t="str">
-        <v>EZ672-A</v>
+        <v>TR516-2</v>
       </c>
       <c r="D1053" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1053">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F1053">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G1053">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H1053" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1053" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="str">
         <v>작품</v>
       </c>
       <c r="B1054" t="str">
-        <v>리바이스</v>
+        <v>마드레</v>
       </c>
       <c r="C1054" t="str">
-        <v>EZ672-A-CV</v>
+        <v>TR516-1</v>
       </c>
       <c r="D1054" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1054">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1054">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1054">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1054" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1054" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="str">
         <v>작품</v>
       </c>
       <c r="B1055" t="str">
-        <v>리미테르</v>
+        <v>마니카</v>
       </c>
       <c r="C1055" t="str">
-        <v>TR483</v>
+        <v>TR381</v>
       </c>
       <c r="D1055" t="str">
         <v>100*75</v>
       </c>
       <c r="E1055">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="F1055">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1055">
         <v>1</v>
       </c>
       <c r="H1055" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1055" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="str">
         <v>작품</v>
       </c>
       <c r="B1056" t="str">
-        <v>리멤버</v>
+        <v>마노</v>
       </c>
       <c r="C1056" t="str">
-        <v>PI544-C</v>
+        <v>ZL114-A</v>
       </c>
       <c r="D1056" t="str">
-        <v>120*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1056">
-        <v>-18</v>
+        <v>1</v>
       </c>
       <c r="F1056">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G1056">
         <v>1</v>
       </c>
       <c r="H1056" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1056" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="str">
         <v>작품</v>
       </c>
       <c r="B1057" t="str">
-        <v>리멤버</v>
+        <v>마노</v>
       </c>
       <c r="C1057" t="str">
-        <v>PI544-C-2</v>
+        <v>ZL114-A_CV</v>
       </c>
       <c r="D1057" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1057">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F1057">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G1057">
         <v>1</v>
       </c>
       <c r="H1057" t="str">
         <v>정상</v>
       </c>
       <c r="I1057" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="str">
         <v>작품</v>
       </c>
       <c r="B1058" t="str">
-        <v>리멘</v>
+        <v>마거리트</v>
       </c>
       <c r="C1058" t="str">
-        <v>LE386-A</v>
+        <v>TR147-PS</v>
       </c>
       <c r="D1058" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1058">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1058">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1058">
         <v>1</v>
       </c>
       <c r="H1058" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1058" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="str">
         <v>작품</v>
       </c>
       <c r="B1059" t="str">
-        <v>리메스</v>
+        <v>마거리트</v>
       </c>
       <c r="C1059" t="str">
-        <v>TR505</v>
+        <v>TR147</v>
       </c>
       <c r="D1059" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E1059">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1059">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1059">
         <v>1</v>
       </c>
       <c r="H1059" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1059" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="str">
         <v>작품</v>
       </c>
       <c r="B1060" t="str">
-        <v>리리칼</v>
+        <v>릴리벨리</v>
       </c>
       <c r="C1060" t="str">
-        <v>CD032</v>
+        <v>TR310-2</v>
       </c>
       <c r="D1060" t="str">
-        <v>35*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1060">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F1060">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G1060">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1060" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1060" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="str">
         <v>작품</v>
       </c>
       <c r="B1061" t="str">
-        <v>리니아</v>
+        <v>릴리벨리</v>
       </c>
       <c r="C1061" t="str">
-        <v>TR459</v>
+        <v>TR310-1</v>
       </c>
       <c r="D1061" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1061">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1061">
         <v>0</v>
       </c>
       <c r="G1061">
         <v>1</v>
       </c>
       <c r="H1061" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1061" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="str">
         <v>작품</v>
       </c>
       <c r="B1062" t="str">
-        <v>리눔2</v>
+        <v>린다</v>
       </c>
       <c r="C1062" t="str">
-        <v>CD076</v>
+        <v>TR101-PS</v>
       </c>
       <c r="D1062" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1062">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="F1062">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G1062">
         <v>1</v>
       </c>
       <c r="H1062" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1062" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="str">
         <v>작품</v>
       </c>
       <c r="B1063" t="str">
-        <v>리눔1</v>
+        <v>린다</v>
       </c>
       <c r="C1063" t="str">
-        <v>CD075</v>
+        <v>TR101</v>
       </c>
       <c r="D1063" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1063">
-        <v>-51</v>
+        <v>-26</v>
       </c>
       <c r="F1063">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="G1063">
         <v>1</v>
       </c>
       <c r="H1063" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1063" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="str">
         <v>작품</v>
       </c>
       <c r="B1064" t="str">
-        <v>리눔</v>
+        <v>린다</v>
       </c>
       <c r="C1064" t="str">
-        <v>CD075-PS</v>
+        <v>TR101-2</v>
       </c>
       <c r="D1064" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1064">
-        <v>2</v>
+        <v>-7</v>
       </c>
       <c r="F1064">
         <v>1</v>
       </c>
       <c r="G1064">
         <v>1</v>
       </c>
       <c r="H1064" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1064" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="str">
         <v>작품</v>
       </c>
       <c r="B1065" t="str">
-        <v>리네아</v>
+        <v>리플루언스</v>
       </c>
       <c r="C1065" t="str">
-        <v>TR418-2_PS</v>
+        <v>TR537-2</v>
       </c>
       <c r="D1065" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1065">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1065">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1065">
         <v>1</v>
       </c>
       <c r="H1065" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1065" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="str">
         <v>작품</v>
       </c>
       <c r="B1066" t="str">
-        <v>리네아</v>
+        <v>리플루언스</v>
       </c>
       <c r="C1066" t="str">
-        <v>TR418-2</v>
+        <v>TR537-1</v>
       </c>
       <c r="D1066" t="str">
         <v>65*80</v>
       </c>
       <c r="E1066">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F1066">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1066">
         <v>1</v>
       </c>
       <c r="H1066" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1066" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="str">
         <v>작품</v>
       </c>
       <c r="B1067" t="str">
-        <v>리네아</v>
+        <v>리플글로우</v>
       </c>
       <c r="C1067" t="str">
-        <v>TR418-1</v>
+        <v>TR369</v>
       </c>
       <c r="D1067" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1067">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="F1067">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1067">
         <v>1</v>
       </c>
       <c r="H1067" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1067" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="str">
         <v>작품</v>
       </c>
       <c r="B1068" t="str">
-        <v>리네아</v>
+        <v>리포즈</v>
       </c>
       <c r="C1068" t="str">
-        <v>TR418-1_PS</v>
+        <v>WN455-A_2_CV</v>
       </c>
       <c r="D1068" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1068">
         <v>0</v>
       </c>
       <c r="F1068">
         <v>0</v>
       </c>
       <c r="G1068">
         <v>1</v>
       </c>
       <c r="H1068" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1068" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="str">
         <v>작품</v>
       </c>
       <c r="B1069" t="str">
-        <v>리나</v>
+        <v>리포즈</v>
       </c>
       <c r="C1069" t="str">
-        <v>TR095</v>
+        <v>WN455-A_1</v>
       </c>
       <c r="D1069" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1069">
-        <v>-26</v>
+        <v>1</v>
       </c>
       <c r="F1069">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1069">
         <v>1</v>
       </c>
       <c r="H1069" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1069" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="str">
         <v>작품</v>
       </c>
       <c r="B1070" t="str">
-        <v>르뽀</v>
+        <v>리포즈</v>
       </c>
       <c r="C1070" t="str">
-        <v>TR455</v>
+        <v>WN455-A_1_CV</v>
       </c>
       <c r="D1070" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1070">
-        <v>-2</v>
+        <v>9</v>
       </c>
       <c r="F1070">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G1070">
         <v>1</v>
       </c>
       <c r="H1070" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1070" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="str">
         <v>작품</v>
       </c>
       <c r="B1071" t="str">
-        <v>뤼미에르</v>
+        <v>리포즈</v>
       </c>
       <c r="C1071" t="str">
-        <v>TR080</v>
+        <v>XW315-A_2</v>
       </c>
       <c r="D1071" t="str">
         <v>65*80</v>
       </c>
       <c r="E1071">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F1071">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1071">
         <v>1</v>
       </c>
       <c r="H1071" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1071" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="str">
         <v>작품</v>
       </c>
       <c r="B1072" t="str">
-        <v>뤼미에르</v>
+        <v>리트모</v>
       </c>
       <c r="C1072" t="str">
-        <v>TR080-PS</v>
+        <v>AP219-A_2</v>
       </c>
       <c r="D1072" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E1072">
         <v>1</v>
       </c>
       <c r="F1072">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1072">
         <v>1</v>
       </c>
       <c r="H1072" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1072" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="str">
         <v>작품</v>
       </c>
       <c r="B1073" t="str">
-        <v>루툼</v>
+        <v>리트모</v>
       </c>
       <c r="C1073" t="str">
-        <v>TR248</v>
+        <v>AP219-A_1</v>
       </c>
       <c r="D1073" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1073">
-        <v>-4</v>
+        <v>6</v>
       </c>
       <c r="F1073">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G1073">
         <v>1</v>
       </c>
       <c r="H1073" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1073" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="str">
         <v>작품</v>
       </c>
       <c r="B1074" t="str">
-        <v>루키스</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C1074" t="str">
-        <v>TR555</v>
+        <v>TR223-1-PS</v>
       </c>
       <c r="D1074" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1074">
         <v>0</v>
       </c>
       <c r="F1074">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1074">
         <v>1</v>
       </c>
       <c r="H1074" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1074" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="str">
         <v>작품</v>
       </c>
       <c r="B1075" t="str">
-        <v>루컬렌트</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C1075" t="str">
-        <v>TR109-PS</v>
+        <v>TR223-1</v>
       </c>
       <c r="D1075" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1075">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F1075">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1075">
         <v>1</v>
       </c>
       <c r="H1075" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1075" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="str">
         <v>작품</v>
       </c>
       <c r="B1076" t="str">
-        <v>루컬렌트</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C1076" t="str">
-        <v>TR109</v>
+        <v>TR223-2</v>
       </c>
       <c r="D1076" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1076">
-        <v>-32</v>
+        <v>1</v>
       </c>
       <c r="F1076">
         <v>1</v>
       </c>
       <c r="G1076">
         <v>1</v>
       </c>
       <c r="H1076" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1076" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="str">
         <v>작품</v>
       </c>
       <c r="B1077" t="str">
-        <v>루카스썬플라워</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C1077" t="str">
-        <v>TR076</v>
+        <v>TR223-2-PS</v>
       </c>
       <c r="D1077" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1077">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="F1077">
         <v>0</v>
       </c>
       <c r="G1077">
         <v>1</v>
       </c>
       <c r="H1077" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1077" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="str">
         <v>작품</v>
       </c>
       <c r="B1078" t="str">
-        <v>루카스썬플라워</v>
+        <v>리온</v>
       </c>
       <c r="C1078" t="str">
-        <v>TR076-PS</v>
+        <v>TR567</v>
       </c>
       <c r="D1078" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1078">
         <v>0</v>
       </c>
       <c r="F1078">
         <v>0</v>
       </c>
       <c r="G1078">
         <v>1</v>
       </c>
       <c r="H1078" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1078" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="str">
         <v>작품</v>
       </c>
       <c r="B1079" t="str">
-        <v>루체 렌타</v>
+        <v>리오라</v>
       </c>
       <c r="C1079" t="str">
-        <v>TR544</v>
+        <v>TR365</v>
       </c>
       <c r="D1079" t="str">
-        <v>140*50</v>
+        <v>100*75</v>
       </c>
       <c r="E1079">
-        <v>-6</v>
+        <v>-64</v>
       </c>
       <c r="F1079">
         <v>4</v>
       </c>
       <c r="G1079">
         <v>1</v>
       </c>
       <c r="H1079" t="str">
         <v>정상</v>
       </c>
       <c r="I1079" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="str">
         <v>작품</v>
       </c>
       <c r="B1080" t="str">
-        <v>루시엘2</v>
+        <v>리오라</v>
       </c>
       <c r="C1080" t="str">
-        <v>TR215-2</v>
+        <v>TR365-PS</v>
       </c>
       <c r="D1080" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1080">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1080">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1080">
         <v>1</v>
       </c>
       <c r="H1080" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1080" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="str">
         <v>작품</v>
       </c>
       <c r="B1081" t="str">
-        <v>루시엘1</v>
+        <v>리오</v>
       </c>
       <c r="C1081" t="str">
-        <v>TR215-1</v>
+        <v>TR083</v>
       </c>
       <c r="D1081" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1081">
-        <v>-13</v>
+        <v>-1</v>
       </c>
       <c r="F1081">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1081">
         <v>1</v>
       </c>
       <c r="H1081" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1081" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="str">
         <v>작품</v>
       </c>
       <c r="B1082" t="str">
-        <v>루시스</v>
+        <v>리사</v>
       </c>
       <c r="C1082" t="str">
-        <v>TR300-2</v>
+        <v>TR043</v>
       </c>
       <c r="D1082" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E1082">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="F1082">
         <v>1</v>
       </c>
       <c r="G1082">
         <v>1</v>
       </c>
       <c r="H1082" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1082" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="str">
         <v>작품</v>
       </c>
       <c r="B1083" t="str">
-        <v>루시스</v>
+        <v>리브레</v>
       </c>
       <c r="C1083" t="str">
-        <v>TR300-1</v>
+        <v>TR492-1</v>
       </c>
       <c r="D1083" t="str">
         <v>50*60</v>
       </c>
       <c r="E1083">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1083">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1083">
         <v>1</v>
       </c>
       <c r="H1083" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1083" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="str">
         <v>작품</v>
       </c>
       <c r="B1084" t="str">
-        <v>루시</v>
+        <v>리브레</v>
       </c>
       <c r="C1084" t="str">
-        <v>19AB11</v>
+        <v>TR492-2</v>
       </c>
       <c r="D1084" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1084">
-        <v>-63</v>
+        <v>-3</v>
       </c>
       <c r="F1084">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G1084">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1084" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1084" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="str">
         <v>작품</v>
       </c>
       <c r="B1085" t="str">
-        <v>루시</v>
+        <v>리브</v>
       </c>
       <c r="C1085" t="str">
-        <v>19AB11-PS</v>
+        <v>TR598</v>
       </c>
       <c r="D1085" t="str">
-        <v>80*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1085">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1085">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G1085">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1085" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1085" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="str">
         <v>작품</v>
       </c>
       <c r="B1086" t="str">
-        <v>루스</v>
+        <v>리베</v>
       </c>
       <c r="C1086" t="str">
-        <v>TR100-1-PS</v>
+        <v>TR145</v>
       </c>
       <c r="D1086" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1086">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F1086">
         <v>0</v>
       </c>
       <c r="G1086">
         <v>1</v>
       </c>
       <c r="H1086" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1086" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="str">
         <v>작품</v>
       </c>
       <c r="B1087" t="str">
-        <v>루스</v>
+        <v>리버터도그</v>
       </c>
       <c r="C1087" t="str">
-        <v>TR100-2</v>
+        <v>1A206</v>
       </c>
       <c r="D1087" t="str">
         <v>65*80</v>
       </c>
       <c r="E1087">
+        <v>6</v>
+      </c>
+      <c r="F1087">
+        <v>3</v>
+      </c>
+      <c r="G1087">
         <v>4</v>
       </c>
-      <c r="F1087">
-[...4 lines deleted...]
-      </c>
       <c r="H1087" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1087" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="str">
         <v>작품</v>
       </c>
       <c r="B1088" t="str">
-        <v>루스</v>
+        <v>리바이스</v>
       </c>
       <c r="C1088" t="str">
-        <v>TR100-1</v>
+        <v>EZ672-A</v>
       </c>
       <c r="D1088" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1088">
-        <v>-15</v>
+        <v>11</v>
       </c>
       <c r="F1088">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G1088">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H1088" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1088" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="str">
         <v>작품</v>
       </c>
       <c r="B1089" t="str">
-        <v>루센트</v>
+        <v>리바이스</v>
       </c>
       <c r="C1089" t="str">
-        <v>TR577</v>
+        <v>EZ672-A-CV</v>
       </c>
       <c r="D1089" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1089">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F1089">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1089">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1089" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1089" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="str">
         <v>작품</v>
       </c>
       <c r="B1090" t="str">
-        <v>루브</v>
+        <v>리미테르</v>
       </c>
       <c r="C1090" t="str">
-        <v>TR580</v>
+        <v>TR483</v>
       </c>
       <c r="D1090" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1090">
         <v>0</v>
       </c>
       <c r="F1090">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1090">
         <v>1</v>
       </c>
       <c r="H1090" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1090" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="str">
         <v>작품</v>
       </c>
       <c r="B1091" t="str">
-        <v>루베르</v>
+        <v>리멤버</v>
       </c>
       <c r="C1091" t="str">
-        <v>TR242</v>
+        <v>PI544-C_CV</v>
       </c>
       <c r="D1091" t="str">
-        <v>50*60</v>
+        <v>120*80</v>
       </c>
       <c r="E1091">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="F1091">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G1091">
         <v>1</v>
       </c>
       <c r="H1091" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1091" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="str">
         <v>작품</v>
       </c>
       <c r="B1092" t="str">
-        <v>루베르</v>
+        <v>리멤버</v>
       </c>
       <c r="C1092" t="str">
-        <v>TR242-1</v>
+        <v>PI544-C</v>
       </c>
       <c r="D1092" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E1092">
-        <v>0</v>
+        <v>-32</v>
       </c>
       <c r="F1092">
         <v>0</v>
       </c>
       <c r="G1092">
         <v>1</v>
       </c>
       <c r="H1092" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1092" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="str">
         <v>작품</v>
       </c>
       <c r="B1093" t="str">
-        <v>루미오</v>
+        <v>리멤버</v>
       </c>
       <c r="C1093" t="str">
-        <v>TR475</v>
+        <v>PI544-C-2</v>
       </c>
       <c r="D1093" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E1093">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F1093">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G1093">
         <v>1</v>
       </c>
       <c r="H1093" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1093" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="str">
         <v>작품</v>
       </c>
       <c r="B1094" t="str">
-        <v>루미너스</v>
+        <v>리멘</v>
       </c>
       <c r="C1094" t="str">
-        <v>06577</v>
+        <v>LE386-A</v>
       </c>
       <c r="D1094" t="str">
         <v>70*70</v>
       </c>
       <c r="E1094">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1094">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G1094">
         <v>1</v>
       </c>
       <c r="H1094" t="str">
         <v>정상</v>
       </c>
       <c r="I1094" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="str">
         <v>작품</v>
       </c>
       <c r="B1095" t="str">
-        <v>루미나</v>
+        <v>리메스</v>
       </c>
       <c r="C1095" t="str">
-        <v>TR429</v>
+        <v>TR505</v>
       </c>
       <c r="D1095" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1095">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F1095">
         <v>0</v>
       </c>
       <c r="G1095">
         <v>1</v>
       </c>
       <c r="H1095" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1095" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="str">
         <v>작품</v>
       </c>
       <c r="B1096" t="str">
-        <v>루미</v>
+        <v>리리칼</v>
       </c>
       <c r="C1096" t="str">
-        <v>TR377-2</v>
+        <v>CD032</v>
       </c>
       <c r="D1096" t="str">
-        <v>65*80</v>
+        <v>35*70</v>
       </c>
       <c r="E1096">
-        <v>-1</v>
+        <v>-7</v>
       </c>
       <c r="F1096">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G1096">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1096" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1096" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="str">
         <v>작품</v>
       </c>
       <c r="B1097" t="str">
-        <v>루미</v>
+        <v>리니아</v>
       </c>
       <c r="C1097" t="str">
-        <v>TR377-1</v>
+        <v>TR459</v>
       </c>
       <c r="D1097" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1097">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F1097">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1097">
         <v>1</v>
       </c>
       <c r="H1097" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1097" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="str">
         <v>작품</v>
       </c>
       <c r="B1098" t="str">
-        <v>루모라</v>
+        <v>리눔2</v>
       </c>
       <c r="C1098" t="str">
-        <v>TR566</v>
+        <v>CD076</v>
       </c>
       <c r="D1098" t="str">
         <v>70*70</v>
       </c>
       <c r="E1098">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="F1098">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G1098">
         <v>1</v>
       </c>
       <c r="H1098" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1098" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="str">
         <v>작품</v>
       </c>
       <c r="B1099" t="str">
-        <v>루노라</v>
+        <v>리눔1</v>
       </c>
       <c r="C1099" t="str">
-        <v>TR457</v>
+        <v>CD075</v>
       </c>
       <c r="D1099" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E1099">
-        <v>0</v>
+        <v>-53</v>
       </c>
       <c r="F1099">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G1099">
         <v>1</v>
       </c>
       <c r="H1099" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1099" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="str">
         <v>작품</v>
       </c>
       <c r="B1100" t="str">
-        <v>루나리아</v>
+        <v>리눔</v>
       </c>
       <c r="C1100" t="str">
-        <v>TR362-1_PS</v>
+        <v>CD075-PS</v>
       </c>
       <c r="D1100" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1100">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1100">
         <v>1</v>
       </c>
       <c r="H1100" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1100" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="str">
         <v>작품</v>
       </c>
       <c r="B1101" t="str">
-        <v>루나리아</v>
+        <v>리네아</v>
       </c>
       <c r="C1101" t="str">
-        <v>TR362-1</v>
+        <v>TR418-2_PS</v>
       </c>
       <c r="D1101" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1101">
-        <v>-81</v>
+        <v>0</v>
       </c>
       <c r="F1101">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1101">
         <v>1</v>
       </c>
       <c r="H1101" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1101" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="str">
         <v>작품</v>
       </c>
       <c r="B1102" t="str">
-        <v>루나리아</v>
+        <v>리네아</v>
       </c>
       <c r="C1102" t="str">
-        <v>TR362-2</v>
+        <v>TR418-2</v>
       </c>
       <c r="D1102" t="str">
         <v>65*80</v>
       </c>
       <c r="E1102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1102">
         <v>1</v>
       </c>
       <c r="H1102" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1102" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="str">
         <v>작품</v>
       </c>
       <c r="B1103" t="str">
-        <v>루나리스</v>
+        <v>리네아</v>
       </c>
       <c r="C1103" t="str">
-        <v>TR374_PS</v>
+        <v>TR418-1</v>
       </c>
       <c r="D1103" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1103">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F1103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1103">
         <v>1</v>
       </c>
       <c r="H1103" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1103" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="str">
         <v>작품</v>
       </c>
       <c r="B1104" t="str">
-        <v>루나리스</v>
+        <v>리네아</v>
       </c>
       <c r="C1104" t="str">
-        <v>TR374</v>
+        <v>TR418-1_PS</v>
       </c>
       <c r="D1104" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1104">
-        <v>-219</v>
+        <v>0</v>
       </c>
       <c r="F1104">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1104">
         <v>1</v>
       </c>
       <c r="H1104" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1104" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="str">
         <v>작품</v>
       </c>
       <c r="B1105" t="str">
-        <v>루나레</v>
+        <v>리나</v>
       </c>
       <c r="C1105" t="str">
-        <v>TR364</v>
+        <v>TR095</v>
       </c>
       <c r="D1105" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E1105">
-        <v>-172</v>
+        <v>-26</v>
       </c>
       <c r="F1105">
         <v>2</v>
       </c>
       <c r="G1105">
         <v>1</v>
       </c>
       <c r="H1105" t="str">
         <v>정상</v>
       </c>
       <c r="I1105" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="str">
         <v>작품</v>
       </c>
       <c r="B1106" t="str">
-        <v>루나레</v>
+        <v>르뽀</v>
       </c>
       <c r="C1106" t="str">
-        <v>TR364-PS</v>
+        <v>TR455</v>
       </c>
       <c r="D1106" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1106">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1106">
         <v>0</v>
       </c>
       <c r="G1106">
         <v>1</v>
       </c>
       <c r="H1106" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1106" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="str">
         <v>작품</v>
       </c>
       <c r="B1107" t="str">
-        <v>롬브라</v>
+        <v>뤼미에르</v>
       </c>
       <c r="C1107" t="str">
-        <v>TR464</v>
+        <v>TR080</v>
       </c>
       <c r="D1107" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1107">
-        <v>0</v>
+        <v>-17</v>
       </c>
       <c r="F1107">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1107">
         <v>1</v>
       </c>
       <c r="H1107" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1107" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="str">
         <v>작품</v>
       </c>
       <c r="B1108" t="str">
-        <v>롤리폴리</v>
+        <v>뤼미에르</v>
       </c>
       <c r="C1108" t="str">
-        <v>TR128</v>
+        <v>TR080-PS</v>
       </c>
       <c r="D1108" t="str">
         <v>65*80</v>
       </c>
       <c r="E1108">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F1108">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1108">
         <v>1</v>
       </c>
       <c r="H1108" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1108" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="str">
         <v>작품</v>
       </c>
       <c r="B1109" t="str">
-        <v>로카히</v>
+        <v>루툼</v>
       </c>
       <c r="C1109" t="str">
-        <v>TR486</v>
+        <v>TR248</v>
       </c>
       <c r="D1109" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E1109">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="F1109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1109">
         <v>1</v>
       </c>
       <c r="H1109" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1109" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="str">
         <v>작품</v>
       </c>
       <c r="B1110" t="str">
-        <v>로즈힙</v>
+        <v>루키스</v>
       </c>
       <c r="C1110" t="str">
-        <v>TR451</v>
+        <v>TR555</v>
       </c>
       <c r="D1110" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1110">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F1110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1110">
         <v>1</v>
       </c>
       <c r="H1110" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1110" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="str">
         <v>작품</v>
       </c>
       <c r="B1111" t="str">
-        <v>로즈힙</v>
+        <v>루컬렌트</v>
       </c>
       <c r="C1111" t="str">
-        <v>TR451_PS</v>
+        <v>TR109-PS</v>
       </c>
       <c r="D1111" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E1111">
         <v>0</v>
       </c>
       <c r="F1111">
         <v>0</v>
       </c>
       <c r="G1111">
         <v>1</v>
       </c>
       <c r="H1111" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1111" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="str">
         <v>작품</v>
       </c>
       <c r="B1112" t="str">
-        <v>로즈베이</v>
+        <v>루컬렌트</v>
       </c>
       <c r="C1112" t="str">
-        <v>TR069-PS</v>
+        <v>TR109</v>
       </c>
       <c r="D1112" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1112">
-        <v>2</v>
+        <v>-34</v>
       </c>
       <c r="F1112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1112">
         <v>1</v>
       </c>
       <c r="H1112" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1112" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="str">
         <v>작품</v>
       </c>
       <c r="B1113" t="str">
-        <v>로즈베이</v>
+        <v>루카스썬플라워</v>
       </c>
       <c r="C1113" t="str">
-        <v>TR069</v>
+        <v>TR076</v>
       </c>
       <c r="D1113" t="str">
         <v>70*70</v>
       </c>
       <c r="E1113">
-        <v>-45</v>
+        <v>-38</v>
       </c>
       <c r="F1113">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1113">
         <v>1</v>
       </c>
       <c r="H1113" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1113" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="str">
         <v>작품</v>
       </c>
       <c r="B1114" t="str">
-        <v>로즈메리</v>
+        <v>루카스썬플라워</v>
       </c>
       <c r="C1114" t="str">
-        <v>19AB08_CV</v>
+        <v>TR076-PS</v>
       </c>
       <c r="D1114" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1114">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1114">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1114">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1114" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1114" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="str">
         <v>작품</v>
       </c>
       <c r="B1115" t="str">
-        <v>로즈메리</v>
+        <v>루체 렌타</v>
       </c>
       <c r="C1115" t="str">
-        <v>19AB08</v>
+        <v>TR544</v>
       </c>
       <c r="D1115" t="str">
-        <v>120*60</v>
+        <v>140*50</v>
       </c>
       <c r="E1115">
-        <v>-11</v>
+        <v>-14</v>
       </c>
       <c r="F1115">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1115">
         <v>1</v>
       </c>
       <c r="H1115" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1115" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="str">
         <v>작품</v>
       </c>
       <c r="B1116" t="str">
-        <v>로즈데이</v>
+        <v>루시엘2</v>
       </c>
       <c r="C1116" t="str">
-        <v>TR075</v>
+        <v>TR215-2</v>
       </c>
       <c r="D1116" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1116">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F1116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1116">
         <v>1</v>
       </c>
       <c r="H1116" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1116" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="str">
         <v>작품</v>
       </c>
       <c r="B1117" t="str">
-        <v>로즈</v>
+        <v>루시엘1</v>
       </c>
       <c r="C1117" t="str">
-        <v>TR312-2</v>
+        <v>TR215-1</v>
       </c>
       <c r="D1117" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1117">
-        <v>0</v>
+        <v>-13</v>
       </c>
       <c r="F1117">
         <v>0</v>
       </c>
       <c r="G1117">
         <v>1</v>
       </c>
       <c r="H1117" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1117" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="str">
         <v>작품</v>
       </c>
       <c r="B1118" t="str">
-        <v>로즈</v>
+        <v>루시스</v>
       </c>
       <c r="C1118" t="str">
-        <v>TR312-1</v>
+        <v>TR300-2</v>
       </c>
       <c r="D1118" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1118">
         <v>-2</v>
       </c>
       <c r="F1118">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1118">
         <v>1</v>
       </c>
       <c r="H1118" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1118" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="str">
         <v>작품</v>
       </c>
       <c r="B1119" t="str">
-        <v>로이드</v>
+        <v>루시스</v>
       </c>
       <c r="C1119" t="str">
-        <v>NA065-A</v>
+        <v>TR300-1</v>
       </c>
       <c r="D1119" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1119">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1119">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G1119">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1119" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1119" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="str">
         <v>작품</v>
       </c>
       <c r="B1120" t="str">
-        <v>로웰(화이트)</v>
+        <v>루시</v>
       </c>
       <c r="C1120" t="str">
-        <v>TR366-1-2</v>
+        <v>19AB11</v>
       </c>
       <c r="D1120" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E1120">
-        <v>0</v>
+        <v>-62</v>
       </c>
       <c r="F1120">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G1120">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1120" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1120" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="str">
         <v>작품</v>
       </c>
       <c r="B1121" t="str">
-        <v>로웰(화이트)</v>
+        <v>루시</v>
       </c>
       <c r="C1121" t="str">
-        <v>TR366-1-1</v>
+        <v>19AB11-PS</v>
       </c>
       <c r="D1121" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E1121">
-        <v>-29</v>
+        <v>13</v>
       </c>
       <c r="F1121">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G1121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1121" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1121" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="str">
         <v>작품</v>
       </c>
       <c r="B1122" t="str">
-        <v>로웰(블랙)</v>
+        <v>루스</v>
       </c>
       <c r="C1122" t="str">
-        <v>TR366-2-2</v>
+        <v>TR100-1-PS</v>
       </c>
       <c r="D1122" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1122">
         <v>0</v>
       </c>
       <c r="F1122">
         <v>0</v>
       </c>
       <c r="G1122">
         <v>1</v>
       </c>
       <c r="H1122" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1122" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="str">
         <v>작품</v>
       </c>
       <c r="B1123" t="str">
-        <v>로웰(블랙)</v>
+        <v>루스</v>
       </c>
       <c r="C1123" t="str">
-        <v>TR366-2-1</v>
+        <v>TR100-2</v>
       </c>
       <c r="D1123" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1123">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1123">
         <v>2</v>
       </c>
       <c r="G1123">
         <v>1</v>
       </c>
       <c r="H1123" t="str">
         <v>정상</v>
       </c>
       <c r="I1123" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="str">
         <v>작품</v>
       </c>
       <c r="B1124" t="str">
-        <v>로완2</v>
+        <v>루스</v>
       </c>
       <c r="C1124" t="str">
-        <v>TR378-2-1</v>
+        <v>TR100-1</v>
       </c>
       <c r="D1124" t="str">
         <v>50*60</v>
       </c>
       <c r="E1124">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F1124">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1124">
         <v>1</v>
       </c>
       <c r="H1124" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1124" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="str">
         <v>작품</v>
       </c>
       <c r="B1125" t="str">
-        <v>로완2</v>
+        <v>루센트</v>
       </c>
       <c r="C1125" t="str">
-        <v>TR378-2-2</v>
+        <v>TR577</v>
       </c>
       <c r="D1125" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1125">
         <v>0</v>
       </c>
       <c r="F1125">
         <v>0</v>
       </c>
       <c r="G1125">
         <v>1</v>
       </c>
       <c r="H1125" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1125" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="str">
         <v>작품</v>
       </c>
       <c r="B1126" t="str">
-        <v>로완1</v>
+        <v>루브</v>
       </c>
       <c r="C1126" t="str">
-        <v>TR378-1-2</v>
+        <v>TR580</v>
       </c>
       <c r="D1126" t="str">
         <v>65*80</v>
       </c>
       <c r="E1126">
         <v>0</v>
       </c>
       <c r="F1126">
         <v>0</v>
       </c>
       <c r="G1126">
         <v>1</v>
       </c>
       <c r="H1126" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1126" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="str">
         <v>작품</v>
       </c>
       <c r="B1127" t="str">
-        <v>로완1</v>
+        <v>루베르</v>
       </c>
       <c r="C1127" t="str">
-        <v>TR378-1-1</v>
+        <v>TR242</v>
       </c>
       <c r="D1127" t="str">
         <v>50*60</v>
       </c>
       <c r="E1127">
         <v>-1</v>
       </c>
       <c r="F1127">
         <v>0</v>
       </c>
       <c r="G1127">
         <v>1</v>
       </c>
       <c r="H1127" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1127" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="str">
         <v>작품</v>
       </c>
       <c r="B1128" t="str">
-        <v>로열피오니</v>
+        <v>루베르</v>
       </c>
       <c r="C1128" t="str">
-        <v>TR518</v>
+        <v>TR242-1</v>
       </c>
       <c r="D1128" t="str">
         <v>65*80</v>
       </c>
       <c r="E1128">
         <v>0</v>
       </c>
       <c r="F1128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1128">
         <v>1</v>
       </c>
       <c r="H1128" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1128" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="str">
         <v>작품</v>
       </c>
       <c r="B1129" t="str">
-        <v>로엄</v>
+        <v>루미오</v>
       </c>
       <c r="C1129" t="str">
-        <v>TR465</v>
+        <v>TR475</v>
       </c>
       <c r="D1129" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1129">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1129">
         <v>1</v>
       </c>
       <c r="G1129">
         <v>1</v>
       </c>
       <c r="H1129" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1129" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="str">
         <v>작품</v>
       </c>
       <c r="B1130" t="str">
-        <v>로아모</v>
+        <v>루미너스</v>
       </c>
       <c r="C1130" t="str">
-        <v>TR573</v>
+        <v>06577</v>
       </c>
       <c r="D1130" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1130">
         <v>0</v>
       </c>
       <c r="F1130">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G1130">
         <v>1</v>
       </c>
       <c r="H1130" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1130" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="str">
         <v>작품</v>
       </c>
       <c r="B1131" t="str">
-        <v>로시아</v>
+        <v>루미나</v>
       </c>
       <c r="C1131" t="str">
-        <v>TR343</v>
+        <v>TR429</v>
       </c>
       <c r="D1131" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E1131">
-        <v>-12</v>
+        <v>-5</v>
       </c>
       <c r="F1131">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1131">
         <v>1</v>
       </c>
       <c r="H1131" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1131" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="str">
         <v>작품</v>
       </c>
       <c r="B1132" t="str">
-        <v>로사</v>
+        <v>루미</v>
       </c>
       <c r="C1132" t="str">
-        <v>TR454</v>
+        <v>TR377-2</v>
       </c>
       <c r="D1132" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1132">
-        <v>-8</v>
+        <v>0</v>
       </c>
       <c r="F1132">
         <v>1</v>
       </c>
       <c r="G1132">
         <v>1</v>
       </c>
       <c r="H1132" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1132" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="str">
         <v>작품</v>
       </c>
       <c r="B1133" t="str">
-        <v>로베르</v>
+        <v>루미</v>
       </c>
       <c r="C1133" t="str">
-        <v>TR198-2</v>
+        <v>TR377-1</v>
       </c>
       <c r="D1133" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1133">
-        <v>-4</v>
+        <v>-6</v>
       </c>
       <c r="F1133">
         <v>0</v>
       </c>
       <c r="G1133">
         <v>1</v>
       </c>
       <c r="H1133" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1133" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="str">
         <v>작품</v>
       </c>
       <c r="B1134" t="str">
-        <v>로베르</v>
+        <v>루모라</v>
       </c>
       <c r="C1134" t="str">
-        <v>TR198-2-PS</v>
+        <v>TR566</v>
       </c>
       <c r="D1134" t="str">
         <v>70*70</v>
       </c>
       <c r="E1134">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1134">
         <v>1</v>
       </c>
       <c r="H1134" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1134" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="str">
         <v>작품</v>
       </c>
       <c r="B1135" t="str">
-        <v>로베르</v>
+        <v>루노라</v>
       </c>
       <c r="C1135" t="str">
-        <v>TR198-1</v>
+        <v>TR457</v>
       </c>
       <c r="D1135" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1135">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="F1135">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G1135">
         <v>1</v>
       </c>
       <c r="H1135" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1135" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="str">
         <v>작품</v>
       </c>
       <c r="B1136" t="str">
-        <v>로베르</v>
+        <v>루나리아</v>
       </c>
       <c r="C1136" t="str">
-        <v>TR198-1-PS</v>
+        <v>TR362-1_PS</v>
       </c>
       <c r="D1136" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1136">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1136">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1136">
         <v>1</v>
       </c>
       <c r="H1136" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1136" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="str">
         <v>작품</v>
       </c>
       <c r="B1137" t="str">
-        <v>로버트</v>
+        <v>루나리아</v>
       </c>
       <c r="C1137" t="str">
-        <v>CD111</v>
+        <v>TR362-1</v>
       </c>
       <c r="D1137" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1137">
-        <v>5</v>
+        <v>-87</v>
       </c>
       <c r="F1137">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G1137">
         <v>1</v>
       </c>
       <c r="H1137" t="str">
         <v>정상</v>
       </c>
       <c r="I1137" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="str">
         <v>작품</v>
       </c>
       <c r="B1138" t="str">
-        <v>레피다</v>
+        <v>루나리아</v>
       </c>
       <c r="C1138" t="str">
-        <v>TR410</v>
+        <v>TR362-2</v>
       </c>
       <c r="D1138" t="str">
         <v>65*80</v>
       </c>
       <c r="E1138">
         <v>0</v>
       </c>
       <c r="F1138">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1138">
         <v>1</v>
       </c>
       <c r="H1138" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1138" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="str">
         <v>작품</v>
       </c>
       <c r="B1139" t="str">
-        <v>레인보우포레스트</v>
+        <v>루나리스</v>
       </c>
       <c r="C1139" t="str">
-        <v>TR045</v>
+        <v>TR374_PS</v>
       </c>
       <c r="D1139" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1139">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F1139">
         <v>0</v>
       </c>
       <c r="G1139">
         <v>1</v>
       </c>
       <c r="H1139" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1139" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="str">
         <v>작품</v>
       </c>
       <c r="B1140" t="str">
-        <v>레인드랍</v>
+        <v>루나리스</v>
       </c>
       <c r="C1140" t="str">
-        <v>TR263-set(70)</v>
+        <v>TR374</v>
       </c>
       <c r="D1140" t="str">
         <v>70*70</v>
       </c>
       <c r="E1140">
-        <v>-14</v>
+        <v>-234</v>
       </c>
       <c r="F1140">
         <v>0</v>
       </c>
       <c r="G1140">
         <v>1</v>
       </c>
       <c r="H1140" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1140" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="str">
         <v>작품</v>
       </c>
       <c r="B1141" t="str">
-        <v>레인드랍</v>
+        <v>루나레</v>
       </c>
       <c r="C1141" t="str">
-        <v>TR263_set(50)</v>
+        <v>TR364</v>
       </c>
       <c r="D1141" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E1141">
-        <v>-9</v>
+        <v>-173</v>
       </c>
       <c r="F1141">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1141">
         <v>1</v>
       </c>
       <c r="H1141" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1141" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="str">
         <v>작품</v>
       </c>
       <c r="B1142" t="str">
-        <v>레이첼</v>
+        <v>루나레</v>
       </c>
       <c r="C1142" t="str">
-        <v>TR332-PS</v>
+        <v>TR364-PS</v>
       </c>
       <c r="D1142" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1142">
         <v>1</v>
       </c>
       <c r="H1142" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1142" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="str">
         <v>작품</v>
       </c>
       <c r="B1143" t="str">
-        <v>레이첼</v>
+        <v>롬브라</v>
       </c>
       <c r="C1143" t="str">
-        <v>TR332</v>
+        <v>TR464</v>
       </c>
       <c r="D1143" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1143">
-        <v>-24</v>
+        <v>0</v>
       </c>
       <c r="F1143">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1143">
         <v>1</v>
       </c>
       <c r="H1143" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1143" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="str">
         <v>작품</v>
       </c>
       <c r="B1144" t="str">
-        <v>레이나</v>
+        <v>롤리폴리</v>
       </c>
       <c r="C1144" t="str">
-        <v>TR119</v>
+        <v>TR128</v>
       </c>
       <c r="D1144" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1144">
         <v>6</v>
       </c>
       <c r="F1144">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G1144">
         <v>1</v>
       </c>
       <c r="H1144" t="str">
         <v>정상</v>
       </c>
       <c r="I1144" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="str">
         <v>작품</v>
       </c>
       <c r="B1145" t="str">
-        <v>레앙</v>
+        <v>로카히</v>
       </c>
       <c r="C1145" t="str">
-        <v>TR247</v>
+        <v>TR486</v>
       </c>
       <c r="D1145" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E1145">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F1145">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1145">
         <v>1</v>
       </c>
       <c r="H1145" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1145" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="str">
         <v>작품</v>
       </c>
       <c r="B1146" t="str">
-        <v>레스트</v>
+        <v>로즈힙</v>
       </c>
       <c r="C1146" t="str">
-        <v>18LS01</v>
+        <v>TR451</v>
       </c>
       <c r="D1146" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1146">
-        <v>26</v>
+        <v>-2</v>
       </c>
       <c r="F1146">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G1146">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H1146" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1146" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="str">
         <v>작품</v>
       </c>
       <c r="B1147" t="str">
-        <v>레베카</v>
+        <v>로즈힙</v>
       </c>
       <c r="C1147" t="str">
-        <v>TR127</v>
+        <v>TR451_PS</v>
       </c>
       <c r="D1147" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1147">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F1147">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1147">
         <v>1</v>
       </c>
       <c r="H1147" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1147" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="str">
         <v>작품</v>
       </c>
       <c r="B1148" t="str">
-        <v>레베카</v>
+        <v>로즈베이</v>
       </c>
       <c r="C1148" t="str">
-        <v>TR127-PS</v>
+        <v>TR069-PS</v>
       </c>
       <c r="D1148" t="str">
         <v>70*70</v>
       </c>
       <c r="E1148">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F1148">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1148">
         <v>1</v>
       </c>
       <c r="H1148" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1148" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="str">
         <v>작품</v>
       </c>
       <c r="B1149" t="str">
-        <v>레몬트리</v>
+        <v>로즈베이</v>
       </c>
       <c r="C1149" t="str">
-        <v>CD025</v>
+        <v>TR069</v>
       </c>
       <c r="D1149" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1149">
-        <v>-4</v>
+        <v>-45</v>
       </c>
       <c r="F1149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1149">
         <v>1</v>
       </c>
       <c r="H1149" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1149" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="str">
         <v>작품</v>
       </c>
       <c r="B1150" t="str">
-        <v>레몬트리</v>
+        <v>로즈메리</v>
       </c>
       <c r="C1150" t="str">
-        <v>CD025-CV</v>
+        <v>19AB08_CV</v>
       </c>
       <c r="D1150" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1150">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F1150">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G1150">
         <v>6</v>
       </c>
       <c r="H1150" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1150" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="str">
         <v>작품</v>
       </c>
       <c r="B1151" t="str">
-        <v>레니</v>
+        <v>로즈메리</v>
       </c>
       <c r="C1151" t="str">
-        <v>TR264-2</v>
+        <v>19AB08</v>
       </c>
       <c r="D1151" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1151">
-        <v>1</v>
+        <v>-11</v>
       </c>
       <c r="F1151">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1151">
         <v>1</v>
       </c>
       <c r="H1151" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1151" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="str">
         <v>작품</v>
       </c>
       <c r="B1152" t="str">
-        <v>레니</v>
+        <v>로즈데이</v>
       </c>
       <c r="C1152" t="str">
-        <v>TR264-1</v>
+        <v>TR075</v>
       </c>
       <c r="D1152" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1152">
-        <v>-20</v>
+        <v>4</v>
       </c>
       <c r="F1152">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1152">
         <v>1</v>
       </c>
       <c r="H1152" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1152" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="str">
         <v>작품</v>
       </c>
       <c r="B1153" t="str">
-        <v>럭키캣</v>
+        <v>로즈</v>
       </c>
       <c r="C1153" t="str">
-        <v>TR281</v>
+        <v>TR312-2</v>
       </c>
       <c r="D1153" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1153">
-        <v>-41</v>
+        <v>0</v>
       </c>
       <c r="F1153">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1153">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1153" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1153" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="str">
         <v>작품</v>
       </c>
       <c r="B1154" t="str">
-        <v>러블리플라워</v>
+        <v>로즈</v>
       </c>
       <c r="C1154" t="str">
-        <v>1B103_CV</v>
+        <v>TR312-1</v>
       </c>
       <c r="D1154" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1154">
-        <v>15</v>
+        <v>-2</v>
       </c>
       <c r="F1154">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G1154">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1154" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1154" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="str">
         <v>작품</v>
       </c>
       <c r="B1155" t="str">
-        <v>러블리플라워</v>
+        <v>로이드</v>
       </c>
       <c r="C1155" t="str">
-        <v>1B103</v>
+        <v>NA065-A</v>
       </c>
       <c r="D1155" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1155">
-        <v>-20</v>
+        <v>8</v>
       </c>
       <c r="F1155">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1155">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H1155" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1155" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="str">
         <v>작품</v>
       </c>
       <c r="B1156" t="str">
-        <v>러블리플라밍고</v>
+        <v>로웰(화이트)</v>
       </c>
       <c r="C1156" t="str">
-        <v>C211</v>
+        <v>TR366-1-2</v>
       </c>
       <c r="D1156" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1156">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="F1156">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="G1156">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1156" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1156" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="str">
         <v>작품</v>
       </c>
       <c r="B1157" t="str">
-        <v>러블리케이크</v>
+        <v>로웰(화이트)</v>
       </c>
       <c r="C1157" t="str">
-        <v>TR244-2</v>
+        <v>TR366-1-1</v>
       </c>
       <c r="D1157" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1157">
-        <v>0</v>
+        <v>-29</v>
       </c>
       <c r="F1157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1157">
         <v>1</v>
       </c>
       <c r="H1157" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1157" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="str">
         <v>작품</v>
       </c>
       <c r="B1158" t="str">
-        <v>러블리케이크</v>
+        <v>로웰(블랙)</v>
       </c>
       <c r="C1158" t="str">
-        <v>TR244-1</v>
+        <v>TR366-2-2</v>
       </c>
       <c r="D1158" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1158">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F1158">
         <v>0</v>
       </c>
       <c r="G1158">
         <v>1</v>
       </c>
       <c r="H1158" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1158" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="str">
         <v>작품</v>
       </c>
       <c r="B1159" t="str">
-        <v>러블리체리블러썸</v>
+        <v>로웰(블랙)</v>
       </c>
       <c r="C1159" t="str">
-        <v>1A105-CV</v>
+        <v>TR366-2-1</v>
       </c>
       <c r="D1159" t="str">
-        <v>120*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1159">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F1159">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G1159">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1159" t="str">
         <v>정상</v>
       </c>
       <c r="I1159" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="str">
         <v>작품</v>
       </c>
       <c r="B1160" t="str">
-        <v>러블리체리블러썸</v>
+        <v>로완2</v>
       </c>
       <c r="C1160" t="str">
-        <v>1A105</v>
+        <v>TR378-2-1</v>
       </c>
       <c r="D1160" t="str">
-        <v>120*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1160">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="F1160">
         <v>0</v>
       </c>
       <c r="G1160">
         <v>1</v>
       </c>
       <c r="H1160" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1160" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="str">
         <v>작품</v>
       </c>
       <c r="B1161" t="str">
-        <v>러블리제라프</v>
+        <v>로완2</v>
       </c>
       <c r="C1161" t="str">
-        <v>1G209-H</v>
+        <v>TR378-2-2</v>
       </c>
       <c r="D1161" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E1161">
-        <v>-53</v>
+        <v>0</v>
       </c>
       <c r="F1161">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G1161">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H1161" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1161" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="str">
         <v>작품</v>
       </c>
       <c r="B1162" t="str">
-        <v>러블리제라프</v>
+        <v>로완1</v>
       </c>
       <c r="C1162" t="str">
-        <v>1G209_CV</v>
+        <v>TR378-1-2</v>
       </c>
       <c r="D1162" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E1162">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1162">
         <v>0</v>
       </c>
       <c r="G1162">
         <v>1</v>
       </c>
       <c r="H1162" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1162" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="str">
         <v>작품</v>
       </c>
       <c r="B1163" t="str">
-        <v>러블리썸캣</v>
+        <v>로완1</v>
       </c>
       <c r="C1163" t="str">
-        <v>TR158</v>
+        <v>TR378-1-1</v>
       </c>
       <c r="D1163" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1163">
-        <v>-17</v>
+        <v>-1</v>
       </c>
       <c r="F1163">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1163">
         <v>1</v>
       </c>
       <c r="H1163" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1163" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="str">
         <v>작품</v>
       </c>
       <c r="B1164" t="str">
-        <v>러블리썸캣</v>
+        <v>로열피오니</v>
       </c>
       <c r="C1164" t="str">
-        <v>TR158-PS</v>
+        <v>TR518</v>
       </c>
       <c r="D1164" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1164">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1164">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1164">
         <v>1</v>
       </c>
       <c r="H1164" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1164" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="str">
         <v>작품</v>
       </c>
       <c r="B1165" t="str">
-        <v>러블리썬플라워3</v>
+        <v>로엄</v>
       </c>
       <c r="C1165" t="str">
-        <v>TR052</v>
+        <v>TR465</v>
       </c>
       <c r="D1165" t="str">
-        <v>100*50</v>
+        <v>100*75</v>
       </c>
       <c r="E1165">
-        <v>-20</v>
+        <v>-1</v>
       </c>
       <c r="F1165">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1165">
         <v>1</v>
       </c>
       <c r="H1165" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1165" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="str">
         <v>작품</v>
       </c>
       <c r="B1166" t="str">
-        <v>러블리썬플라워3</v>
+        <v>로아모</v>
       </c>
       <c r="C1166" t="str">
-        <v>TR052-PS</v>
+        <v>TR573</v>
       </c>
       <c r="D1166" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E1166">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F1166">
         <v>0</v>
       </c>
       <c r="G1166">
         <v>1</v>
       </c>
       <c r="H1166" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1166" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="str">
         <v>작품</v>
       </c>
       <c r="B1167" t="str">
-        <v>러블리썬플라워2</v>
+        <v>로시아</v>
       </c>
       <c r="C1167" t="str">
-        <v>TR051</v>
+        <v>TR343</v>
       </c>
       <c r="D1167" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1167">
-        <v>-11</v>
+        <v>-12</v>
       </c>
       <c r="F1167">
         <v>1</v>
       </c>
       <c r="G1167">
         <v>1</v>
       </c>
       <c r="H1167" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1167" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="str">
         <v>작품</v>
       </c>
       <c r="B1168" t="str">
-        <v>러블리썬플라워1</v>
+        <v>로사</v>
       </c>
       <c r="C1168" t="str">
-        <v>TR050-PS</v>
+        <v>TR454</v>
       </c>
       <c r="D1168" t="str">
         <v>90*60</v>
       </c>
       <c r="E1168">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F1168">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G1168">
         <v>1</v>
       </c>
       <c r="H1168" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1168" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="str">
         <v>작품</v>
       </c>
       <c r="B1169" t="str">
-        <v>러블리썬플라워1</v>
+        <v>로베르</v>
       </c>
       <c r="C1169" t="str">
-        <v>TR050</v>
+        <v>TR198-2</v>
       </c>
       <c r="D1169" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1169">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="F1169">
         <v>0</v>
       </c>
       <c r="G1169">
         <v>1</v>
       </c>
       <c r="H1169" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1169" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="str">
         <v>작품</v>
       </c>
       <c r="B1170" t="str">
-        <v>러블리싸이클</v>
+        <v>로베르</v>
       </c>
       <c r="C1170" t="str">
-        <v>CD012</v>
+        <v>TR198-2-PS</v>
       </c>
       <c r="D1170" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1170">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="F1170">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1170">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1170" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1170" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="str">
         <v>작품</v>
       </c>
       <c r="B1171" t="str">
-        <v>러브썸</v>
+        <v>로베르</v>
       </c>
       <c r="C1171" t="str">
-        <v>TR055</v>
+        <v>TR198-1</v>
       </c>
       <c r="D1171" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1171">
-        <v>-26</v>
+        <v>-4</v>
       </c>
       <c r="F1171">
         <v>0</v>
       </c>
       <c r="G1171">
         <v>1</v>
       </c>
       <c r="H1171" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1171" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="str">
         <v>작품</v>
       </c>
       <c r="B1172" t="str">
-        <v>러브</v>
+        <v>로베르</v>
       </c>
       <c r="C1172" t="str">
-        <v>1B208</v>
+        <v>TR198-1-PS</v>
       </c>
       <c r="D1172" t="str">
-        <v>100*100</v>
+        <v>60*60</v>
       </c>
       <c r="E1172">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F1172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1172">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1172" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1172" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="str">
         <v>작품</v>
       </c>
       <c r="B1173" t="str">
-        <v>랜든</v>
+        <v>로버트</v>
       </c>
       <c r="C1173" t="str">
-        <v>CD090</v>
+        <v>CD111</v>
       </c>
       <c r="D1173" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1173">
-        <v>-18</v>
+        <v>5</v>
       </c>
       <c r="F1173">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G1173">
         <v>1</v>
       </c>
       <c r="H1173" t="str">
         <v>정상</v>
       </c>
       <c r="I1173" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="str">
         <v>작품</v>
       </c>
       <c r="B1174" t="str">
-        <v>랜든</v>
+        <v>레피다</v>
       </c>
       <c r="C1174" t="str">
-        <v>CD090-CV</v>
+        <v>TR410</v>
       </c>
       <c r="D1174" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1174">
         <v>0</v>
       </c>
       <c r="F1174">
         <v>0</v>
       </c>
       <c r="G1174">
         <v>1</v>
       </c>
       <c r="H1174" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1174" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="str">
         <v>작품</v>
       </c>
       <c r="B1175" t="str">
-        <v>래피드에코</v>
+        <v>레인보우포레스트</v>
       </c>
       <c r="C1175" t="str">
-        <v>TR538</v>
+        <v>TR045</v>
       </c>
       <c r="D1175" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E1175">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F1175">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1175">
         <v>1</v>
       </c>
       <c r="H1175" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1175" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="str">
         <v>작품</v>
       </c>
       <c r="B1176" t="str">
-        <v>람</v>
+        <v>레인드랍</v>
       </c>
       <c r="C1176" t="str">
-        <v>TR262-2</v>
+        <v>TR263-set(70)</v>
       </c>
       <c r="D1176" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1176">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F1176">
         <v>0</v>
       </c>
       <c r="G1176">
         <v>1</v>
       </c>
       <c r="H1176" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1176" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="str">
         <v>작품</v>
       </c>
       <c r="B1177" t="str">
-        <v>락스퍼</v>
+        <v>레인드랍</v>
       </c>
       <c r="C1177" t="str">
-        <v>TR318-1</v>
+        <v>TR263_set(50)</v>
       </c>
       <c r="D1177" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E1177">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="F1177">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1177">
         <v>1</v>
       </c>
       <c r="H1177" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1177" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="str">
         <v>작품</v>
       </c>
       <c r="B1178" t="str">
-        <v>락스퍼</v>
+        <v>레이첼</v>
       </c>
       <c r="C1178" t="str">
-        <v>TR318-2</v>
+        <v>TR332-PS</v>
       </c>
       <c r="D1178" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1178">
         <v>0</v>
       </c>
       <c r="F1178">
         <v>0</v>
       </c>
       <c r="G1178">
         <v>1</v>
       </c>
       <c r="H1178" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1178" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="str">
         <v>작품</v>
       </c>
       <c r="B1179" t="str">
-        <v>라피네</v>
+        <v>레이첼</v>
       </c>
       <c r="C1179" t="str">
-        <v>TR162-PS</v>
+        <v>TR332</v>
       </c>
       <c r="D1179" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1179">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F1179">
         <v>0</v>
       </c>
       <c r="G1179">
         <v>1</v>
       </c>
       <c r="H1179" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1179" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="str">
         <v>작품</v>
       </c>
       <c r="B1180" t="str">
-        <v>라피네</v>
+        <v>레이나</v>
       </c>
       <c r="C1180" t="str">
-        <v>TR162</v>
+        <v>TR119</v>
       </c>
       <c r="D1180" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1180">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="F1180">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G1180">
         <v>1</v>
       </c>
       <c r="H1180" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1180" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="str">
         <v>작품</v>
       </c>
       <c r="B1181" t="str">
-        <v>라플레히에</v>
+        <v>레앙</v>
       </c>
       <c r="C1181" t="str">
-        <v>TR065-PS</v>
+        <v>TR247</v>
       </c>
       <c r="D1181" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1181">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1181">
         <v>1</v>
       </c>
       <c r="H1181" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1181" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="str">
         <v>작품</v>
       </c>
       <c r="B1182" t="str">
-        <v>라코르도</v>
+        <v>레스트</v>
       </c>
       <c r="C1182" t="str">
-        <v>TR524</v>
+        <v>18LS01</v>
       </c>
       <c r="D1182" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E1182">
-        <v>-4</v>
+        <v>26</v>
       </c>
       <c r="F1182">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G1182">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H1182" t="str">
         <v>정상</v>
       </c>
       <c r="I1182" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="str">
         <v>작품</v>
       </c>
       <c r="B1183" t="str">
-        <v>라일락</v>
+        <v>레베카</v>
       </c>
       <c r="C1183" t="str">
-        <v>TR103</v>
+        <v>TR127</v>
       </c>
       <c r="D1183" t="str">
-        <v>60*85</v>
+        <v>70*70</v>
       </c>
       <c r="E1183">
-        <v>-20</v>
+        <v>-3</v>
       </c>
       <c r="F1183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1183">
         <v>1</v>
       </c>
       <c r="H1183" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1183" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="str">
         <v>작품</v>
       </c>
       <c r="B1184" t="str">
-        <v>라이티티</v>
+        <v>레베카</v>
       </c>
       <c r="C1184" t="str">
-        <v>TR406</v>
+        <v>TR127-PS</v>
       </c>
       <c r="D1184" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1184">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1184">
         <v>0</v>
       </c>
       <c r="G1184">
         <v>1</v>
       </c>
       <c r="H1184" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1184" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="str">
         <v>작품</v>
       </c>
       <c r="B1185" t="str">
-        <v>라이먼</v>
+        <v>레몬트리</v>
       </c>
       <c r="C1185" t="str">
-        <v>TR502</v>
+        <v>CD025</v>
       </c>
       <c r="D1185" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E1185">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F1185">
         <v>0</v>
       </c>
       <c r="G1185">
         <v>1</v>
       </c>
       <c r="H1185" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1185" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="str">
         <v>작품</v>
       </c>
       <c r="B1186" t="str">
-        <v>라비아</v>
+        <v>레몬트리</v>
       </c>
       <c r="C1186" t="str">
-        <v>TR017</v>
+        <v>CD025-CV</v>
       </c>
       <c r="D1186" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1186">
-        <v>-2</v>
+        <v>10</v>
       </c>
       <c r="F1186">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G1186">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1186" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1186" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="str">
         <v>작품</v>
       </c>
       <c r="B1187" t="str">
-        <v>라벨르</v>
+        <v>레니</v>
       </c>
       <c r="C1187" t="str">
-        <v>TR152</v>
+        <v>TR264-2</v>
       </c>
       <c r="D1187" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1187">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F1187">
         <v>1</v>
       </c>
       <c r="G1187">
         <v>1</v>
       </c>
       <c r="H1187" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1187" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="str">
         <v>작품</v>
       </c>
       <c r="B1188" t="str">
-        <v>라벨르</v>
+        <v>레니</v>
       </c>
       <c r="C1188" t="str">
-        <v>TR152-1</v>
+        <v>TR264-1</v>
       </c>
       <c r="D1188" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1188">
-        <v>-2</v>
+        <v>-20</v>
       </c>
       <c r="F1188">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1188">
         <v>1</v>
       </c>
       <c r="H1188" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1188" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="str">
         <v>작품</v>
       </c>
       <c r="B1189" t="str">
-        <v>라벨르</v>
+        <v>럭키캣</v>
       </c>
       <c r="C1189" t="str">
-        <v>TR152_PS</v>
+        <v>TR281</v>
       </c>
       <c r="D1189" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1189">
-        <v>0</v>
+        <v>-41</v>
       </c>
       <c r="F1189">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1189">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1189" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1189" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="str">
         <v>작품</v>
       </c>
       <c r="B1190" t="str">
-        <v>라니</v>
+        <v>러블리플라워</v>
       </c>
       <c r="C1190" t="str">
-        <v>OR806-A</v>
+        <v>1B103_CV</v>
       </c>
       <c r="D1190" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1190">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F1190">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G1190">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1190" t="str">
         <v>정상</v>
       </c>
       <c r="I1190" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="str">
         <v>작품</v>
       </c>
       <c r="B1191" t="str">
-        <v>라넌프스</v>
+        <v>러블리플라워</v>
       </c>
       <c r="C1191" t="str">
-        <v>TR231</v>
+        <v>1B103</v>
       </c>
       <c r="D1191" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1191">
-        <v>-15</v>
+        <v>-20</v>
       </c>
       <c r="F1191">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1191">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1191" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1191" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="str">
         <v>작품</v>
       </c>
       <c r="B1192" t="str">
-        <v>라 플레히에-2</v>
+        <v>러블리플라밍고</v>
       </c>
       <c r="C1192" t="str">
-        <v>TR065-2</v>
+        <v>C211</v>
       </c>
       <c r="D1192" t="str">
-        <v>60*60</v>
+        <v>80*80</v>
       </c>
       <c r="E1192">
-        <v>-27</v>
+        <v>8</v>
       </c>
       <c r="F1192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1192">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1192" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1192" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="str">
         <v>작품</v>
       </c>
       <c r="B1193" t="str">
-        <v>라 플레히에-1</v>
+        <v>러블리케이크</v>
       </c>
       <c r="C1193" t="str">
-        <v>TR065-1</v>
+        <v>TR244-2</v>
       </c>
       <c r="D1193" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1193">
-        <v>-38</v>
+        <v>0</v>
       </c>
       <c r="F1193">
         <v>2</v>
       </c>
       <c r="G1193">
         <v>1</v>
       </c>
       <c r="H1193" t="str">
         <v>정상</v>
       </c>
       <c r="I1193" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="str">
         <v>작품</v>
       </c>
       <c r="B1194" t="str">
-        <v>딜라잇</v>
+        <v>러블리케이크</v>
       </c>
       <c r="C1194" t="str">
-        <v>09201</v>
+        <v>TR244-1</v>
       </c>
       <c r="D1194" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1194">
-        <v>-10</v>
+        <v>-7</v>
       </c>
       <c r="F1194">
         <v>1</v>
       </c>
       <c r="G1194">
         <v>1</v>
       </c>
       <c r="H1194" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1194" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="str">
         <v>작품</v>
       </c>
       <c r="B1195" t="str">
-        <v>딜라일라</v>
+        <v>러블리체리블러썸</v>
       </c>
       <c r="C1195" t="str">
-        <v>CD102</v>
+        <v>1A105-CV</v>
       </c>
       <c r="D1195" t="str">
-        <v>100*75</v>
+        <v>120*80</v>
       </c>
       <c r="E1195">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F1195">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G1195">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1195" t="str">
         <v>정상</v>
       </c>
       <c r="I1195" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="str">
         <v>작품</v>
       </c>
       <c r="B1196" t="str">
-        <v>딕시</v>
+        <v>러블리체리블러썸</v>
       </c>
       <c r="C1196" t="str">
-        <v>CD096_CV</v>
+        <v>1A105</v>
       </c>
       <c r="D1196" t="str">
-        <v>90*60</v>
+        <v>120*80</v>
       </c>
       <c r="E1196">
-        <v>4</v>
+        <v>-9</v>
       </c>
       <c r="F1196">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1196">
         <v>1</v>
       </c>
       <c r="H1196" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1196" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="str">
         <v>작품</v>
       </c>
       <c r="B1197" t="str">
-        <v>딕시</v>
+        <v>러블리제라프</v>
       </c>
       <c r="C1197" t="str">
-        <v>CD096</v>
+        <v>1G209-H</v>
       </c>
       <c r="D1197" t="str">
-        <v>90*60</v>
+        <v>100*50</v>
       </c>
       <c r="E1197">
-        <v>-4</v>
+        <v>-53</v>
       </c>
       <c r="F1197">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G1197">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="H1197" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1197" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="str">
         <v>작품</v>
       </c>
       <c r="B1198" t="str">
-        <v>디펜스</v>
+        <v>러블리제라프</v>
       </c>
       <c r="C1198" t="str">
-        <v>RF453-A</v>
+        <v>1G209_CV</v>
       </c>
       <c r="D1198" t="str">
-        <v>120*60</v>
+        <v>100*50</v>
       </c>
       <c r="E1198">
-        <v>-17</v>
+        <v>-1</v>
       </c>
       <c r="F1198">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G1198">
         <v>1</v>
       </c>
       <c r="H1198" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1198" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="str">
         <v>작품</v>
       </c>
       <c r="B1199" t="str">
-        <v>디오네</v>
+        <v>러블리썸캣</v>
       </c>
       <c r="C1199" t="str">
-        <v>TR184-1</v>
+        <v>TR158</v>
       </c>
       <c r="D1199" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1199">
-        <v>-5</v>
+        <v>-17</v>
       </c>
       <c r="F1199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1199">
         <v>1</v>
       </c>
       <c r="H1199" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1199" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="str">
         <v>작품</v>
       </c>
       <c r="B1200" t="str">
-        <v>디오네</v>
+        <v>러블리썸캣</v>
       </c>
       <c r="C1200" t="str">
-        <v>TR184-2</v>
+        <v>TR158-PS</v>
       </c>
       <c r="D1200" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1200">
         <v>0</v>
       </c>
       <c r="F1200">
         <v>0</v>
       </c>
       <c r="G1200">
         <v>1</v>
       </c>
       <c r="H1200" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1200" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="str">
         <v>작품</v>
       </c>
       <c r="B1201" t="str">
-        <v>디오네</v>
+        <v>러블리썬플라워3</v>
       </c>
       <c r="C1201" t="str">
-        <v>TR184-2-PS</v>
+        <v>TR052</v>
       </c>
       <c r="D1201" t="str">
-        <v>65*80</v>
+        <v>100*50</v>
       </c>
       <c r="E1201">
-        <v>0</v>
+        <v>-20</v>
       </c>
       <c r="F1201">
         <v>0</v>
       </c>
       <c r="G1201">
         <v>1</v>
       </c>
       <c r="H1201" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1201" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="str">
         <v>작품</v>
       </c>
       <c r="B1202" t="str">
-        <v>디오네</v>
+        <v>러블리썬플라워3</v>
       </c>
       <c r="C1202" t="str">
-        <v>TR184-1-PS</v>
+        <v>TR052-PS</v>
       </c>
       <c r="D1202" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E1202">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1202">
         <v>0</v>
       </c>
       <c r="G1202">
         <v>1</v>
       </c>
       <c r="H1202" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1202" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="str">
         <v>작품</v>
       </c>
       <c r="B1203" t="str">
-        <v>디뮤어</v>
+        <v>러블리썬플라워2</v>
       </c>
       <c r="C1203" t="str">
-        <v>TR194-1-PS</v>
+        <v>TR051</v>
       </c>
       <c r="D1203" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1203">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="F1203">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1203">
         <v>1</v>
       </c>
       <c r="H1203" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1203" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="str">
         <v>작품</v>
       </c>
       <c r="B1204" t="str">
-        <v>디뮤어</v>
+        <v>러블리썬플라워1</v>
       </c>
       <c r="C1204" t="str">
-        <v>TR194-2-PS</v>
+        <v>TR050-PS</v>
       </c>
       <c r="D1204" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1204">
         <v>0</v>
       </c>
       <c r="F1204">
         <v>0</v>
       </c>
       <c r="G1204">
         <v>1</v>
       </c>
       <c r="H1204" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1204" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="str">
         <v>작품</v>
       </c>
       <c r="B1205" t="str">
-        <v>디뮤어</v>
+        <v>러블리썬플라워1</v>
       </c>
       <c r="C1205" t="str">
-        <v>TR194-2</v>
+        <v>TR050</v>
       </c>
       <c r="D1205" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1205">
-        <v>-1</v>
+        <v>-8</v>
       </c>
       <c r="F1205">
         <v>0</v>
       </c>
       <c r="G1205">
         <v>1</v>
       </c>
       <c r="H1205" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1205" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="str">
         <v>작품</v>
       </c>
       <c r="B1206" t="str">
-        <v>디뮤어</v>
+        <v>러블리싸이클</v>
       </c>
       <c r="C1206" t="str">
-        <v>TR194-1</v>
+        <v>CD012</v>
       </c>
       <c r="D1206" t="str">
         <v>60*60</v>
       </c>
       <c r="E1206">
-        <v>-4</v>
+        <v>-9</v>
       </c>
       <c r="F1206">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1206">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1206" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1206" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="str">
         <v>작품</v>
       </c>
       <c r="B1207" t="str">
-        <v>디무트</v>
+        <v>러브썸</v>
       </c>
       <c r="C1207" t="str">
-        <v>TR133</v>
+        <v>TR055</v>
       </c>
       <c r="D1207" t="str">
         <v>90*60</v>
       </c>
       <c r="E1207">
-        <v>0</v>
+        <v>-26</v>
       </c>
       <c r="F1207">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1207">
         <v>1</v>
       </c>
       <c r="H1207" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1207" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="str">
         <v>작품</v>
       </c>
       <c r="B1208" t="str">
-        <v>듀르</v>
+        <v>러브</v>
       </c>
       <c r="C1208" t="str">
-        <v>TR260-1</v>
+        <v>1B208</v>
       </c>
       <c r="D1208" t="str">
-        <v>50*60</v>
+        <v>100*100</v>
       </c>
       <c r="E1208">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F1208">
         <v>1</v>
       </c>
       <c r="G1208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H1208" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1208" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="str">
         <v>작품</v>
       </c>
       <c r="B1209" t="str">
-        <v>듀르</v>
+        <v>랜든</v>
       </c>
       <c r="C1209" t="str">
-        <v>TR260-2</v>
+        <v>CD090</v>
       </c>
       <c r="D1209" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1209">
-        <v>1</v>
+        <v>-25</v>
       </c>
       <c r="F1209">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1209">
         <v>1</v>
       </c>
       <c r="H1209" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1209" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="str">
         <v>작품</v>
       </c>
       <c r="B1210" t="str">
-        <v>돈들어오는해바라기</v>
+        <v>랜든</v>
       </c>
       <c r="C1210" t="str">
-        <v>CD047</v>
+        <v>CD090-CV</v>
       </c>
       <c r="D1210" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1210">
-        <v>-37</v>
+        <v>5</v>
       </c>
       <c r="F1210">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1210">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1210" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1210" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="str">
         <v>작품</v>
       </c>
       <c r="B1211" t="str">
-        <v>돈들어오는 해바라기</v>
+        <v>래피드에코</v>
       </c>
       <c r="C1211" t="str">
-        <v>CD047-CV</v>
+        <v>TR538</v>
       </c>
       <c r="D1211" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1211">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F1211">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G1211">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1211" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1211" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="str">
         <v>작품</v>
       </c>
       <c r="B1212" t="str">
-        <v>돈나무</v>
+        <v>람</v>
       </c>
       <c r="C1212" t="str">
-        <v>CD057</v>
+        <v>TR262-2</v>
       </c>
       <c r="D1212" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1212">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="F1212">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G1212">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1212" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1212" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="str">
         <v>작품</v>
       </c>
       <c r="B1213" t="str">
-        <v>도토</v>
+        <v>락스퍼</v>
       </c>
       <c r="C1213" t="str">
-        <v>TR259-2</v>
+        <v>TR318-1</v>
       </c>
       <c r="D1213" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1213">
         <v>0</v>
       </c>
       <c r="F1213">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1213">
         <v>1</v>
       </c>
       <c r="H1213" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1213" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="str">
         <v>작품</v>
       </c>
       <c r="B1214" t="str">
-        <v>도토</v>
+        <v>락스퍼</v>
       </c>
       <c r="C1214" t="str">
-        <v>TR259-1</v>
+        <v>TR318-2</v>
       </c>
       <c r="D1214" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1214">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1214">
         <v>0</v>
       </c>
       <c r="G1214">
         <v>1</v>
       </c>
       <c r="H1214" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1214" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="str">
         <v>작품</v>
       </c>
       <c r="B1215" t="str">
-        <v>도로시</v>
+        <v>라피네</v>
       </c>
       <c r="C1215" t="str">
-        <v>TR170</v>
+        <v>TR162-PS</v>
       </c>
       <c r="D1215" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1215">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F1215">
         <v>0</v>
       </c>
       <c r="G1215">
         <v>1</v>
       </c>
       <c r="H1215" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1215" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="str">
         <v>작품</v>
       </c>
       <c r="B1216" t="str">
-        <v>델타</v>
+        <v>라피네</v>
       </c>
       <c r="C1216" t="str">
-        <v>TR291-3</v>
+        <v>TR162</v>
       </c>
       <c r="D1216" t="str">
         <v>70*70</v>
       </c>
       <c r="E1216">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1216">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1216">
         <v>1</v>
       </c>
       <c r="H1216" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1216" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="str">
         <v>작품</v>
       </c>
       <c r="B1217" t="str">
-        <v>델라플라워즈</v>
+        <v>라플레히에</v>
       </c>
       <c r="C1217" t="str">
-        <v>CD016</v>
+        <v>TR065-PS</v>
       </c>
       <c r="D1217" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1217">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F1217">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1217" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1217" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="str">
         <v>작품</v>
       </c>
       <c r="B1218" t="str">
-        <v>덴버</v>
+        <v>라쿠나</v>
       </c>
       <c r="C1218" t="str">
-        <v>TR169-PS</v>
+        <v>TR602</v>
       </c>
       <c r="D1218" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1218">
         <v>0</v>
       </c>
       <c r="F1218">
         <v>0</v>
       </c>
       <c r="G1218">
         <v>1</v>
       </c>
       <c r="H1218" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1218" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="str">
         <v>작품</v>
       </c>
       <c r="B1219" t="str">
-        <v>덴버</v>
+        <v>라코르도</v>
       </c>
       <c r="C1219" t="str">
-        <v>TR169</v>
+        <v>TR524</v>
       </c>
       <c r="D1219" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1219">
-        <v>5</v>
+        <v>-8</v>
       </c>
       <c r="F1219">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1219">
         <v>1</v>
       </c>
       <c r="H1219" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1219" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="str">
         <v>작품</v>
       </c>
       <c r="B1220" t="str">
-        <v>덱스터</v>
+        <v>라일락</v>
       </c>
       <c r="C1220" t="str">
-        <v>TR283-2</v>
+        <v>TR103</v>
       </c>
       <c r="D1220" t="str">
-        <v>65*80</v>
+        <v>60*85</v>
       </c>
       <c r="E1220">
-        <v>-7</v>
+        <v>-20</v>
       </c>
       <c r="F1220">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1220">
         <v>1</v>
       </c>
       <c r="H1220" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1220" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="str">
         <v>작품</v>
       </c>
       <c r="B1221" t="str">
-        <v>덱스터</v>
+        <v>라이티티</v>
       </c>
       <c r="C1221" t="str">
-        <v>TR283-1</v>
+        <v>TR406</v>
       </c>
       <c r="D1221" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1221">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1221">
         <v>0</v>
       </c>
       <c r="G1221">
         <v>1</v>
       </c>
       <c r="H1221" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1221" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="str">
         <v>작품</v>
       </c>
       <c r="B1222" t="str">
-        <v>데프닛</v>
+        <v>라이먼</v>
       </c>
       <c r="C1222" t="str">
-        <v>TR389</v>
+        <v>TR502</v>
       </c>
       <c r="D1222" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1222">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F1222">
         <v>0</v>
       </c>
       <c r="G1222">
         <v>1</v>
       </c>
       <c r="H1222" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1222" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="str">
         <v>작품</v>
       </c>
       <c r="B1223" t="str">
-        <v>데포딜</v>
+        <v>라비아</v>
       </c>
       <c r="C1223" t="str">
-        <v>TR319-1</v>
+        <v>TR017</v>
       </c>
       <c r="D1223" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1223">
         <v>-2</v>
       </c>
       <c r="F1223">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1223">
         <v>1</v>
       </c>
       <c r="H1223" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1223" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="str">
         <v>작품</v>
       </c>
       <c r="B1224" t="str">
-        <v>데포딜</v>
+        <v>라벨르</v>
       </c>
       <c r="C1224" t="str">
-        <v>TR319-2</v>
+        <v>TR152</v>
       </c>
       <c r="D1224" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1224">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1224">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1224">
         <v>1</v>
       </c>
       <c r="H1224" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1224" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="str">
         <v>작품</v>
       </c>
       <c r="B1225" t="str">
-        <v>데이지</v>
+        <v>라벨르</v>
       </c>
       <c r="C1225" t="str">
-        <v>TR308-2</v>
+        <v>TR152-1</v>
       </c>
       <c r="D1225" t="str">
         <v>65*80</v>
       </c>
       <c r="E1225">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1225">
         <v>0</v>
       </c>
       <c r="G1225">
         <v>1</v>
       </c>
       <c r="H1225" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1225" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="str">
         <v>작품</v>
       </c>
       <c r="B1226" t="str">
-        <v>데이지</v>
+        <v>라벨르</v>
       </c>
       <c r="C1226" t="str">
-        <v>TR308-1</v>
+        <v>TR152_PS</v>
       </c>
       <c r="D1226" t="str">
         <v>50*60</v>
       </c>
       <c r="E1226">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F1226">
         <v>0</v>
       </c>
       <c r="G1226">
         <v>1</v>
       </c>
       <c r="H1226" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1226" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="str">
         <v>작품</v>
       </c>
       <c r="B1227" t="str">
-        <v>데이브</v>
+        <v>라니</v>
       </c>
       <c r="C1227" t="str">
-        <v>TR161</v>
+        <v>OR806-A</v>
       </c>
       <c r="D1227" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E1227">
-        <v>-14</v>
+        <v>1</v>
       </c>
       <c r="F1227">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1227">
         <v>1</v>
       </c>
       <c r="H1227" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1227" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="str">
         <v>작품</v>
       </c>
       <c r="B1228" t="str">
-        <v>데이브</v>
+        <v>라넌프스</v>
       </c>
       <c r="C1228" t="str">
-        <v>TR161-PS</v>
+        <v>TR231</v>
       </c>
       <c r="D1228" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1228">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="F1228">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1228">
         <v>1</v>
       </c>
       <c r="H1228" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1228" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="str">
         <v>작품</v>
       </c>
       <c r="B1229" t="str">
-        <v>데미온</v>
+        <v>라 플레히에-2</v>
       </c>
       <c r="C1229" t="str">
-        <v>TR176-2-PS</v>
+        <v>TR065-2</v>
       </c>
       <c r="D1229" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1229">
-        <v>0</v>
+        <v>-27</v>
       </c>
       <c r="F1229">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1229">
         <v>1</v>
       </c>
       <c r="H1229" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1229" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="str">
         <v>작품</v>
       </c>
       <c r="B1230" t="str">
-        <v>데미온</v>
+        <v>라 플레히에-1</v>
       </c>
       <c r="C1230" t="str">
-        <v>TR176-1</v>
+        <v>TR065-1</v>
       </c>
       <c r="D1230" t="str">
-        <v>50*50</v>
+        <v>60*60</v>
       </c>
       <c r="E1230">
-        <v>-9</v>
+        <v>-38</v>
       </c>
       <c r="F1230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1230">
         <v>1</v>
       </c>
       <c r="H1230" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1230" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="str">
         <v>작품</v>
       </c>
       <c r="B1231" t="str">
-        <v>데미온</v>
+        <v>딜라잇</v>
       </c>
       <c r="C1231" t="str">
-        <v>TR176-1-PS</v>
+        <v>09201</v>
       </c>
       <c r="D1231" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1231">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="F1231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1231">
         <v>1</v>
       </c>
       <c r="H1231" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1231" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="str">
         <v>작품</v>
       </c>
       <c r="B1232" t="str">
-        <v>데미온</v>
+        <v>딜라일라</v>
       </c>
       <c r="C1232" t="str">
-        <v>TR176-2</v>
+        <v>CD102</v>
       </c>
       <c r="D1232" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E1232">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F1232">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1232">
         <v>1</v>
       </c>
       <c r="H1232" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1232" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="str">
         <v>작품</v>
       </c>
       <c r="B1233" t="str">
-        <v>더클링</v>
+        <v>딕시</v>
       </c>
       <c r="C1233" t="str">
-        <v>TR562-2</v>
+        <v>CD096_CV</v>
       </c>
       <c r="D1233" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1233">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F1233">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1233">
         <v>1</v>
       </c>
       <c r="H1233" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1233" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="str">
         <v>작품</v>
       </c>
       <c r="B1234" t="str">
-        <v>더클링</v>
+        <v>딕시</v>
       </c>
       <c r="C1234" t="str">
-        <v>TR562-1</v>
+        <v>CD096</v>
       </c>
       <c r="D1234" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E1234">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="F1234">
         <v>0</v>
       </c>
       <c r="G1234">
         <v>1</v>
       </c>
       <c r="H1234" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1234" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="str">
         <v>작품</v>
       </c>
       <c r="B1235" t="str">
-        <v>더스틴</v>
+        <v>디펜스</v>
       </c>
       <c r="C1235" t="str">
-        <v>TR104</v>
+        <v>RF453-A</v>
       </c>
       <c r="D1235" t="str">
         <v>120*60</v>
       </c>
       <c r="E1235">
-        <v>-12</v>
+        <v>-18</v>
       </c>
       <c r="F1235">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G1235">
         <v>1</v>
       </c>
       <c r="H1235" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1235" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="str">
         <v>작품</v>
       </c>
       <c r="B1236" t="str">
-        <v>달린썬플라워</v>
+        <v>디오네</v>
       </c>
       <c r="C1236" t="str">
-        <v>TR091</v>
+        <v>TR184-1</v>
       </c>
       <c r="D1236" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1236">
-        <v>-85</v>
+        <v>-7</v>
       </c>
       <c r="F1236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1236">
         <v>1</v>
       </c>
       <c r="H1236" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1236" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="str">
         <v>작품</v>
       </c>
       <c r="B1237" t="str">
-        <v>달린썬플라워</v>
+        <v>디오네</v>
       </c>
       <c r="C1237" t="str">
-        <v>TR091-PS</v>
+        <v>TR184-2</v>
       </c>
       <c r="D1237" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1237">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1237">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1237">
         <v>1</v>
       </c>
       <c r="H1237" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1237" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="str">
         <v>작품</v>
       </c>
       <c r="B1238" t="str">
-        <v>단테</v>
+        <v>디오네</v>
       </c>
       <c r="C1238" t="str">
-        <v>TR258</v>
+        <v>TR184-2-PS</v>
       </c>
       <c r="D1238" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1238">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F1238">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1238">
         <v>1</v>
       </c>
       <c r="H1238" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1238" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="str">
         <v>작품</v>
       </c>
       <c r="B1239" t="str">
-        <v>다이안서스</v>
+        <v>디오네</v>
       </c>
       <c r="C1239" t="str">
-        <v>TR316-1</v>
+        <v>TR184-1-PS</v>
       </c>
       <c r="D1239" t="str">
         <v>50*60</v>
       </c>
       <c r="E1239">
         <v>0</v>
       </c>
       <c r="F1239">
         <v>0</v>
       </c>
       <c r="G1239">
         <v>1</v>
       </c>
       <c r="H1239" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1239" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="str">
         <v>작품</v>
       </c>
       <c r="B1240" t="str">
-        <v>다이안서스</v>
+        <v>디뮤어</v>
       </c>
       <c r="C1240" t="str">
-        <v>TR316-2</v>
+        <v>TR194-1-PS</v>
       </c>
       <c r="D1240" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1240">
         <v>0</v>
       </c>
       <c r="F1240">
         <v>0</v>
       </c>
       <c r="G1240">
         <v>1</v>
       </c>
       <c r="H1240" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1240" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="str">
         <v>작품</v>
       </c>
       <c r="B1241" t="str">
-        <v>다온</v>
+        <v>디뮤어</v>
       </c>
       <c r="C1241" t="str">
-        <v>TR434</v>
+        <v>TR194-2-PS</v>
       </c>
       <c r="D1241" t="str">
         <v>70*70</v>
       </c>
       <c r="E1241">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F1241">
         <v>0</v>
       </c>
       <c r="G1241">
         <v>1</v>
       </c>
       <c r="H1241" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1241" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="str">
         <v>작품</v>
       </c>
       <c r="B1242" t="str">
-        <v>다린플라워</v>
+        <v>디뮤어</v>
       </c>
       <c r="C1242" t="str">
-        <v>TR107</v>
+        <v>TR194-2</v>
       </c>
       <c r="D1242" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1242">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F1242">
         <v>0</v>
       </c>
       <c r="G1242">
         <v>1</v>
       </c>
       <c r="H1242" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1242" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="str">
         <v>작품</v>
       </c>
       <c r="B1243" t="str">
-        <v>다린</v>
+        <v>디뮤어</v>
       </c>
       <c r="C1243" t="str">
-        <v>TR048-PS</v>
+        <v>TR194-1</v>
       </c>
       <c r="D1243" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1243">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F1243">
         <v>0</v>
       </c>
       <c r="G1243">
         <v>1</v>
       </c>
       <c r="H1243" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1243" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="str">
         <v>작품</v>
       </c>
       <c r="B1244" t="str">
-        <v>다린</v>
+        <v>디무트</v>
       </c>
       <c r="C1244" t="str">
-        <v>TR048</v>
+        <v>TR133</v>
       </c>
       <c r="D1244" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1244">
-        <v>-14</v>
+        <v>0</v>
       </c>
       <c r="F1244">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1244">
         <v>1</v>
       </c>
       <c r="H1244" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1244" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="str">
         <v>작품</v>
       </c>
       <c r="B1245" t="str">
-        <v>다리아</v>
+        <v>듀르</v>
       </c>
       <c r="C1245" t="str">
-        <v>TR350</v>
+        <v>TR260-1</v>
       </c>
       <c r="D1245" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1245">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F1245">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1245">
         <v>1</v>
       </c>
       <c r="H1245" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1245" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="str">
         <v>작품</v>
       </c>
       <c r="B1246" t="str">
-        <v>다르야2</v>
+        <v>듀르</v>
       </c>
       <c r="C1246" t="str">
-        <v>TR452-2</v>
+        <v>TR260-2</v>
       </c>
       <c r="D1246" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1246">
         <v>0</v>
       </c>
       <c r="G1246">
         <v>1</v>
       </c>
       <c r="H1246" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1246" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="str">
         <v>작품</v>
       </c>
       <c r="B1247" t="str">
-        <v>다르야1</v>
+        <v>돈들어오는해바라기</v>
       </c>
       <c r="C1247" t="str">
-        <v>TR452-1</v>
+        <v>CD047</v>
       </c>
       <c r="D1247" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1247">
-        <v>-8</v>
+        <v>-40</v>
       </c>
       <c r="F1247">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="G1247">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H1247" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1247" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="str">
         <v>작품</v>
       </c>
       <c r="B1248" t="str">
-        <v>다나</v>
+        <v>돈들어오는 해바라기</v>
       </c>
       <c r="C1248" t="str">
-        <v>TR385</v>
+        <v>CD047-CV</v>
       </c>
       <c r="D1248" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1248">
-        <v>-7</v>
+        <v>9</v>
       </c>
       <c r="F1248">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G1248">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1248" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1248" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="str">
         <v>작품</v>
       </c>
       <c r="B1249" t="str">
-        <v>닉스</v>
+        <v>돈나무</v>
       </c>
       <c r="C1249" t="str">
-        <v>TR379</v>
+        <v>CD057</v>
       </c>
       <c r="D1249" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1249">
-        <v>-3</v>
+        <v>-28</v>
       </c>
       <c r="F1249">
         <v>0</v>
       </c>
       <c r="G1249">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H1249" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1249" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="str">
         <v>작품</v>
       </c>
       <c r="B1250" t="str">
-        <v>니야</v>
+        <v>도토</v>
       </c>
       <c r="C1250" t="str">
-        <v>TR367</v>
+        <v>TR259-2</v>
       </c>
       <c r="D1250" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1250">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="F1250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1250">
         <v>1</v>
       </c>
       <c r="H1250" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1250" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="str">
         <v>작품</v>
       </c>
       <c r="B1251" t="str">
-        <v>니마</v>
+        <v>도토</v>
       </c>
       <c r="C1251" t="str">
-        <v>04213</v>
+        <v>TR259-1</v>
       </c>
       <c r="D1251" t="str">
-        <v>80*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1251">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1251">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G1251">
         <v>1</v>
       </c>
       <c r="H1251" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1251" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="str">
         <v>작품</v>
       </c>
       <c r="B1252" t="str">
-        <v>누아르</v>
+        <v>도로시</v>
       </c>
       <c r="C1252" t="str">
-        <v>TR487</v>
+        <v>TR170</v>
       </c>
       <c r="D1252" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1252">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1252">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1252">
         <v>1</v>
       </c>
       <c r="H1252" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1252" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="str">
         <v>작품</v>
       </c>
       <c r="B1253" t="str">
-        <v>누비아</v>
+        <v>델타</v>
       </c>
       <c r="C1253" t="str">
-        <v>TR499</v>
+        <v>TR291-3</v>
       </c>
       <c r="D1253" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1253">
         <v>0</v>
       </c>
       <c r="F1253">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1253">
         <v>1</v>
       </c>
       <c r="H1253" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1253" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="str">
         <v>작품</v>
       </c>
       <c r="B1254" t="str">
-        <v>노을해바라기</v>
+        <v>델라플라워즈</v>
       </c>
       <c r="C1254" t="str">
-        <v>CD059-CV</v>
+        <v>CD016</v>
       </c>
       <c r="D1254" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1254">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F1254">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1254">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H1254" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1254" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="str">
         <v>작품</v>
       </c>
       <c r="B1255" t="str">
-        <v>노을해바라기</v>
+        <v>덴버</v>
       </c>
       <c r="C1255" t="str">
-        <v>CD059</v>
+        <v>TR169-PS</v>
       </c>
       <c r="D1255" t="str">
         <v>70*70</v>
       </c>
       <c r="E1255">
-        <v>-68</v>
+        <v>0</v>
       </c>
       <c r="F1255">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G1255">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1255" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1255" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="str">
         <v>작품</v>
       </c>
       <c r="B1256" t="str">
-        <v>노에마</v>
+        <v>덴버</v>
       </c>
       <c r="C1256" t="str">
-        <v>TR517</v>
+        <v>TR169</v>
       </c>
       <c r="D1256" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1256">
-        <v>-15</v>
+        <v>5</v>
       </c>
       <c r="F1256">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1256">
         <v>1</v>
       </c>
       <c r="H1256" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1256" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="str">
         <v>작품</v>
       </c>
       <c r="B1257" t="str">
-        <v>노아</v>
+        <v>덱스터</v>
       </c>
       <c r="C1257" t="str">
-        <v>TR096</v>
+        <v>TR283-2</v>
       </c>
       <c r="D1257" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1257">
-        <v>-19</v>
+        <v>-7</v>
       </c>
       <c r="F1257">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1257">
         <v>1</v>
       </c>
       <c r="H1257" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1257" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="str">
         <v>작품</v>
       </c>
       <c r="B1258" t="str">
-        <v>노빌리스</v>
+        <v>덱스터</v>
       </c>
       <c r="C1258" t="str">
-        <v>TR523</v>
+        <v>TR283-1</v>
       </c>
       <c r="D1258" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1258">
         <v>0</v>
       </c>
       <c r="F1258">
         <v>0</v>
       </c>
       <c r="G1258">
         <v>1</v>
       </c>
       <c r="H1258" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1258" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="str">
         <v>작품</v>
       </c>
       <c r="B1259" t="str">
-        <v>노바</v>
+        <v>데프닛</v>
       </c>
       <c r="C1259" t="str">
-        <v>TR417</v>
+        <v>TR389</v>
       </c>
       <c r="D1259" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1259">
-        <v>-33</v>
+        <v>-3</v>
       </c>
       <c r="F1259">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1259">
         <v>1</v>
       </c>
       <c r="H1259" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1259" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="str">
         <v>작품</v>
       </c>
       <c r="B1260" t="str">
-        <v>네온민트</v>
+        <v>데포딜</v>
       </c>
       <c r="C1260" t="str">
-        <v>TR015</v>
+        <v>TR319-1</v>
       </c>
       <c r="D1260" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1260">
-        <v>-8</v>
+        <v>-2</v>
       </c>
       <c r="F1260">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1260">
         <v>1</v>
       </c>
       <c r="H1260" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1260" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="str">
         <v>작품</v>
       </c>
       <c r="B1261" t="str">
-        <v>네오스2</v>
+        <v>데포딜</v>
       </c>
       <c r="C1261" t="str">
-        <v>TR228-2</v>
+        <v>TR319-2</v>
       </c>
       <c r="D1261" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1261">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F1261">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1261">
         <v>1</v>
       </c>
       <c r="H1261" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1261" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="str">
         <v>작품</v>
       </c>
       <c r="B1262" t="str">
-        <v>네오스2</v>
+        <v>데이지</v>
       </c>
       <c r="C1262" t="str">
-        <v>TR228-2_B</v>
+        <v>TR308-2</v>
       </c>
       <c r="D1262" t="str">
         <v>65*80</v>
       </c>
       <c r="E1262">
         <v>0</v>
       </c>
       <c r="F1262">
         <v>0</v>
       </c>
       <c r="G1262">
         <v>1</v>
       </c>
       <c r="H1262" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1262" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="str">
         <v>작품</v>
       </c>
       <c r="B1263" t="str">
-        <v>네오스1</v>
+        <v>데이지</v>
       </c>
       <c r="C1263" t="str">
-        <v>TR228-1-B</v>
+        <v>TR308-1</v>
       </c>
       <c r="D1263" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1263">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F1263">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1263">
         <v>1</v>
       </c>
       <c r="H1263" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1263" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="str">
         <v>작품</v>
       </c>
       <c r="B1264" t="str">
-        <v>네오스1</v>
+        <v>데이브</v>
       </c>
       <c r="C1264" t="str">
-        <v>TR228-1</v>
+        <v>TR161</v>
       </c>
       <c r="D1264" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1264">
-        <v>-21</v>
+        <v>-14</v>
       </c>
       <c r="F1264">
         <v>0</v>
       </c>
       <c r="G1264">
         <v>1</v>
       </c>
       <c r="H1264" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1264" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="str">
         <v>작품</v>
       </c>
       <c r="B1265" t="str">
-        <v>네오스1</v>
+        <v>데이브</v>
       </c>
       <c r="C1265" t="str">
-        <v>TR228-1-PS</v>
+        <v>TR161-PS</v>
       </c>
       <c r="D1265" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1265">
         <v>0</v>
       </c>
       <c r="F1265">
         <v>0</v>
       </c>
       <c r="G1265">
         <v>1</v>
       </c>
       <c r="H1265" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1265" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="str">
         <v>작품</v>
       </c>
       <c r="B1266" t="str">
-        <v>네브라</v>
+        <v>데미온</v>
       </c>
       <c r="C1266" t="str">
-        <v>AP225-A</v>
+        <v>TR176-2-PS</v>
       </c>
       <c r="D1266" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1266">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="F1266">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1266">
         <v>1</v>
       </c>
       <c r="H1266" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1266" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="str">
         <v>작품</v>
       </c>
       <c r="B1267" t="str">
-        <v>네브라</v>
+        <v>데미온</v>
       </c>
       <c r="C1267" t="str">
-        <v>AP225-A_CV</v>
+        <v>TR176-1</v>
       </c>
       <c r="D1267" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E1267">
-        <v>6</v>
+        <v>-9</v>
       </c>
       <c r="F1267">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G1267">
         <v>1</v>
       </c>
       <c r="H1267" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1267" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="str">
         <v>작품</v>
       </c>
       <c r="B1268" t="str">
-        <v>네불라</v>
+        <v>데미온</v>
       </c>
       <c r="C1268" t="str">
-        <v>TR289-1_PS</v>
+        <v>TR176-1-PS</v>
       </c>
       <c r="D1268" t="str">
         <v>50*50</v>
       </c>
       <c r="E1268">
         <v>0</v>
       </c>
       <c r="F1268">
         <v>0</v>
       </c>
       <c r="G1268">
         <v>1</v>
       </c>
       <c r="H1268" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1268" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="str">
         <v>작품</v>
       </c>
       <c r="B1269" t="str">
-        <v>네불라</v>
+        <v>데미온</v>
       </c>
       <c r="C1269" t="str">
-        <v>TR289-1</v>
+        <v>TR176-2</v>
       </c>
       <c r="D1269" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1269">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="F1269">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1269">
         <v>1</v>
       </c>
       <c r="H1269" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1269" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="str">
         <v>작품</v>
       </c>
       <c r="B1270" t="str">
-        <v>네불라</v>
+        <v>더클링</v>
       </c>
       <c r="C1270" t="str">
-        <v>TR289-2</v>
+        <v>TR562-2</v>
       </c>
       <c r="D1270" t="str">
         <v>70*70</v>
       </c>
       <c r="E1270">
-        <v>-227</v>
+        <v>0</v>
       </c>
       <c r="F1270">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1270">
         <v>1</v>
       </c>
       <c r="H1270" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1270" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="str">
         <v>작품</v>
       </c>
       <c r="B1271" t="str">
-        <v>네불라</v>
+        <v>더클링</v>
       </c>
       <c r="C1271" t="str">
-        <v>TR289-2_PS</v>
+        <v>TR562-1</v>
       </c>
       <c r="D1271" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1271">
         <v>0</v>
       </c>
       <c r="F1271">
         <v>0</v>
       </c>
       <c r="G1271">
         <v>1</v>
       </c>
       <c r="H1271" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1271" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="str">
         <v>작품</v>
       </c>
       <c r="B1272" t="str">
-        <v>네그릴로</v>
+        <v>더스틴</v>
       </c>
       <c r="C1272" t="str">
-        <v>TR550</v>
+        <v>TR104</v>
       </c>
       <c r="D1272" t="str">
         <v>120*60</v>
       </c>
       <c r="E1272">
-        <v>-1</v>
+        <v>-12</v>
       </c>
       <c r="F1272">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1272">
         <v>1</v>
       </c>
       <c r="H1272" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1272" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="str">
         <v>작품</v>
       </c>
       <c r="B1273" t="str">
-        <v>네그라</v>
+        <v>달린썬플라워</v>
       </c>
       <c r="C1273" t="str">
-        <v>TR494</v>
+        <v>TR091</v>
       </c>
       <c r="D1273" t="str">
         <v>70*70</v>
       </c>
       <c r="E1273">
-        <v>0</v>
+        <v>-85</v>
       </c>
       <c r="F1273">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1273">
         <v>1</v>
       </c>
       <c r="H1273" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1273" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="str">
         <v>작품</v>
       </c>
       <c r="B1274" t="str">
-        <v>나투라</v>
+        <v>달린썬플라워</v>
       </c>
       <c r="C1274" t="str">
-        <v>TR256-1</v>
+        <v>TR091-PS</v>
       </c>
       <c r="D1274" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1274">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F1274">
         <v>0</v>
       </c>
       <c r="G1274">
         <v>1</v>
       </c>
       <c r="H1274" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1274" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="str">
         <v>작품</v>
       </c>
       <c r="B1275" t="str">
-        <v>나이젤</v>
+        <v>단테</v>
       </c>
       <c r="C1275" t="str">
-        <v>CD091</v>
+        <v>TR258</v>
       </c>
       <c r="D1275" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E1275">
-        <v>-10</v>
+        <v>-2</v>
       </c>
       <c r="F1275">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1275">
         <v>1</v>
       </c>
       <c r="H1275" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1275" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="str">
         <v>작품</v>
       </c>
       <c r="B1276" t="str">
-        <v>나이젤</v>
+        <v>다이안서스</v>
       </c>
       <c r="C1276" t="str">
-        <v>CD091_CV</v>
+        <v>TR316-1</v>
       </c>
       <c r="D1276" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1276">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F1276">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G1276">
         <v>1</v>
       </c>
       <c r="H1276" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1276" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="str">
         <v>작품</v>
       </c>
       <c r="B1277" t="str">
-        <v>나비드 세트</v>
+        <v>다이안서스</v>
       </c>
       <c r="C1277" t="str">
-        <v>TR012-SET</v>
+        <v>TR316-2</v>
       </c>
       <c r="D1277" t="str">
-        <v>40*40</v>
+        <v>65*80</v>
       </c>
       <c r="E1277">
         <v>0</v>
       </c>
       <c r="F1277">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1277">
         <v>1</v>
       </c>
       <c r="H1277" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1277" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="str">
         <v>작품</v>
       </c>
       <c r="B1278" t="str">
-        <v>나비드</v>
+        <v>다이브</v>
       </c>
       <c r="C1278" t="str">
-        <v>TR012-1</v>
+        <v>TR592</v>
       </c>
       <c r="D1278" t="str">
-        <v>40*40</v>
+        <v>65*80</v>
       </c>
       <c r="E1278">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F1278">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1278">
         <v>1</v>
       </c>
       <c r="H1278" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1278" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="str">
         <v>작품</v>
       </c>
       <c r="B1279" t="str">
-        <v>나비드</v>
+        <v>다온</v>
       </c>
       <c r="C1279" t="str">
-        <v>TR012-2</v>
+        <v>TR434</v>
       </c>
       <c r="D1279" t="str">
-        <v>40*40</v>
+        <v>70*70</v>
       </c>
       <c r="E1279">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1279">
         <v>0</v>
       </c>
       <c r="G1279">
         <v>1</v>
       </c>
       <c r="H1279" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1279" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="str">
         <v>작품</v>
       </c>
       <c r="B1280" t="str">
-        <v>나디아</v>
+        <v>다린플라워</v>
       </c>
       <c r="C1280" t="str">
-        <v>TR032</v>
+        <v>TR107</v>
       </c>
       <c r="D1280" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E1280">
-        <v>-18</v>
+        <v>0</v>
       </c>
       <c r="F1280">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1280">
         <v>1</v>
       </c>
       <c r="H1280" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1280" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="str">
         <v>작품</v>
       </c>
       <c r="B1281" t="str">
-        <v>길리</v>
+        <v>다린</v>
       </c>
       <c r="C1281" t="str">
-        <v>TR177-1</v>
+        <v>TR048-PS</v>
       </c>
       <c r="D1281" t="str">
-        <v>50*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1281">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F1281">
         <v>0</v>
       </c>
       <c r="G1281">
         <v>1</v>
       </c>
       <c r="H1281" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1281" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="str">
         <v>작품</v>
       </c>
       <c r="B1282" t="str">
-        <v>길리</v>
+        <v>다린</v>
       </c>
       <c r="C1282" t="str">
-        <v>TR177-2-PS</v>
+        <v>TR048</v>
       </c>
       <c r="D1282" t="str">
         <v>70*70</v>
       </c>
       <c r="E1282">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="F1282">
         <v>0</v>
       </c>
       <c r="G1282">
         <v>1</v>
       </c>
       <c r="H1282" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1282" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="str">
         <v>작품</v>
       </c>
       <c r="B1283" t="str">
-        <v>길리</v>
+        <v>다리아</v>
       </c>
       <c r="C1283" t="str">
-        <v>TR177-1-PS</v>
+        <v>TR350</v>
       </c>
       <c r="D1283" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E1283">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1283">
         <v>0</v>
       </c>
       <c r="G1283">
         <v>1</v>
       </c>
       <c r="H1283" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1283" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="str">
         <v>작품</v>
       </c>
       <c r="B1284" t="str">
-        <v>길리</v>
+        <v>다르야2</v>
       </c>
       <c r="C1284" t="str">
-        <v>TR177-2</v>
+        <v>TR452-2</v>
       </c>
       <c r="D1284" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1284">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F1284">
         <v>3</v>
       </c>
       <c r="G1284">
         <v>1</v>
       </c>
       <c r="H1284" t="str">
         <v>정상</v>
       </c>
       <c r="I1284" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="str">
         <v>작품</v>
       </c>
       <c r="B1285" t="str">
-        <v>글린트</v>
+        <v>다르야1</v>
       </c>
       <c r="C1285" t="str">
-        <v>TR539</v>
+        <v>TR452-1</v>
       </c>
       <c r="D1285" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1285">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F1285">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1285">
         <v>1</v>
       </c>
       <c r="H1285" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1285" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="str">
         <v>작품</v>
       </c>
       <c r="B1286" t="str">
-        <v>글리밍</v>
+        <v>다나</v>
       </c>
       <c r="C1286" t="str">
-        <v>06466</v>
+        <v>TR385</v>
       </c>
       <c r="D1286" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1286">
-        <v>5</v>
+        <v>-8</v>
       </c>
       <c r="F1286">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G1286">
         <v>1</v>
       </c>
       <c r="H1286" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1286" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="str">
         <v>작품</v>
       </c>
       <c r="B1287" t="str">
-        <v>글로리도그</v>
+        <v>닉스</v>
       </c>
       <c r="C1287" t="str">
-        <v>CD097-CV</v>
+        <v>TR379</v>
       </c>
       <c r="D1287" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1287">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1287">
         <v>0</v>
       </c>
       <c r="G1287">
         <v>1</v>
       </c>
       <c r="H1287" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1287" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="str">
         <v>작품</v>
       </c>
       <c r="B1288" t="str">
-        <v>글로리도그</v>
+        <v>니야</v>
       </c>
       <c r="C1288" t="str">
-        <v>CD097</v>
+        <v>TR367</v>
       </c>
       <c r="D1288" t="str">
-        <v>70*70</v>
+        <v>80*80</v>
       </c>
       <c r="E1288">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F1288">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G1288">
         <v>1</v>
       </c>
       <c r="H1288" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1288" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="str">
         <v>작품</v>
       </c>
       <c r="B1289" t="str">
-        <v>그린포드</v>
+        <v>니베아</v>
       </c>
       <c r="C1289" t="str">
-        <v>TR042</v>
+        <v>TR604</v>
       </c>
       <c r="D1289" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1289">
-        <v>-25</v>
+        <v>0</v>
       </c>
       <c r="F1289">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="G1289">
         <v>1</v>
       </c>
       <c r="H1289" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1289" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="str">
         <v>작품</v>
       </c>
       <c r="B1290" t="str">
-        <v>그린카터스</v>
+        <v>니마</v>
       </c>
       <c r="C1290" t="str">
-        <v>1E303</v>
+        <v>04213</v>
       </c>
       <c r="D1290" t="str">
-        <v>120*60</v>
+        <v>80*80</v>
       </c>
       <c r="E1290">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F1290">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G1290">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1290" t="str">
         <v>정상</v>
       </c>
       <c r="I1290" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="str">
         <v>작품</v>
       </c>
       <c r="B1291" t="str">
-        <v>그린우드</v>
+        <v>누아르</v>
       </c>
       <c r="C1291" t="str">
-        <v>TR227</v>
+        <v>TR487</v>
       </c>
       <c r="D1291" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1291">
         <v>0</v>
       </c>
       <c r="F1291">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1291">
         <v>1</v>
       </c>
       <c r="H1291" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1291" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="str">
         <v>작품</v>
       </c>
       <c r="B1292" t="str">
-        <v>그린우드</v>
+        <v>누비아</v>
       </c>
       <c r="C1292" t="str">
-        <v>TR227-PS</v>
+        <v>TR499</v>
       </c>
       <c r="D1292" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1292">
         <v>0</v>
       </c>
       <c r="F1292">
         <v>0</v>
       </c>
       <c r="G1292">
         <v>1</v>
       </c>
       <c r="H1292" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1292" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="str">
         <v>작품</v>
       </c>
       <c r="B1293" t="str">
-        <v>그린애플</v>
+        <v>노을해바라기</v>
       </c>
       <c r="C1293" t="str">
-        <v>CD009</v>
+        <v>CD059-CV</v>
       </c>
       <c r="D1293" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1293">
-        <v>-72</v>
+        <v>3</v>
       </c>
       <c r="F1293">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="G1293">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="H1293" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1293" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="str">
         <v>작품</v>
       </c>
       <c r="B1294" t="str">
-        <v>그린시니크</v>
+        <v>노을해바라기</v>
       </c>
       <c r="C1294" t="str">
-        <v>TR130</v>
+        <v>CD059</v>
       </c>
       <c r="D1294" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1294">
-        <v>-3</v>
+        <v>-71</v>
       </c>
       <c r="F1294">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G1294">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H1294" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1294" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="str">
         <v>작품</v>
       </c>
       <c r="B1295" t="str">
-        <v>그리트</v>
+        <v>노에마</v>
       </c>
       <c r="C1295" t="str">
-        <v>CD087</v>
+        <v>TR517</v>
       </c>
       <c r="D1295" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1295">
-        <v>7</v>
+        <v>-14</v>
       </c>
       <c r="F1295">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G1295">
         <v>1</v>
       </c>
       <c r="H1295" t="str">
         <v>정상</v>
       </c>
       <c r="I1295" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="str">
         <v>작품</v>
       </c>
       <c r="B1296" t="str">
-        <v>그리너리</v>
+        <v>노에마</v>
       </c>
       <c r="C1296" t="str">
-        <v>TR023</v>
+        <v>TR517-PS</v>
       </c>
       <c r="D1296" t="str">
         <v>50*60</v>
       </c>
       <c r="E1296">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F1296">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1296">
         <v>1</v>
       </c>
       <c r="H1296" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1296" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="str">
         <v>작품</v>
       </c>
       <c r="B1297" t="str">
-        <v>그레이스</v>
+        <v>노아</v>
       </c>
       <c r="C1297" t="str">
-        <v>18SJL-002</v>
+        <v>TR096</v>
       </c>
       <c r="D1297" t="str">
-        <v>150*50</v>
+        <v>70*70</v>
       </c>
       <c r="E1297">
-        <v>-254</v>
+        <v>-19</v>
       </c>
       <c r="F1297">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G1297">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1297" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1297" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="str">
         <v>작품</v>
       </c>
       <c r="B1298" t="str">
-        <v>그레이스</v>
+        <v>노빌리스</v>
       </c>
       <c r="C1298" t="str">
-        <v>18SJL-002_CV</v>
+        <v>TR523</v>
       </c>
       <c r="D1298" t="str">
-        <v>150*50</v>
+        <v>100*75</v>
       </c>
       <c r="E1298">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F1298">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G1298">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1298" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1298" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="str">
         <v>작품</v>
       </c>
       <c r="B1299" t="str">
-        <v>그레이스</v>
+        <v>노바</v>
       </c>
       <c r="C1299" t="str">
-        <v>18SJL-002_PS</v>
+        <v>TR417</v>
       </c>
       <c r="D1299" t="str">
-        <v>150*50</v>
+        <v>50*60</v>
       </c>
       <c r="E1299">
-        <v>6</v>
+        <v>-39</v>
       </c>
       <c r="F1299">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="G1299">
         <v>1</v>
       </c>
       <c r="H1299" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1299" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="str">
         <v>작품</v>
       </c>
       <c r="B1300" t="str">
-        <v>그레이브릿지(구)</v>
+        <v>네온민트</v>
       </c>
       <c r="C1300" t="str">
-        <v>SMB_50</v>
+        <v>TR015</v>
       </c>
       <c r="D1300" t="str">
-        <v>150*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1300">
-        <v>-2</v>
+        <v>-8</v>
       </c>
       <c r="F1300">
         <v>1</v>
       </c>
       <c r="G1300">
         <v>1</v>
       </c>
       <c r="H1300" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1300" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="str">
         <v>작품</v>
       </c>
       <c r="B1301" t="str">
-        <v>그레이브릿지</v>
+        <v>네오스2</v>
       </c>
       <c r="C1301" t="str">
-        <v>TR448</v>
+        <v>TR228-2</v>
       </c>
       <c r="D1301" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1301">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1301">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1301">
         <v>1</v>
       </c>
       <c r="H1301" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1301" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="str">
         <v>작품</v>
       </c>
       <c r="B1302" t="str">
-        <v>그레슬린</v>
+        <v>네오스2</v>
       </c>
       <c r="C1302" t="str">
-        <v>XYT-20300M</v>
+        <v>TR228-2_B</v>
       </c>
       <c r="D1302" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1302">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F1302">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1302">
         <v>1</v>
       </c>
       <c r="H1302" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1302" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="str">
         <v>작품</v>
       </c>
       <c r="B1303" t="str">
-        <v>그라폴로 블루</v>
+        <v>네오스1</v>
       </c>
       <c r="C1303" t="str">
-        <v>TR585</v>
+        <v>TR228-1-B</v>
       </c>
       <c r="D1303" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1303">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1303">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1303">
         <v>1</v>
       </c>
       <c r="H1303" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1303" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="str">
         <v>작품</v>
       </c>
       <c r="B1304" t="str">
-        <v>그라티아</v>
+        <v>네오스1</v>
       </c>
       <c r="C1304" t="str">
-        <v>TR333</v>
+        <v>TR228-1</v>
       </c>
       <c r="D1304" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1304">
-        <v>-6</v>
+        <v>-22</v>
       </c>
       <c r="F1304">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1304">
         <v>1</v>
       </c>
       <c r="H1304" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1304" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="str">
         <v>작품</v>
       </c>
       <c r="B1305" t="str">
-        <v>그라티아</v>
+        <v>네오스1</v>
       </c>
       <c r="C1305" t="str">
-        <v>TR333-PS</v>
+        <v>TR228-1-PS</v>
       </c>
       <c r="D1305" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1305">
         <v>0</v>
       </c>
       <c r="F1305">
         <v>0</v>
       </c>
       <c r="G1305">
         <v>1</v>
       </c>
       <c r="H1305" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1305" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="str">
         <v>작품</v>
       </c>
       <c r="B1306" t="str">
-        <v>그라치아</v>
+        <v>네브라</v>
       </c>
       <c r="C1306" t="str">
-        <v>TR207-ps</v>
+        <v>AP225-A</v>
       </c>
       <c r="D1306" t="str">
         <v>65*80</v>
       </c>
       <c r="E1306">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1306">
         <v>1</v>
       </c>
       <c r="H1306" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1306" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="str">
         <v>작품</v>
       </c>
       <c r="B1307" t="str">
-        <v>그라치아</v>
+        <v>네브라</v>
       </c>
       <c r="C1307" t="str">
-        <v>TR207</v>
+        <v>AP225-A_CV</v>
       </c>
       <c r="D1307" t="str">
         <v>65*80</v>
       </c>
       <c r="E1307">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F1307">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1307">
         <v>1</v>
       </c>
       <c r="H1307" t="str">
         <v>정상</v>
       </c>
       <c r="I1307" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="str">
         <v>작품</v>
       </c>
       <c r="B1308" t="str">
-        <v>굿애프터눈</v>
+        <v>네불라</v>
       </c>
       <c r="C1308" t="str">
-        <v>TR241-1-2</v>
+        <v>TR289-1_PS</v>
       </c>
       <c r="D1308" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E1308">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F1308">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1308">
         <v>1</v>
       </c>
       <c r="H1308" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1308" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="str">
         <v>작품</v>
       </c>
       <c r="B1309" t="str">
-        <v>굿애프터눈</v>
+        <v>네불라</v>
       </c>
       <c r="C1309" t="str">
-        <v>TR241-1-1</v>
+        <v>TR289-1</v>
       </c>
       <c r="D1309" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E1309">
-        <v>-12</v>
+        <v>-9</v>
       </c>
       <c r="F1309">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="G1309">
         <v>1</v>
       </c>
       <c r="H1309" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1309" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="str">
         <v>작품</v>
       </c>
       <c r="B1310" t="str">
-        <v>굿애프터눈</v>
+        <v>네불라</v>
       </c>
       <c r="C1310" t="str">
-        <v>TR241-2-2</v>
+        <v>TR289-2</v>
       </c>
       <c r="D1310" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1310">
-        <v>0</v>
+        <v>-237</v>
       </c>
       <c r="F1310">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G1310">
         <v>1</v>
       </c>
       <c r="H1310" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1310" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="str">
         <v>작품</v>
       </c>
       <c r="B1311" t="str">
-        <v>굿애프터눈</v>
+        <v>네불라</v>
       </c>
       <c r="C1311" t="str">
-        <v>TR241-2-1</v>
+        <v>TR289-2_PS</v>
       </c>
       <c r="D1311" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1311">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F1311">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1311">
         <v>1</v>
       </c>
       <c r="H1311" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1311" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="str">
         <v>작품</v>
       </c>
       <c r="B1312" t="str">
-        <v>굿나잇2</v>
+        <v>네그릴로</v>
       </c>
       <c r="C1312" t="str">
-        <v>TR220-2</v>
+        <v>TR550</v>
       </c>
       <c r="D1312" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1312">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1312">
         <v>1</v>
       </c>
       <c r="H1312" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1312" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="str">
         <v>작품</v>
       </c>
       <c r="B1313" t="str">
-        <v>굿나잇1</v>
+        <v>네그라</v>
       </c>
       <c r="C1313" t="str">
-        <v>TR220-1</v>
+        <v>TR494</v>
       </c>
       <c r="D1313" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1313">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1313">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1313">
         <v>1</v>
       </c>
       <c r="H1313" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1313" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="str">
         <v>작품</v>
       </c>
       <c r="B1314" t="str">
-        <v>구버젼아나이스</v>
+        <v>나투라</v>
       </c>
       <c r="C1314" t="str">
-        <v>CD001</v>
+        <v>TR256-1</v>
       </c>
       <c r="D1314" t="str">
-        <v>100*70</v>
+        <v>50*50</v>
       </c>
       <c r="E1314">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="F1314">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1314">
         <v>1</v>
       </c>
       <c r="H1314" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1314" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="str">
         <v>작품</v>
       </c>
       <c r="B1315" t="str">
-        <v>골드해바라기2</v>
+        <v>나이젤</v>
       </c>
       <c r="C1315" t="str">
-        <v>TR229</v>
+        <v>CD091</v>
       </c>
       <c r="D1315" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1315">
-        <v>-4</v>
+        <v>-10</v>
       </c>
       <c r="F1315">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G1315">
         <v>1</v>
       </c>
       <c r="H1315" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1315" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="str">
         <v>작품</v>
       </c>
       <c r="B1316" t="str">
-        <v>골드해바라기2</v>
+        <v>나이젤</v>
       </c>
       <c r="C1316" t="str">
-        <v>TR229-ps</v>
+        <v>CD091_CV</v>
       </c>
       <c r="D1316" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1316">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F1316">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G1316">
         <v>1</v>
       </c>
       <c r="H1316" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1316" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="str">
         <v>작품</v>
       </c>
       <c r="B1317" t="str">
-        <v>골드해바라기</v>
+        <v>나비드 세트</v>
       </c>
       <c r="C1317" t="str">
-        <v>TR027-2</v>
+        <v>TR012-SET</v>
       </c>
       <c r="D1317" t="str">
-        <v>60*60</v>
+        <v>40*40</v>
       </c>
       <c r="E1317">
-        <v>-44</v>
+        <v>0</v>
       </c>
       <c r="F1317">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1317">
         <v>1</v>
       </c>
       <c r="H1317" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1317" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="str">
         <v>작품</v>
       </c>
       <c r="B1318" t="str">
-        <v>골드해바라기</v>
+        <v>나비드</v>
       </c>
       <c r="C1318" t="str">
-        <v>TR027-1</v>
+        <v>TR012-1</v>
       </c>
       <c r="D1318" t="str">
-        <v>70*70</v>
+        <v>40*40</v>
       </c>
       <c r="E1318">
-        <v>-172</v>
+        <v>-5</v>
       </c>
       <c r="F1318">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1318">
         <v>1</v>
       </c>
       <c r="H1318" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1318" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="str">
         <v>작품</v>
       </c>
       <c r="B1319" t="str">
-        <v>골드해바라기</v>
+        <v>나비드</v>
       </c>
       <c r="C1319" t="str">
-        <v>TR027-1-PS</v>
+        <v>TR012-2</v>
       </c>
       <c r="D1319" t="str">
-        <v>70*70</v>
+        <v>40*40</v>
       </c>
       <c r="E1319">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F1319">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1319">
         <v>1</v>
       </c>
       <c r="H1319" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1319" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="str">
         <v>작품</v>
       </c>
       <c r="B1320" t="str">
-        <v>골드해바라기</v>
+        <v>나디아</v>
       </c>
       <c r="C1320" t="str">
-        <v>TR027-2-ps</v>
+        <v>TR032</v>
       </c>
       <c r="D1320" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1320">
-        <v>0</v>
+        <v>-18</v>
       </c>
       <c r="F1320">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1320">
         <v>1</v>
       </c>
       <c r="H1320" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1320" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="str">
         <v>작품</v>
       </c>
       <c r="B1321" t="str">
-        <v>골드핑크</v>
+        <v>길리</v>
       </c>
       <c r="C1321" t="str">
-        <v>TR006</v>
+        <v>TR177-1</v>
       </c>
       <c r="D1321" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E1321">
-        <v>-9</v>
+        <v>-5</v>
       </c>
       <c r="F1321">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G1321">
         <v>1</v>
       </c>
       <c r="H1321" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1321" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="str">
         <v>작품</v>
       </c>
       <c r="B1322" t="str">
-        <v>골드피쉬</v>
+        <v>길리</v>
       </c>
       <c r="C1322" t="str">
-        <v>TR243</v>
+        <v>TR177-2-PS</v>
       </c>
       <c r="D1322" t="str">
         <v>70*70</v>
       </c>
       <c r="E1322">
-        <v>-171</v>
+        <v>0</v>
       </c>
       <c r="F1322">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1322">
         <v>1</v>
       </c>
       <c r="H1322" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1322" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="str">
         <v>작품</v>
       </c>
       <c r="B1323" t="str">
-        <v>골드피쉬</v>
+        <v>길리</v>
       </c>
       <c r="C1323" t="str">
-        <v>TR243_PS</v>
+        <v>TR177-1-PS</v>
       </c>
       <c r="D1323" t="str">
-        <v>70*70</v>
+        <v>50*50</v>
       </c>
       <c r="E1323">
         <v>0</v>
       </c>
       <c r="F1323">
         <v>0</v>
       </c>
       <c r="G1323">
         <v>1</v>
       </c>
       <c r="H1323" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1323" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="str">
         <v>작품</v>
       </c>
       <c r="B1324" t="str">
-        <v>골드트리</v>
+        <v>길리</v>
       </c>
       <c r="C1324" t="str">
-        <v>TR038</v>
+        <v>TR177-2</v>
       </c>
       <c r="D1324" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1324">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F1324">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G1324">
         <v>1</v>
       </c>
       <c r="H1324" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1324" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="str">
         <v>작품</v>
       </c>
       <c r="B1325" t="str">
-        <v>골드제라프</v>
+        <v>글림</v>
       </c>
       <c r="C1325" t="str">
-        <v>1B401-CV</v>
+        <v>TR605</v>
       </c>
       <c r="D1325" t="str">
-        <v>100*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1325">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F1325">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G1325">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H1325" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1325" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="str">
         <v>작품</v>
       </c>
       <c r="B1326" t="str">
-        <v>골드제라프</v>
+        <v>글린트</v>
       </c>
       <c r="C1326" t="str">
-        <v>1B401</v>
+        <v>TR539</v>
       </c>
       <c r="D1326" t="str">
-        <v>100*70</v>
+        <v>70*70</v>
       </c>
       <c r="E1326">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="F1326">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G1326">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1326" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1326" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="str">
         <v>작품</v>
       </c>
       <c r="B1327" t="str">
-        <v>골드월드맵</v>
+        <v>글리밍</v>
       </c>
       <c r="C1327" t="str">
-        <v>1A103_CV</v>
+        <v>06466</v>
       </c>
       <c r="D1327" t="str">
-        <v>120*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1327">
         <v>5</v>
       </c>
       <c r="F1327">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G1327">
         <v>1</v>
       </c>
       <c r="H1327" t="str">
         <v>정상</v>
       </c>
       <c r="I1327" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="str">
         <v>작품</v>
       </c>
       <c r="B1328" t="str">
-        <v>골드월드맵</v>
+        <v>글로리도그</v>
       </c>
       <c r="C1328" t="str">
-        <v>1A103</v>
+        <v>CD097-CV</v>
       </c>
       <c r="D1328" t="str">
-        <v>120*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1328">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F1328">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G1328">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1328" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1328" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="str">
         <v>작품</v>
       </c>
       <c r="B1329" t="str">
-        <v>골드엘레펀트_왼쪽</v>
+        <v>글로리도그</v>
       </c>
       <c r="C1329" t="str">
-        <v>1B402-O</v>
+        <v>CD097</v>
       </c>
       <c r="D1329" t="str">
-        <v>100*70</v>
+        <v>70*70</v>
       </c>
       <c r="E1329">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="F1329">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1329">
         <v>1</v>
       </c>
       <c r="H1329" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1329" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="str">
         <v>작품</v>
       </c>
       <c r="B1330" t="str">
-        <v>골드엘레펀트</v>
+        <v>그린포드</v>
       </c>
       <c r="C1330" t="str">
-        <v>1B402-PS</v>
+        <v>TR042</v>
       </c>
       <c r="D1330" t="str">
-        <v>100*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1330">
-        <v>5</v>
+        <v>-24</v>
       </c>
       <c r="F1330">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1330">
         <v>1</v>
       </c>
       <c r="H1330" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1330" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="str">
         <v>작품</v>
       </c>
       <c r="B1331" t="str">
-        <v>골드엘레펀트</v>
+        <v>그린카터스</v>
       </c>
       <c r="C1331" t="str">
-        <v>1B402</v>
+        <v>1E303</v>
       </c>
       <c r="D1331" t="str">
-        <v>100*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1331">
-        <v>-67</v>
+        <v>7</v>
       </c>
       <c r="F1331">
+        <v>12</v>
+      </c>
+      <c r="G1331">
         <v>6</v>
       </c>
-      <c r="G1331">
-[...1 lines deleted...]
-      </c>
       <c r="H1331" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1331" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="str">
         <v>작품</v>
       </c>
       <c r="B1332" t="str">
-        <v>골드아샤</v>
+        <v>그린우드</v>
       </c>
       <c r="C1332" t="str">
-        <v>XYT-19203S</v>
+        <v>TR227</v>
       </c>
       <c r="D1332" t="str">
-        <v>90*60</v>
+        <v>80*80</v>
       </c>
       <c r="E1332">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F1332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1332">
         <v>1</v>
       </c>
       <c r="H1332" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1332" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="str">
         <v>작품</v>
       </c>
       <c r="B1333" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>그린우드</v>
       </c>
       <c r="C1333" t="str">
-        <v>TR185-2-2</v>
+        <v>TR227-PS</v>
       </c>
       <c r="D1333" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E1333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F1333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1333">
         <v>1</v>
       </c>
       <c r="H1333" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1333" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="str">
         <v>작품</v>
       </c>
       <c r="B1334" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>그린애플</v>
       </c>
       <c r="C1334" t="str">
-        <v>TR185-2-2-PS</v>
+        <v>CD009</v>
       </c>
       <c r="D1334" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E1334">
-        <v>0</v>
+        <v>-73</v>
       </c>
       <c r="F1334">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G1334">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="H1334" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1334" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="str">
         <v>작품</v>
       </c>
       <c r="B1335" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>그린시니크</v>
       </c>
       <c r="C1335" t="str">
-        <v>TR185-2-1</v>
+        <v>TR130</v>
       </c>
       <c r="D1335" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1335">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="F1335">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1335">
         <v>1</v>
       </c>
       <c r="H1335" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1335" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="str">
         <v>작품</v>
       </c>
       <c r="B1336" t="str">
-        <v>골드썬샤인 화이트</v>
+        <v>그리트</v>
       </c>
       <c r="C1336" t="str">
-        <v>TR185-2-1-PS</v>
+        <v>CD087</v>
       </c>
       <c r="D1336" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1336">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F1336">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G1336">
         <v>1</v>
       </c>
       <c r="H1336" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1336" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="str">
         <v>작품</v>
       </c>
       <c r="B1337" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>그리너리</v>
       </c>
       <c r="C1337" t="str">
-        <v>TR185-1-2</v>
+        <v>TR023</v>
       </c>
       <c r="D1337" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1337">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="F1337">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1337">
         <v>1</v>
       </c>
       <c r="H1337" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1337" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="str">
         <v>작품</v>
       </c>
       <c r="B1338" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>그레이스</v>
       </c>
       <c r="C1338" t="str">
-        <v>TR185-1-2-PS</v>
+        <v>18SJL-002</v>
       </c>
       <c r="D1338" t="str">
-        <v>65*80</v>
+        <v>150*50</v>
       </c>
       <c r="E1338">
-        <v>0</v>
+        <v>-263</v>
       </c>
       <c r="F1338">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1338">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H1338" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1338" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="str">
         <v>작품</v>
       </c>
       <c r="B1339" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>그레이스</v>
       </c>
       <c r="C1339" t="str">
-        <v>TR185-1-1</v>
+        <v>18SJL-002_CV</v>
       </c>
       <c r="D1339" t="str">
-        <v>50*60</v>
+        <v>150*50</v>
       </c>
       <c r="E1339">
-        <v>-19</v>
+        <v>15</v>
       </c>
       <c r="F1339">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G1339">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H1339" t="str">
         <v>정상</v>
       </c>
       <c r="I1339" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="str">
         <v>작품</v>
       </c>
       <c r="B1340" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>그레이스</v>
       </c>
       <c r="C1340" t="str">
-        <v>TR185-1-1-PS</v>
+        <v>18SJL-002_PS</v>
       </c>
       <c r="D1340" t="str">
-        <v>50*60</v>
+        <v>150*50</v>
       </c>
       <c r="E1340">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F1340">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G1340">
         <v>1</v>
       </c>
       <c r="H1340" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1340" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="str">
         <v>작품</v>
       </c>
       <c r="B1341" t="str">
-        <v>골드스피릿</v>
+        <v>그레이브릿지(구)</v>
       </c>
       <c r="C1341" t="str">
-        <v>TR164-PS</v>
+        <v>SMB_50</v>
       </c>
       <c r="D1341" t="str">
-        <v>60*60</v>
+        <v>150*60</v>
       </c>
       <c r="E1341">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F1341">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G1341">
         <v>1</v>
       </c>
       <c r="H1341" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1341" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="str">
         <v>작품</v>
       </c>
       <c r="B1342" t="str">
-        <v>골드스피릿</v>
+        <v>그레이브릿지</v>
       </c>
       <c r="C1342" t="str">
-        <v>TR164</v>
+        <v>TR448</v>
       </c>
       <c r="D1342" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E1342">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F1342">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1342">
         <v>1</v>
       </c>
       <c r="H1342" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1342" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="str">
         <v>작품</v>
       </c>
       <c r="B1343" t="str">
-        <v>골드보태니컬</v>
+        <v>그레슬린</v>
       </c>
       <c r="C1343" t="str">
-        <v>CD041</v>
+        <v>XYT-20300M</v>
       </c>
       <c r="D1343" t="str">
         <v>120*60</v>
       </c>
       <c r="E1343">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F1343">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1343">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1343" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1343" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="str">
         <v>작품</v>
       </c>
       <c r="B1344" t="str">
-        <v>골드리브스</v>
+        <v>그라폴로 블루</v>
       </c>
       <c r="C1344" t="str">
-        <v>CD065</v>
+        <v>TR585</v>
       </c>
       <c r="D1344" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1344">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F1344">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1344">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1344" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1344" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="str">
         <v>작품</v>
       </c>
       <c r="B1345" t="str">
-        <v>골드로즈</v>
+        <v>그라티아</v>
       </c>
       <c r="C1345" t="str">
-        <v>FL03</v>
+        <v>TR333</v>
       </c>
       <c r="D1345" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1345">
-        <v>17</v>
+        <v>-8</v>
       </c>
       <c r="F1345">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G1345">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1345" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1345" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="str">
         <v>작품</v>
       </c>
       <c r="B1346" t="str">
-        <v>고도</v>
+        <v>그라티아</v>
       </c>
       <c r="C1346" t="str">
-        <v>TR473</v>
+        <v>TR333-PS</v>
       </c>
       <c r="D1346" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E1346">
         <v>0</v>
       </c>
       <c r="F1346">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G1346">
         <v>1</v>
       </c>
       <c r="H1346" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1346" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="str">
         <v>작품</v>
       </c>
       <c r="B1347" t="str">
-        <v>결</v>
+        <v>그라치아</v>
       </c>
       <c r="C1347" t="str">
-        <v>TR447</v>
+        <v>TR207-ps</v>
       </c>
       <c r="D1347" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E1347">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F1347">
         <v>0</v>
       </c>
       <c r="G1347">
         <v>1</v>
       </c>
       <c r="H1347" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1347" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="str">
         <v>작품</v>
       </c>
       <c r="B1348" t="str">
-        <v>갤럭시</v>
+        <v>그라치아</v>
       </c>
       <c r="C1348" t="str">
-        <v>TR129-PS</v>
+        <v>TR207</v>
       </c>
       <c r="D1348" t="str">
         <v>65*80</v>
       </c>
       <c r="E1348">
         <v>0</v>
       </c>
       <c r="F1348">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G1348">
         <v>1</v>
       </c>
       <c r="H1348" t="str">
-        <v>재고 없음</v>
+        <v>정상</v>
       </c>
       <c r="I1348" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="str">
         <v>작품</v>
       </c>
       <c r="B1349" t="str">
-        <v>갤럭시</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C1349" t="str">
-        <v>TR129</v>
+        <v>TR241-1-2</v>
       </c>
       <c r="D1349" t="str">
         <v>65*80</v>
       </c>
       <c r="E1349">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="F1349">
         <v>0</v>
       </c>
       <c r="G1349">
         <v>1</v>
       </c>
       <c r="H1349" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1349" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="str">
         <v>작품</v>
       </c>
       <c r="B1350" t="str">
-        <v>가우디</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C1350" t="str">
-        <v>TR206-1</v>
+        <v>TR241-1-1</v>
       </c>
       <c r="D1350" t="str">
         <v>50*60</v>
       </c>
       <c r="E1350">
-        <v>4</v>
+        <v>-12</v>
       </c>
       <c r="F1350">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1350">
         <v>1</v>
       </c>
       <c r="H1350" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1350" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="str">
         <v>작품</v>
       </c>
       <c r="B1351" t="str">
-        <v>가우디</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C1351" t="str">
-        <v>TR206-1-ps</v>
+        <v>TR241-2-2</v>
       </c>
       <c r="D1351" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1351">
         <v>0</v>
       </c>
       <c r="F1351">
         <v>0</v>
       </c>
       <c r="G1351">
         <v>1</v>
       </c>
       <c r="H1351" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1351" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="str">
         <v>작품</v>
       </c>
       <c r="B1352" t="str">
-        <v>가우디</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C1352" t="str">
-        <v>TR206-2</v>
+        <v>TR241-2-1</v>
       </c>
       <c r="D1352" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E1352">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F1352">
         <v>0</v>
       </c>
       <c r="G1352">
         <v>1</v>
       </c>
       <c r="H1352" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1352" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="str">
         <v>작품</v>
       </c>
       <c r="B1353" t="str">
-        <v>가우디</v>
+        <v>굿나잇2</v>
       </c>
       <c r="C1353" t="str">
-        <v>TR206-2-ps</v>
+        <v>TR220-2</v>
       </c>
       <c r="D1353" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1353">
         <v>0</v>
       </c>
       <c r="F1353">
         <v>0</v>
       </c>
       <c r="G1353">
         <v>1</v>
       </c>
       <c r="H1353" t="str">
         <v>재고 없음</v>
       </c>
       <c r="I1353" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1354" t="str">
-        <v>ROUND FRAME</v>
+        <v>굿나잇1</v>
       </c>
       <c r="C1354" t="str">
-        <v>TV070-R</v>
+        <v>TR220-1</v>
       </c>
       <c r="D1354" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E1354">
-        <v>18</v>
+        <v>-1</v>
       </c>
       <c r="F1354">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G1354">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1354" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1354" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1355" t="str">
-        <v>Frame</v>
+        <v>구버젼아나이스</v>
       </c>
       <c r="C1355" t="str">
-        <v>TV090-PS</v>
+        <v>CD001</v>
       </c>
       <c r="D1355" t="str">
-        <v>90*90</v>
+        <v>100*70</v>
       </c>
       <c r="E1355">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F1355">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G1355">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1355" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1355" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1356" t="str">
-        <v>Frame</v>
+        <v>골든플로우</v>
       </c>
       <c r="C1356" t="str">
-        <v>TV068-PS</v>
+        <v>TR606</v>
       </c>
       <c r="D1356" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E1356">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F1356">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G1356">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H1356" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1356" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1357" t="str">
-        <v>Frame</v>
+        <v>골드해바라기2</v>
       </c>
       <c r="C1357" t="str">
-        <v>TV060-PS</v>
+        <v>TR229</v>
       </c>
       <c r="D1357" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E1357">
-        <v>47</v>
+        <v>-4</v>
       </c>
       <c r="F1357">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="G1357">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H1357" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1357" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1358" t="str">
-        <v>Frame</v>
+        <v>골드해바라기2</v>
       </c>
       <c r="C1358" t="str">
-        <v>TV145</v>
+        <v>TR229-ps</v>
       </c>
       <c r="D1358" t="str">
-        <v>140*50</v>
+        <v>50*60</v>
       </c>
       <c r="E1358">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="F1358">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G1358">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1358" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1358" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1359" t="str">
-        <v>Frame</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C1359" t="str">
-        <v>TV056-PS</v>
+        <v>TR027-2</v>
       </c>
       <c r="D1359" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1359">
-        <v>80</v>
+        <v>-44</v>
       </c>
       <c r="F1359">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="G1359">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H1359" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1359" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1360" t="str">
-        <v>Frame</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C1360" t="str">
-        <v>TV068</v>
+        <v>TR027-1</v>
       </c>
       <c r="D1360" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1360">
-        <v>120</v>
+        <v>-170</v>
       </c>
       <c r="F1360">
-        <v>101</v>
+        <v>2</v>
       </c>
       <c r="G1360">
-        <v>160</v>
+        <v>1</v>
       </c>
       <c r="H1360" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1360" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1361" t="str">
-        <v>Frame</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C1361" t="str">
-        <v>TV175</v>
+        <v>TR027-1-PS</v>
       </c>
       <c r="D1361" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E1361">
-        <v>253</v>
+        <v>4</v>
       </c>
       <c r="F1361">
-        <v>164</v>
+        <v>2</v>
       </c>
       <c r="G1361">
-        <v>140</v>
+        <v>1</v>
       </c>
       <c r="H1361" t="str">
         <v>정상</v>
       </c>
       <c r="I1361" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1362" t="str">
-        <v>Frame</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C1362" t="str">
-        <v>TV150</v>
+        <v>TR027-2-ps</v>
       </c>
       <c r="D1362" t="str">
-        <v>100*50</v>
+        <v>60*60</v>
       </c>
       <c r="E1362">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="F1362">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="G1362">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="H1362" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1362" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1363" t="str">
-        <v>Frame</v>
+        <v>골드핑크</v>
       </c>
       <c r="C1363" t="str">
-        <v>TV146-PS</v>
+        <v>TR006</v>
       </c>
       <c r="D1363" t="str">
-        <v>140*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1363">
-        <v>11</v>
+        <v>-9</v>
       </c>
       <c r="F1363">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G1363">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1363" t="str">
         <v>정상</v>
       </c>
       <c r="I1363" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1364" t="str">
-        <v>Frame</v>
+        <v>골드피쉬</v>
       </c>
       <c r="C1364" t="str">
-        <v>TV069-PS</v>
+        <v>TR243</v>
       </c>
       <c r="D1364" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1364">
-        <v>33</v>
+        <v>-175</v>
       </c>
       <c r="F1364">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G1364">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="H1364" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1364" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1365" t="str">
-        <v>Frame</v>
+        <v>골드피쉬</v>
       </c>
       <c r="C1365" t="str">
-        <v>TV040</v>
+        <v>TR243_PS</v>
       </c>
       <c r="D1365" t="str">
-        <v>40*40</v>
+        <v>70*70</v>
       </c>
       <c r="E1365">
-        <v>-74</v>
+        <v>0</v>
       </c>
       <c r="F1365">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G1365">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H1365" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1365" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1366" t="str">
-        <v>Frame</v>
+        <v>골드트리</v>
       </c>
       <c r="C1366" t="str">
-        <v>TVA3</v>
+        <v>TR038</v>
       </c>
       <c r="D1366" t="str">
-        <v/>
+        <v>100*75</v>
       </c>
       <c r="E1366">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="F1366">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G1366">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H1366" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1366" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1367" t="str">
-        <v>Frame</v>
+        <v>골드제라프</v>
       </c>
       <c r="C1367" t="str">
-        <v>TVA4</v>
+        <v>1B401-CV</v>
       </c>
       <c r="D1367" t="str">
-        <v/>
+        <v>100*70</v>
       </c>
       <c r="E1367">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F1367">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="G1367">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H1367" t="str">
         <v>정상</v>
       </c>
       <c r="I1367" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1368" t="str">
-        <v>Frame</v>
+        <v>골드제라프</v>
       </c>
       <c r="C1368" t="str">
-        <v>TV155-PS</v>
+        <v>1B401</v>
       </c>
       <c r="D1368" t="str">
-        <v>150*50</v>
+        <v>100*70</v>
       </c>
       <c r="E1368">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F1368">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G1368">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H1368" t="str">
         <v>정상</v>
       </c>
       <c r="I1368" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1369" t="str">
-        <v>Frame</v>
+        <v>골드월드맵</v>
       </c>
       <c r="C1369" t="str">
-        <v>TV050-PS</v>
+        <v>1A103_CV</v>
       </c>
       <c r="D1369" t="str">
-        <v>50*50</v>
+        <v>120*80</v>
       </c>
       <c r="E1369">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="F1369">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="G1369">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H1369" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1369" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1370" t="str">
-        <v>Frame</v>
+        <v>골드월드맵</v>
       </c>
       <c r="C1370" t="str">
-        <v>TV050</v>
+        <v>1A103</v>
       </c>
       <c r="D1370" t="str">
-        <v>50*50</v>
+        <v>120*80</v>
       </c>
       <c r="E1370">
-        <v>31</v>
+        <v>-1</v>
       </c>
       <c r="F1370">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="G1370">
-        <v>200</v>
+        <v>6</v>
       </c>
       <c r="H1370" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1370" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1371" t="str">
-        <v>Frame</v>
+        <v>골드엘레펀트_왼쪽</v>
       </c>
       <c r="C1371" t="str">
-        <v>TV040-PS</v>
+        <v>1B402-O</v>
       </c>
       <c r="D1371" t="str">
-        <v>40*40</v>
+        <v>100*70</v>
       </c>
       <c r="E1371">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="F1371">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="G1371">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H1371" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1371" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1372" t="str">
-        <v>Frame</v>
+        <v>골드엘레펀트</v>
       </c>
       <c r="C1372" t="str">
-        <v>TV100</v>
+        <v>1B402-PS</v>
       </c>
       <c r="D1372" t="str">
-        <v>100*100</v>
+        <v>100*70</v>
       </c>
       <c r="E1372">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="F1372">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="G1372">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1372" t="str">
         <v>정상</v>
       </c>
       <c r="I1372" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1373" t="str">
-        <v>Frame</v>
+        <v>골드엘레펀트</v>
       </c>
       <c r="C1373" t="str">
-        <v>TV2760</v>
+        <v>1B402</v>
       </c>
       <c r="D1373" t="str">
-        <v>27*60</v>
+        <v>100*70</v>
       </c>
       <c r="E1373">
-        <v>0</v>
+        <v>-69</v>
       </c>
       <c r="F1373">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G1373">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H1373" t="str">
-        <v>재고 없음</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1373" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1374" t="str">
-        <v>Frame</v>
+        <v>골드아샤</v>
       </c>
       <c r="C1374" t="str">
-        <v>TV056</v>
+        <v>XYT-19203S</v>
       </c>
       <c r="D1374" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E1374">
-        <v>-141</v>
+        <v>7</v>
       </c>
       <c r="F1374">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="G1374">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="H1374" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1374" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1375" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C1375" t="str">
-        <v>TV080-PS</v>
+        <v>TR185-2-2</v>
       </c>
       <c r="D1375" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E1375">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F1375">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G1375">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1375" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1375" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1376" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C1376" t="str">
-        <v>TV100-PS</v>
+        <v>TR185-2-2-PS</v>
       </c>
       <c r="D1376" t="str">
-        <v>100*100</v>
+        <v>65*80</v>
       </c>
       <c r="E1376">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F1376">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G1376">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1376" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1376" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1377" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C1377" t="str">
-        <v>TV090</v>
+        <v>TR185-2-1</v>
       </c>
       <c r="D1377" t="str">
-        <v>90*90</v>
+        <v>50*60</v>
       </c>
       <c r="E1377">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F1377">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G1377">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1377" t="str">
         <v>정상</v>
       </c>
       <c r="I1377" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1378" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 화이트</v>
       </c>
       <c r="C1378" t="str">
-        <v>TV150-PS</v>
+        <v>TR185-2-1-PS</v>
       </c>
       <c r="D1378" t="str">
-        <v>100*50</v>
+        <v>50*60</v>
       </c>
       <c r="E1378">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="F1378">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G1378">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1378" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1378" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1379" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C1379" t="str">
-        <v>TV069</v>
+        <v>TR185-1-2</v>
       </c>
       <c r="D1379" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1379">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="F1379">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="G1379">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H1379" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1379" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1380" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C1380" t="str">
-        <v>TV155</v>
+        <v>TR185-1-2-PS</v>
       </c>
       <c r="D1380" t="str">
-        <v>150*50</v>
+        <v>65*80</v>
       </c>
       <c r="E1380">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F1380">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G1380">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H1380" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1380" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1381" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C1381" t="str">
-        <v>TV070</v>
+        <v>TR185-1-1</v>
       </c>
       <c r="D1381" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E1381">
-        <v>126</v>
+        <v>-19</v>
       </c>
       <c r="F1381">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1381">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="H1381" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1381" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1382" t="str">
-        <v>Frame</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C1382" t="str">
-        <v>TV175-PS</v>
+        <v>TR185-1-1-PS</v>
       </c>
       <c r="D1382" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E1382">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="F1382">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G1382">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1382" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1382" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1383" t="str">
-        <v>Frame</v>
+        <v>골드스피릿</v>
       </c>
       <c r="C1383" t="str">
-        <v>TV146</v>
+        <v>TR164-PS</v>
       </c>
       <c r="D1383" t="str">
-        <v>140*60</v>
+        <v>60*60</v>
       </c>
       <c r="E1383">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="F1383">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G1383">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H1383" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1383" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1384" t="str">
-        <v>Frame</v>
+        <v>골드스피릿</v>
       </c>
       <c r="C1384" t="str">
-        <v>TV128-PS</v>
+        <v>TR164</v>
       </c>
       <c r="D1384" t="str">
-        <v>120*80</v>
+        <v>60*60</v>
       </c>
       <c r="E1384">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="F1384">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G1384">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H1384" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1384" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1385" t="str">
-        <v>Frame</v>
+        <v>골드보태니컬</v>
       </c>
       <c r="C1385" t="str">
-        <v>TV080</v>
+        <v>CD041</v>
       </c>
       <c r="D1385" t="str">
-        <v>80*80</v>
+        <v>120*60</v>
       </c>
       <c r="E1385">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F1385">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="G1385">
         <v>6</v>
       </c>
       <c r="H1385" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1385" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1386" t="str">
-        <v>Frame</v>
+        <v>골드리브스</v>
       </c>
       <c r="C1386" t="str">
-        <v>TV060-2</v>
+        <v>CD065</v>
       </c>
       <c r="D1386" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E1386">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="F1386">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="G1386">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="H1386" t="str">
-        <v>정상</v>
+        <v>안전수량 이하</v>
       </c>
       <c r="I1386" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1387" t="str">
-        <v>Frame</v>
+        <v>골드로즈</v>
       </c>
       <c r="C1387" t="str">
-        <v>TV128</v>
+        <v>FL03</v>
       </c>
       <c r="D1387" t="str">
-        <v>120*80</v>
+        <v>70*70</v>
       </c>
       <c r="E1387">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F1387">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G1387">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H1387" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I1387" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1388" t="str">
-        <v>Frame</v>
+        <v>고도</v>
       </c>
       <c r="C1388" t="str">
-        <v>TV126</v>
+        <v>TR473</v>
       </c>
       <c r="D1388" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E1388">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="F1388">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="G1388">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H1388" t="str">
-        <v>안전수량 이하</v>
+        <v>정상</v>
       </c>
       <c r="I1388" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1389" t="str">
-        <v>Frame</v>
+        <v>결</v>
       </c>
       <c r="C1389" t="str">
-        <v>TV070-PS</v>
+        <v>TR447</v>
       </c>
       <c r="D1389" t="str">
         <v>70*70</v>
       </c>
       <c r="E1389">
-        <v>39</v>
+        <v>-1</v>
       </c>
       <c r="F1389">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G1389">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H1389" t="str">
-        <v>안전수량 이하</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1389" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="str">
-        <v>프레임</v>
+        <v>작품</v>
       </c>
       <c r="B1390" t="str">
-        <v>Frame</v>
+        <v>갤럭시</v>
       </c>
       <c r="C1390" t="str">
-        <v>TV126-PS</v>
+        <v>TR129-PS</v>
       </c>
       <c r="D1390" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E1390">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="F1390">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G1390">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H1390" t="str">
-        <v>정상</v>
+        <v>재고 없음</v>
       </c>
       <c r="I1390" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1391" t="str">
+        <v>갤럭시</v>
+      </c>
+      <c r="C1391" t="str">
+        <v>TR129</v>
+      </c>
+      <c r="D1391" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E1391">
+        <v>-4</v>
+      </c>
+      <c r="F1391">
+        <v>-1</v>
+      </c>
+      <c r="G1391">
+        <v>1</v>
+      </c>
+      <c r="H1391" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1391" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1392" t="str">
+        <v>갈라테아</v>
+      </c>
+      <c r="C1392" t="str">
+        <v>TR596</v>
+      </c>
+      <c r="D1392" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E1392">
+        <v>0</v>
+      </c>
+      <c r="F1392">
+        <v>0</v>
+      </c>
+      <c r="G1392">
+        <v>1</v>
+      </c>
+      <c r="H1392" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1392" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1393" t="str">
+        <v>가이아2</v>
+      </c>
+      <c r="C1393" t="str">
+        <v>TR590-2</v>
+      </c>
+      <c r="D1393" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E1393">
+        <v>1</v>
+      </c>
+      <c r="F1393">
+        <v>2</v>
+      </c>
+      <c r="G1393">
+        <v>1</v>
+      </c>
+      <c r="H1393" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1393" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1394" t="str">
+        <v>가이아1</v>
+      </c>
+      <c r="C1394" t="str">
+        <v>TR590-1</v>
+      </c>
+      <c r="D1394" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E1394">
+        <v>-4</v>
+      </c>
+      <c r="F1394">
+        <v>1</v>
+      </c>
+      <c r="G1394">
+        <v>1</v>
+      </c>
+      <c r="H1394" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1394" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1395" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C1395" t="str">
+        <v>TR206-1</v>
+      </c>
+      <c r="D1395" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E1395">
+        <v>4</v>
+      </c>
+      <c r="F1395">
+        <v>2</v>
+      </c>
+      <c r="G1395">
+        <v>1</v>
+      </c>
+      <c r="H1395" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1395" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1396" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C1396" t="str">
+        <v>TR206-1-ps</v>
+      </c>
+      <c r="D1396" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E1396">
+        <v>0</v>
+      </c>
+      <c r="F1396">
+        <v>0</v>
+      </c>
+      <c r="G1396">
+        <v>1</v>
+      </c>
+      <c r="H1396" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1396" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1397" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C1397" t="str">
+        <v>TR206-2</v>
+      </c>
+      <c r="D1397" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E1397">
+        <v>0</v>
+      </c>
+      <c r="F1397">
+        <v>0</v>
+      </c>
+      <c r="G1397">
+        <v>1</v>
+      </c>
+      <c r="H1397" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1397" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B1398" t="str">
+        <v>가우디</v>
+      </c>
+      <c r="C1398" t="str">
+        <v>TR206-2-ps</v>
+      </c>
+      <c r="D1398" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E1398">
+        <v>0</v>
+      </c>
+      <c r="F1398">
+        <v>0</v>
+      </c>
+      <c r="G1398">
+        <v>1</v>
+      </c>
+      <c r="H1398" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1398" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" t="str">
         <v>프레임</v>
       </c>
-      <c r="B1391" t="str">
+      <c r="B1399" t="str">
+        <v>ROUND FRAME</v>
+      </c>
+      <c r="C1399" t="str">
+        <v>TV070-R</v>
+      </c>
+      <c r="D1399" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E1399">
+        <v>18</v>
+      </c>
+      <c r="F1399">
+        <v>9</v>
+      </c>
+      <c r="G1399">
+        <v>3</v>
+      </c>
+      <c r="H1399" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1399" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1400" t="str">
         <v>Frame</v>
       </c>
-      <c r="C1391" t="str">
+      <c r="C1400" t="str">
+        <v>TV090-PS</v>
+      </c>
+      <c r="D1400" t="str">
+        <v>90*90</v>
+      </c>
+      <c r="E1400">
+        <v>10</v>
+      </c>
+      <c r="F1400">
+        <v>5</v>
+      </c>
+      <c r="G1400">
+        <v>4</v>
+      </c>
+      <c r="H1400" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1400" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1401" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1401" t="str">
+        <v>TV068-PS</v>
+      </c>
+      <c r="D1401" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E1401">
+        <v>34</v>
+      </c>
+      <c r="F1401">
+        <v>21</v>
+      </c>
+      <c r="G1401">
+        <v>60</v>
+      </c>
+      <c r="H1401" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1401" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1402" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1402" t="str">
+        <v>TV060-PS</v>
+      </c>
+      <c r="D1402" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E1402">
+        <v>42</v>
+      </c>
+      <c r="F1402">
+        <v>27</v>
+      </c>
+      <c r="G1402">
+        <v>30</v>
+      </c>
+      <c r="H1402" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1402" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1403" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1403" t="str">
+        <v>TV145</v>
+      </c>
+      <c r="D1403" t="str">
+        <v>140*50</v>
+      </c>
+      <c r="E1403">
+        <v>55</v>
+      </c>
+      <c r="F1403">
+        <v>25</v>
+      </c>
+      <c r="G1403">
+        <v>3</v>
+      </c>
+      <c r="H1403" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1403" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1404" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1404" t="str">
+        <v>TV056-PS</v>
+      </c>
+      <c r="D1404" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E1404">
+        <v>68</v>
+      </c>
+      <c r="F1404">
+        <v>35</v>
+      </c>
+      <c r="G1404">
+        <v>60</v>
+      </c>
+      <c r="H1404" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1404" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1405" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1405" t="str">
+        <v>TV068</v>
+      </c>
+      <c r="D1405" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E1405">
+        <v>126</v>
+      </c>
+      <c r="F1405">
+        <v>107</v>
+      </c>
+      <c r="G1405">
+        <v>160</v>
+      </c>
+      <c r="H1405" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1405" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1406" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1406" t="str">
+        <v>TV175</v>
+      </c>
+      <c r="D1406" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E1406">
+        <v>353</v>
+      </c>
+      <c r="F1406">
+        <v>264</v>
+      </c>
+      <c r="G1406">
+        <v>140</v>
+      </c>
+      <c r="H1406" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1406" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1407" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1407" t="str">
+        <v>TV150</v>
+      </c>
+      <c r="D1407" t="str">
+        <v>100*50</v>
+      </c>
+      <c r="E1407">
+        <v>91</v>
+      </c>
+      <c r="F1407">
+        <v>26</v>
+      </c>
+      <c r="G1407">
+        <v>80</v>
+      </c>
+      <c r="H1407" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1407" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1408" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1408" t="str">
+        <v>TV146-PS</v>
+      </c>
+      <c r="D1408" t="str">
+        <v>140*60</v>
+      </c>
+      <c r="E1408">
+        <v>10</v>
+      </c>
+      <c r="F1408">
+        <v>8</v>
+      </c>
+      <c r="G1408">
+        <v>4</v>
+      </c>
+      <c r="H1408" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1408" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1409" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1409" t="str">
+        <v>TV069-PS</v>
+      </c>
+      <c r="D1409" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E1409">
+        <v>31</v>
+      </c>
+      <c r="F1409">
+        <v>21</v>
+      </c>
+      <c r="G1409">
+        <v>40</v>
+      </c>
+      <c r="H1409" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1409" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1410" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1410" t="str">
+        <v>TV040</v>
+      </c>
+      <c r="D1410" t="str">
+        <v>40*40</v>
+      </c>
+      <c r="E1410">
+        <v>-60</v>
+      </c>
+      <c r="F1410">
+        <v>18</v>
+      </c>
+      <c r="G1410">
+        <v>60</v>
+      </c>
+      <c r="H1410" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1410" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1411" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1411" t="str">
+        <v>TVA3</v>
+      </c>
+      <c r="D1411" t="str">
+        <v/>
+      </c>
+      <c r="E1411">
+        <v>23</v>
+      </c>
+      <c r="F1411">
+        <v>13</v>
+      </c>
+      <c r="G1411">
+        <v>3</v>
+      </c>
+      <c r="H1411" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1411" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="A1412" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1412" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1412" t="str">
+        <v>TVA4</v>
+      </c>
+      <c r="D1412" t="str">
+        <v/>
+      </c>
+      <c r="E1412">
+        <v>-3</v>
+      </c>
+      <c r="F1412">
+        <v>4</v>
+      </c>
+      <c r="G1412">
+        <v>3</v>
+      </c>
+      <c r="H1412" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1412" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="A1413" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1413" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1413" t="str">
+        <v>TV155-PS</v>
+      </c>
+      <c r="D1413" t="str">
+        <v>150*50</v>
+      </c>
+      <c r="E1413">
+        <v>25</v>
+      </c>
+      <c r="F1413">
+        <v>13</v>
+      </c>
+      <c r="G1413">
+        <v>4</v>
+      </c>
+      <c r="H1413" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1413" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="A1414" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1414" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1414" t="str">
+        <v>TV050-PS</v>
+      </c>
+      <c r="D1414" t="str">
+        <v>50*50</v>
+      </c>
+      <c r="E1414">
+        <v>36</v>
+      </c>
+      <c r="F1414">
+        <v>25</v>
+      </c>
+      <c r="G1414">
+        <v>60</v>
+      </c>
+      <c r="H1414" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1414" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="A1415" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1415" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1415" t="str">
+        <v>TV050</v>
+      </c>
+      <c r="D1415" t="str">
+        <v>50*50</v>
+      </c>
+      <c r="E1415">
+        <v>69</v>
+      </c>
+      <c r="F1415">
+        <v>61</v>
+      </c>
+      <c r="G1415">
+        <v>200</v>
+      </c>
+      <c r="H1415" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1415" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="A1416" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1416" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1416" t="str">
+        <v>TV040-PS</v>
+      </c>
+      <c r="D1416" t="str">
+        <v>40*40</v>
+      </c>
+      <c r="E1416">
+        <v>29</v>
+      </c>
+      <c r="F1416">
+        <v>17</v>
+      </c>
+      <c r="G1416">
+        <v>30</v>
+      </c>
+      <c r="H1416" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1416" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="A1417" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1417" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1417" t="str">
+        <v>TV100</v>
+      </c>
+      <c r="D1417" t="str">
+        <v>100*100</v>
+      </c>
+      <c r="E1417">
+        <v>34</v>
+      </c>
+      <c r="F1417">
+        <v>25</v>
+      </c>
+      <c r="G1417">
+        <v>6</v>
+      </c>
+      <c r="H1417" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1417" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="A1418" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1418" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1418" t="str">
+        <v>TV2760</v>
+      </c>
+      <c r="D1418" t="str">
+        <v>27*60</v>
+      </c>
+      <c r="E1418">
+        <v>0</v>
+      </c>
+      <c r="F1418">
+        <v>0</v>
+      </c>
+      <c r="G1418">
+        <v>3</v>
+      </c>
+      <c r="H1418" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1418" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="A1419" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1419" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1419" t="str">
+        <v>TV056</v>
+      </c>
+      <c r="D1419" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E1419">
+        <v>-109</v>
+      </c>
+      <c r="F1419">
+        <v>77</v>
+      </c>
+      <c r="G1419">
+        <v>200</v>
+      </c>
+      <c r="H1419" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1419" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="A1420" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1420" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1420" t="str">
+        <v>TV080-PS</v>
+      </c>
+      <c r="D1420" t="str">
+        <v>80*80</v>
+      </c>
+      <c r="E1420">
+        <v>10</v>
+      </c>
+      <c r="F1420">
+        <v>8</v>
+      </c>
+      <c r="G1420">
+        <v>4</v>
+      </c>
+      <c r="H1420" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1420" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="A1421" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1421" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1421" t="str">
+        <v>TV100-PS</v>
+      </c>
+      <c r="D1421" t="str">
+        <v>100*100</v>
+      </c>
+      <c r="E1421">
+        <v>17</v>
+      </c>
+      <c r="F1421">
+        <v>12</v>
+      </c>
+      <c r="G1421">
+        <v>4</v>
+      </c>
+      <c r="H1421" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1421" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="A1422" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1422" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1422" t="str">
+        <v>TV090</v>
+      </c>
+      <c r="D1422" t="str">
+        <v>90*90</v>
+      </c>
+      <c r="E1422">
+        <v>10</v>
+      </c>
+      <c r="F1422">
+        <v>9</v>
+      </c>
+      <c r="G1422">
+        <v>6</v>
+      </c>
+      <c r="H1422" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1422" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="A1423" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1423" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1423" t="str">
+        <v>TV150-PS</v>
+      </c>
+      <c r="D1423" t="str">
+        <v>100*50</v>
+      </c>
+      <c r="E1423">
+        <v>29</v>
+      </c>
+      <c r="F1423">
+        <v>17</v>
+      </c>
+      <c r="G1423">
+        <v>20</v>
+      </c>
+      <c r="H1423" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1423" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="A1424" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1424" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1424" t="str">
+        <v>TV069</v>
+      </c>
+      <c r="D1424" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E1424">
+        <v>25</v>
+      </c>
+      <c r="F1424">
+        <v>17</v>
+      </c>
+      <c r="G1424">
+        <v>30</v>
+      </c>
+      <c r="H1424" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1424" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="A1425" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1425" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1425" t="str">
+        <v>TV155</v>
+      </c>
+      <c r="D1425" t="str">
+        <v>150*50</v>
+      </c>
+      <c r="E1425">
+        <v>29</v>
+      </c>
+      <c r="F1425">
+        <v>16</v>
+      </c>
+      <c r="G1425">
+        <v>6</v>
+      </c>
+      <c r="H1425" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1425" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="A1426" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1426" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1426" t="str">
+        <v>TV070</v>
+      </c>
+      <c r="D1426" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E1426">
+        <v>173</v>
+      </c>
+      <c r="F1426">
+        <v>127</v>
+      </c>
+      <c r="G1426">
+        <v>200</v>
+      </c>
+      <c r="H1426" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1426" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="A1427" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1427" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1427" t="str">
+        <v>TV175-PS</v>
+      </c>
+      <c r="D1427" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E1427">
+        <v>57</v>
+      </c>
+      <c r="F1427">
+        <v>39</v>
+      </c>
+      <c r="G1427">
+        <v>20</v>
+      </c>
+      <c r="H1427" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1427" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="A1428" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1428" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1428" t="str">
+        <v>TV146</v>
+      </c>
+      <c r="D1428" t="str">
+        <v>140*60</v>
+      </c>
+      <c r="E1428">
+        <v>25</v>
+      </c>
+      <c r="F1428">
+        <v>19</v>
+      </c>
+      <c r="G1428">
+        <v>10</v>
+      </c>
+      <c r="H1428" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1428" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="A1429" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1429" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1429" t="str">
+        <v>TV128-PS</v>
+      </c>
+      <c r="D1429" t="str">
+        <v>120*80</v>
+      </c>
+      <c r="E1429">
+        <v>9</v>
+      </c>
+      <c r="F1429">
+        <v>5</v>
+      </c>
+      <c r="G1429">
+        <v>4</v>
+      </c>
+      <c r="H1429" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1429" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="A1430" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1430" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1430" t="str">
+        <v>TV080</v>
+      </c>
+      <c r="D1430" t="str">
+        <v>80*80</v>
+      </c>
+      <c r="E1430">
+        <v>14</v>
+      </c>
+      <c r="F1430">
+        <v>0</v>
+      </c>
+      <c r="G1430">
+        <v>6</v>
+      </c>
+      <c r="H1430" t="str">
+        <v>재고 없음</v>
+      </c>
+      <c r="I1430" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="A1431" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1431" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1431" t="str">
+        <v>TV060-2</v>
+      </c>
+      <c r="D1431" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E1431">
+        <v>33</v>
+      </c>
+      <c r="F1431">
+        <v>10</v>
+      </c>
+      <c r="G1431">
+        <v>20</v>
+      </c>
+      <c r="H1431" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1431" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="A1432" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1432" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1432" t="str">
+        <v>TV128</v>
+      </c>
+      <c r="D1432" t="str">
+        <v>120*80</v>
+      </c>
+      <c r="E1432">
+        <v>15</v>
+      </c>
+      <c r="F1432">
+        <v>5</v>
+      </c>
+      <c r="G1432">
+        <v>10</v>
+      </c>
+      <c r="H1432" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1432" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="A1433" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1433" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1433" t="str">
+        <v>TV145-PS</v>
+      </c>
+      <c r="D1433" t="str">
+        <v>140*50</v>
+      </c>
+      <c r="E1433">
+        <v>5</v>
+      </c>
+      <c r="F1433">
+        <v>5</v>
+      </c>
+      <c r="G1433">
+        <v>3</v>
+      </c>
+      <c r="H1433" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1433" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="A1434" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1434" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1434" t="str">
+        <v>TV126</v>
+      </c>
+      <c r="D1434" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E1434">
+        <v>150</v>
+      </c>
+      <c r="F1434">
+        <v>91</v>
+      </c>
+      <c r="G1434">
+        <v>100</v>
+      </c>
+      <c r="H1434" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1434" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="A1435" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1435" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1435" t="str">
+        <v>TV070-PS</v>
+      </c>
+      <c r="D1435" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E1435">
+        <v>51</v>
+      </c>
+      <c r="F1435">
+        <v>26</v>
+      </c>
+      <c r="G1435">
+        <v>60</v>
+      </c>
+      <c r="H1435" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I1435" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="A1436" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1436" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1436" t="str">
+        <v>TV126-PS</v>
+      </c>
+      <c r="D1436" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E1436">
+        <v>38</v>
+      </c>
+      <c r="F1436">
+        <v>30</v>
+      </c>
+      <c r="G1436">
+        <v>20</v>
+      </c>
+      <c r="H1436" t="str">
+        <v>정상</v>
+      </c>
+      <c r="I1436" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="A1437" t="str">
+        <v>프레임</v>
+      </c>
+      <c r="B1437" t="str">
+        <v>Frame</v>
+      </c>
+      <c r="C1437" t="str">
         <v>TV060</v>
       </c>
-      <c r="D1391" t="str">
+      <c r="D1437" t="str">
         <v>60*60</v>
       </c>
-      <c r="E1391">
-[...5 lines deleted...]
-      <c r="G1391">
+      <c r="E1437">
+        <v>181</v>
+      </c>
+      <c r="F1437">
+        <v>87</v>
+      </c>
+      <c r="G1437">
         <v>100</v>
       </c>
-      <c r="H1391" t="str">
+      <c r="H1437" t="str">
         <v>안전수량 이하</v>
       </c>
-      <c r="I1391" t="str">
+      <c r="I1437" t="str">
         <v>아니오</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I1391"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I1437"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>재고</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 