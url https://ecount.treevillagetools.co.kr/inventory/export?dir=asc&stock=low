--- v0 (2026-08-31)
+++ v1 (2026-11-01)
@@ -410,10788 +410,11455 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I370"/>
+  <dimension ref="A1:I393"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>구분</v>
       </c>
       <c r="B1" t="str">
         <v>품목명</v>
       </c>
       <c r="C1" t="str">
         <v>코드</v>
       </c>
       <c r="D1" t="str">
         <v>사이즈</v>
       </c>
       <c r="E1" t="str">
         <v>전체수량</v>
       </c>
       <c r="F1" t="str">
         <v>재고수량</v>
       </c>
       <c r="G1" t="str">
         <v>안전수량</v>
       </c>
       <c r="H1" t="str">
         <v>상태</v>
       </c>
       <c r="I1" t="str">
         <v>위시리스트</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>프레임</v>
       </c>
       <c r="B2" t="str">
         <v>Frame</v>
       </c>
       <c r="C2" t="str">
         <v>TV068-PS</v>
       </c>
       <c r="D2" t="str">
         <v>65*80</v>
       </c>
       <c r="E2">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F2">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G2">
         <v>60</v>
       </c>
       <c r="H2" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I2" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>프레임</v>
       </c>
       <c r="B3" t="str">
         <v>Frame</v>
       </c>
       <c r="C3" t="str">
-        <v>TV056-PS</v>
+        <v>TV060-PS</v>
       </c>
       <c r="D3" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E3">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="F3">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="H3" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I3" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>프레임</v>
       </c>
       <c r="B4" t="str">
         <v>Frame</v>
       </c>
       <c r="C4" t="str">
-        <v>TV068</v>
+        <v>TV056-PS</v>
       </c>
       <c r="D4" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E4">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="F4">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="G4">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="H4" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I4" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>프레임</v>
       </c>
       <c r="B5" t="str">
         <v>Frame</v>
       </c>
       <c r="C5" t="str">
-        <v>TV150</v>
+        <v>TV068</v>
       </c>
       <c r="D5" t="str">
-        <v>100*50</v>
+        <v>65*80</v>
       </c>
       <c r="E5">
-        <v>94</v>
+        <v>126</v>
       </c>
       <c r="F5">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="G5">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="H5" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I5" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>프레임</v>
       </c>
       <c r="B6" t="str">
         <v>Frame</v>
       </c>
       <c r="C6" t="str">
-        <v>TV069-PS</v>
+        <v>TV150</v>
       </c>
       <c r="D6" t="str">
-        <v>90*60</v>
+        <v>100*50</v>
       </c>
       <c r="E6">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="F6">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G6">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="H6" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I6" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>프레임</v>
       </c>
       <c r="B7" t="str">
         <v>Frame</v>
       </c>
       <c r="C7" t="str">
-        <v>TV040</v>
+        <v>TV069-PS</v>
       </c>
       <c r="D7" t="str">
-        <v>40*40</v>
+        <v>90*60</v>
       </c>
       <c r="E7">
-        <v>-74</v>
+        <v>31</v>
       </c>
       <c r="F7">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="G7">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="H7" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I7" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>프레임</v>
       </c>
       <c r="B8" t="str">
         <v>Frame</v>
       </c>
       <c r="C8" t="str">
-        <v>TV050-PS</v>
+        <v>TV040</v>
       </c>
       <c r="D8" t="str">
-        <v>50*50</v>
+        <v>40*40</v>
       </c>
       <c r="E8">
-        <v>38</v>
+        <v>-60</v>
       </c>
       <c r="F8">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G8">
         <v>60</v>
       </c>
       <c r="H8" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I8" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>프레임</v>
       </c>
       <c r="B9" t="str">
         <v>Frame</v>
       </c>
       <c r="C9" t="str">
-        <v>TV050</v>
+        <v>TV050-PS</v>
       </c>
       <c r="D9" t="str">
         <v>50*50</v>
       </c>
       <c r="E9">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F9">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G9">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H9" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I9" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>프레임</v>
       </c>
       <c r="B10" t="str">
         <v>Frame</v>
       </c>
       <c r="C10" t="str">
-        <v>TV040-PS</v>
+        <v>TV050</v>
       </c>
       <c r="D10" t="str">
-        <v>40*40</v>
+        <v>50*50</v>
       </c>
       <c r="E10">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="F10">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="G10">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="H10" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I10" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>프레임</v>
       </c>
       <c r="B11" t="str">
         <v>Frame</v>
       </c>
       <c r="C11" t="str">
-        <v>TV056</v>
+        <v>TV040-PS</v>
       </c>
       <c r="D11" t="str">
-        <v>50*60</v>
+        <v>40*40</v>
       </c>
       <c r="E11">
-        <v>-141</v>
+        <v>29</v>
       </c>
       <c r="F11">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="G11">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="H11" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I11" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>프레임</v>
       </c>
       <c r="B12" t="str">
         <v>Frame</v>
       </c>
       <c r="C12" t="str">
-        <v>TV150-PS</v>
+        <v>TV056</v>
       </c>
       <c r="D12" t="str">
-        <v>100*50</v>
+        <v>50*60</v>
       </c>
       <c r="E12">
-        <v>29</v>
+        <v>-109</v>
       </c>
       <c r="F12">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="G12">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="H12" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I12" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>프레임</v>
       </c>
       <c r="B13" t="str">
         <v>Frame</v>
       </c>
       <c r="C13" t="str">
-        <v>TV069</v>
+        <v>TV150-PS</v>
       </c>
       <c r="D13" t="str">
-        <v>90*60</v>
+        <v>100*50</v>
       </c>
       <c r="E13">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F13">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G13">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H13" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I13" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>프레임</v>
       </c>
       <c r="B14" t="str">
         <v>Frame</v>
       </c>
       <c r="C14" t="str">
-        <v>TV070</v>
+        <v>TV069</v>
       </c>
       <c r="D14" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E14">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="F14">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="G14">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="H14" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I14" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>프레임</v>
       </c>
       <c r="B15" t="str">
         <v>Frame</v>
       </c>
       <c r="C15" t="str">
-        <v>TV128</v>
+        <v>TV070</v>
       </c>
       <c r="D15" t="str">
-        <v>120*80</v>
+        <v>70*70</v>
       </c>
       <c r="E15">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="F15">
-        <v>8</v>
+        <v>127</v>
       </c>
       <c r="G15">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="H15" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I15" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>프레임</v>
       </c>
       <c r="B16" t="str">
         <v>Frame</v>
       </c>
       <c r="C16" t="str">
-        <v>TV126</v>
+        <v>TV060-2</v>
       </c>
       <c r="D16" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E16">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="F16">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="G16">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="H16" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I16" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>프레임</v>
       </c>
       <c r="B17" t="str">
         <v>Frame</v>
       </c>
       <c r="C17" t="str">
-        <v>TV070-PS</v>
+        <v>TV128</v>
       </c>
       <c r="D17" t="str">
-        <v>70*70</v>
+        <v>120*80</v>
       </c>
       <c r="E17">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F17">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="G17">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="H17" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I17" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>프레임</v>
       </c>
       <c r="B18" t="str">
         <v>Frame</v>
       </c>
       <c r="C18" t="str">
-        <v>TV060</v>
+        <v>TV126</v>
       </c>
       <c r="D18" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E18">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="F18">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="G18">
         <v>100</v>
       </c>
       <c r="H18" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I18" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>작품</v>
+        <v>프레임</v>
       </c>
       <c r="B19" t="str">
-        <v>골드로즈</v>
+        <v>Frame</v>
       </c>
       <c r="C19" t="str">
-        <v>FL03</v>
+        <v>TV070-PS</v>
       </c>
       <c r="D19" t="str">
         <v>70*70</v>
       </c>
       <c r="E19">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F19">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="G19">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="H19" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I19" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>작품</v>
+        <v>프레임</v>
       </c>
       <c r="B20" t="str">
-        <v>골드리브스</v>
+        <v>Frame</v>
       </c>
       <c r="C20" t="str">
-        <v>CD065</v>
+        <v>TV060</v>
       </c>
       <c r="D20" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>181</v>
       </c>
       <c r="F20">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="G20">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="H20" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I20" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>작품</v>
       </c>
       <c r="B21" t="str">
-        <v>골드보태니컬</v>
+        <v>가이아1</v>
       </c>
       <c r="C21" t="str">
-        <v>CD041</v>
+        <v>TR590-1</v>
       </c>
       <c r="D21" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E21">
-        <v>8</v>
+        <v>-4</v>
       </c>
       <c r="F21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G21">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H21" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I21" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>작품</v>
       </c>
       <c r="B22" t="str">
-        <v>골드썬샤인 블랙</v>
+        <v>골드로즈</v>
       </c>
       <c r="C22" t="str">
-        <v>TR185-1-2</v>
+        <v>FL03</v>
       </c>
       <c r="D22" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F22">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G22">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H22" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I22" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>작품</v>
       </c>
       <c r="B23" t="str">
-        <v>골드엘레펀트</v>
+        <v>골드리브스</v>
       </c>
       <c r="C23" t="str">
-        <v>1B402</v>
+        <v>CD065</v>
       </c>
       <c r="D23" t="str">
-        <v>100*70</v>
+        <v>100*75</v>
       </c>
       <c r="E23">
-        <v>-67</v>
+        <v>2</v>
       </c>
       <c r="F23">
+        <v>2</v>
+      </c>
+      <c r="G23">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="H23" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I23" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>작품</v>
       </c>
       <c r="B24" t="str">
-        <v>골드엘레펀트_왼쪽</v>
+        <v>골드보태니컬</v>
       </c>
       <c r="C24" t="str">
-        <v>1B402-O</v>
+        <v>CD041</v>
       </c>
       <c r="D24" t="str">
-        <v>100*70</v>
+        <v>120*60</v>
       </c>
       <c r="E24">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G24">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H24" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I24" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>작품</v>
       </c>
       <c r="B25" t="str">
-        <v>골드월드맵</v>
+        <v>골드썬샤인 블랙</v>
       </c>
       <c r="C25" t="str">
-        <v>1A103</v>
+        <v>TR185-1-2</v>
       </c>
       <c r="D25" t="str">
-        <v>120*80</v>
+        <v>65*80</v>
       </c>
       <c r="E25">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F25">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G25">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H25" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I25" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>작품</v>
       </c>
       <c r="B26" t="str">
-        <v>구버젼아나이스</v>
+        <v>골드엘레펀트</v>
       </c>
       <c r="C26" t="str">
-        <v>CD001</v>
+        <v>1B402</v>
       </c>
       <c r="D26" t="str">
         <v>100*70</v>
       </c>
       <c r="E26">
-        <v>3</v>
+        <v>-69</v>
       </c>
       <c r="F26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G26">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H26" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I26" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>작품</v>
       </c>
       <c r="B27" t="str">
-        <v>굿애프터눈</v>
+        <v>골드엘레펀트_왼쪽</v>
       </c>
       <c r="C27" t="str">
-        <v>TR241-1-1</v>
+        <v>1B402-O</v>
       </c>
       <c r="D27" t="str">
-        <v>50*60</v>
+        <v>100*70</v>
       </c>
       <c r="E27">
-        <v>-12</v>
+        <v>4</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I27" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>작품</v>
       </c>
       <c r="B28" t="str">
-        <v>그라티아</v>
+        <v>골드월드맵</v>
       </c>
       <c r="C28" t="str">
-        <v>TR333</v>
+        <v>1A103</v>
       </c>
       <c r="D28" t="str">
-        <v>120*60</v>
+        <v>120*80</v>
       </c>
       <c r="E28">
-        <v>-6</v>
+        <v>-1</v>
       </c>
       <c r="F28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G28">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H28" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I28" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>작품</v>
       </c>
       <c r="B29" t="str">
-        <v>그레슬린</v>
+        <v>골드해바라기</v>
       </c>
       <c r="C29" t="str">
-        <v>XYT-20300M</v>
+        <v>TR027-2</v>
       </c>
       <c r="D29" t="str">
-        <v>120*60</v>
+        <v>60*60</v>
       </c>
       <c r="E29">
-        <v>13</v>
+        <v>-44</v>
       </c>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I29" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>작품</v>
       </c>
       <c r="B30" t="str">
-        <v>그레이브릿지(구)</v>
+        <v>구버젼아나이스</v>
       </c>
       <c r="C30" t="str">
-        <v>SMB_50</v>
+        <v>CD001</v>
       </c>
       <c r="D30" t="str">
-        <v>150*60</v>
+        <v>100*70</v>
       </c>
       <c r="E30">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I30" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>작품</v>
       </c>
       <c r="B31" t="str">
-        <v>그레이스</v>
+        <v>굿애프터눈</v>
       </c>
       <c r="C31" t="str">
-        <v>18SJL-002</v>
+        <v>TR241-1-1</v>
       </c>
       <c r="D31" t="str">
-        <v>150*50</v>
+        <v>50*60</v>
       </c>
       <c r="E31">
-        <v>-254</v>
+        <v>-12</v>
       </c>
       <c r="F31">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G31">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H31" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I31" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>작품</v>
       </c>
       <c r="B32" t="str">
-        <v>나디아</v>
+        <v>그레슬린</v>
       </c>
       <c r="C32" t="str">
-        <v>TR032</v>
+        <v>XYT-20300M</v>
       </c>
       <c r="D32" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E32">
-        <v>-18</v>
+        <v>13</v>
       </c>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I32" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>작품</v>
       </c>
       <c r="B33" t="str">
-        <v>나비드</v>
+        <v>그레이브릿지(구)</v>
       </c>
       <c r="C33" t="str">
-        <v>TR012-1</v>
+        <v>SMB_50</v>
       </c>
       <c r="D33" t="str">
-        <v>40*40</v>
+        <v>150*60</v>
       </c>
       <c r="E33">
-        <v>-5</v>
+        <v>-2</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I33" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>작품</v>
       </c>
       <c r="B34" t="str">
-        <v>나비드 세트</v>
+        <v>그레이스</v>
       </c>
       <c r="C34" t="str">
-        <v>TR012-SET</v>
+        <v>18SJL-002</v>
       </c>
       <c r="D34" t="str">
-        <v>40*40</v>
+        <v>150*50</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>-263</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G34">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H34" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I34" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>작품</v>
       </c>
       <c r="B35" t="str">
-        <v>네그라</v>
+        <v>그린우드</v>
       </c>
       <c r="C35" t="str">
-        <v>TR494</v>
+        <v>TR227</v>
       </c>
       <c r="D35" t="str">
-        <v>70*70</v>
+        <v>80*80</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I35" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>작품</v>
       </c>
       <c r="B36" t="str">
-        <v>네브라</v>
+        <v>그린우드</v>
       </c>
       <c r="C36" t="str">
-        <v>AP225-A</v>
+        <v>TR227-PS</v>
       </c>
       <c r="D36" t="str">
-        <v>65*80</v>
+        <v>80*80</v>
       </c>
       <c r="E36">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I36" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>작품</v>
       </c>
       <c r="B37" t="str">
-        <v>네오스1</v>
+        <v>그린포드</v>
       </c>
       <c r="C37" t="str">
-        <v>TR228-1-B</v>
+        <v>TR042</v>
       </c>
       <c r="D37" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E37">
-        <v>2</v>
+        <v>-24</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I37" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>작품</v>
       </c>
       <c r="B38" t="str">
-        <v>네오스2</v>
+        <v>나디아</v>
       </c>
       <c r="C38" t="str">
-        <v>TR228-2</v>
+        <v>TR032</v>
       </c>
       <c r="D38" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E38">
-        <v>3</v>
+        <v>-18</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I38" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>작품</v>
       </c>
       <c r="B39" t="str">
-        <v>네온민트</v>
+        <v>나비드</v>
       </c>
       <c r="C39" t="str">
-        <v>TR015</v>
+        <v>TR012-1</v>
       </c>
       <c r="D39" t="str">
-        <v>100*75</v>
+        <v>40*40</v>
       </c>
       <c r="E39">
-        <v>-8</v>
+        <v>-5</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I39" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>작품</v>
       </c>
       <c r="B40" t="str">
-        <v>노에마</v>
+        <v>나비드 세트</v>
       </c>
       <c r="C40" t="str">
-        <v>TR517</v>
+        <v>TR012-SET</v>
       </c>
       <c r="D40" t="str">
-        <v>50*60</v>
+        <v>40*40</v>
       </c>
       <c r="E40">
-        <v>-15</v>
+        <v>0</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I40" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>작품</v>
       </c>
       <c r="B41" t="str">
-        <v>노을해바라기</v>
+        <v>네그라</v>
       </c>
       <c r="C41" t="str">
-        <v>CD059</v>
+        <v>TR494</v>
       </c>
       <c r="D41" t="str">
         <v>70*70</v>
       </c>
       <c r="E41">
-        <v>-68</v>
+        <v>0</v>
       </c>
       <c r="F41">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G41">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H41" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I41" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>작품</v>
       </c>
       <c r="B42" t="str">
-        <v>누아르</v>
+        <v>네그릴로</v>
       </c>
       <c r="C42" t="str">
-        <v>TR487</v>
+        <v>TR550</v>
       </c>
       <c r="D42" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I42" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>작품</v>
       </c>
       <c r="B43" t="str">
-        <v>단테</v>
+        <v>네불라</v>
       </c>
       <c r="C43" t="str">
-        <v>TR258</v>
+        <v>TR289-2_PS</v>
       </c>
       <c r="D43" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E43">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I43" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>작품</v>
       </c>
       <c r="B44" t="str">
-        <v>더스틴</v>
+        <v>네브라</v>
       </c>
       <c r="C44" t="str">
-        <v>TR104</v>
+        <v>AP225-A</v>
       </c>
       <c r="D44" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E44">
-        <v>-12</v>
+        <v>-3</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I44" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>작품</v>
       </c>
       <c r="B45" t="str">
-        <v>데미온</v>
+        <v>네오스1</v>
       </c>
       <c r="C45" t="str">
-        <v>TR176-1</v>
+        <v>TR228-1-B</v>
       </c>
       <c r="D45" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E45">
-        <v>-9</v>
+        <v>1</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I45" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>작품</v>
       </c>
       <c r="B46" t="str">
-        <v>데미온</v>
+        <v>네오스2</v>
       </c>
       <c r="C46" t="str">
-        <v>TR176-2</v>
+        <v>TR228-2</v>
       </c>
       <c r="D46" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E46">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I46" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>작품</v>
       </c>
       <c r="B47" t="str">
-        <v>덱스터</v>
+        <v>네온민트</v>
       </c>
       <c r="C47" t="str">
-        <v>TR283-2</v>
+        <v>TR015</v>
       </c>
       <c r="D47" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E47">
-        <v>-7</v>
+        <v>-8</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I47" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>작품</v>
       </c>
       <c r="B48" t="str">
-        <v>도토</v>
+        <v>노에마</v>
       </c>
       <c r="C48" t="str">
-        <v>TR259-2</v>
+        <v>TR517-PS</v>
       </c>
       <c r="D48" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I48" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>작품</v>
       </c>
       <c r="B49" t="str">
-        <v>돈들어오는해바라기</v>
+        <v>노을해바라기</v>
       </c>
       <c r="C49" t="str">
-        <v>CD047</v>
+        <v>CD059-CV</v>
       </c>
       <c r="D49" t="str">
         <v>70*70</v>
       </c>
       <c r="E49">
-        <v>-37</v>
+        <v>3</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
       <c r="G49">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H49" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I49" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>작품</v>
       </c>
       <c r="B50" t="str">
-        <v>듀르</v>
+        <v>노을해바라기</v>
       </c>
       <c r="C50" t="str">
-        <v>TR260-1</v>
+        <v>CD059</v>
       </c>
       <c r="D50" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E50">
-        <v>-1</v>
+        <v>-71</v>
       </c>
       <c r="F50">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G50">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H50" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I50" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>작품</v>
       </c>
       <c r="B51" t="str">
-        <v>디오네</v>
+        <v>누아르</v>
       </c>
       <c r="C51" t="str">
-        <v>TR184-1</v>
+        <v>TR487</v>
       </c>
       <c r="D51" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E51">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I51" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>작품</v>
       </c>
       <c r="B52" t="str">
-        <v>딜라잇</v>
+        <v>다르야1</v>
       </c>
       <c r="C52" t="str">
-        <v>09201</v>
+        <v>TR452-1</v>
       </c>
       <c r="D52" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E52">
-        <v>-10</v>
+        <v>-7</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I52" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>작품</v>
       </c>
       <c r="B53" t="str">
-        <v>라 플레히에-2</v>
+        <v>단테</v>
       </c>
       <c r="C53" t="str">
-        <v>TR065-2</v>
+        <v>TR258</v>
       </c>
       <c r="D53" t="str">
-        <v>60*60</v>
+        <v>90*60</v>
       </c>
       <c r="E53">
-        <v>-27</v>
+        <v>-2</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I53" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>작품</v>
       </c>
       <c r="B54" t="str">
-        <v>라넌프스</v>
+        <v>더스틴</v>
       </c>
       <c r="C54" t="str">
-        <v>TR231</v>
+        <v>TR104</v>
       </c>
       <c r="D54" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E54">
-        <v>-15</v>
+        <v>-12</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I54" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>작품</v>
       </c>
       <c r="B55" t="str">
-        <v>라벨르</v>
+        <v>데미온</v>
       </c>
       <c r="C55" t="str">
-        <v>TR152</v>
+        <v>TR176-1</v>
       </c>
       <c r="D55" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E55">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I55" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>작품</v>
       </c>
       <c r="B56" t="str">
-        <v>라벨르</v>
+        <v>데미온</v>
       </c>
       <c r="C56" t="str">
-        <v>TR152-1</v>
+        <v>TR176-2</v>
       </c>
       <c r="D56" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E56">
-        <v>-2</v>
+        <v>6</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I56" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>작품</v>
       </c>
       <c r="B57" t="str">
-        <v>러브</v>
+        <v>덱스터</v>
       </c>
       <c r="C57" t="str">
-        <v>1B208</v>
+        <v>TR283-2</v>
       </c>
       <c r="D57" t="str">
-        <v>100*100</v>
+        <v>65*80</v>
       </c>
       <c r="E57">
-        <v>5</v>
+        <v>-7</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H57" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I57" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>작품</v>
       </c>
       <c r="B58" t="str">
-        <v>러블리싸이클</v>
+        <v>도토</v>
       </c>
       <c r="C58" t="str">
-        <v>CD012</v>
+        <v>TR259-2</v>
       </c>
       <c r="D58" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E58">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="F58">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G58">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H58" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I58" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>작품</v>
       </c>
       <c r="B59" t="str">
-        <v>러블리썬플라워2</v>
+        <v>도토</v>
       </c>
       <c r="C59" t="str">
-        <v>TR051</v>
+        <v>TR259-1</v>
       </c>
       <c r="D59" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E59">
-        <v>-11</v>
+        <v>0</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I59" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>작품</v>
       </c>
       <c r="B60" t="str">
-        <v>러블리플라밍고</v>
+        <v>돈들어오는해바라기</v>
       </c>
       <c r="C60" t="str">
-        <v>C211</v>
+        <v>CD047</v>
       </c>
       <c r="D60" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E60">
-        <v>8</v>
+        <v>-40</v>
       </c>
       <c r="F60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G60">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H60" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I60" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>작품</v>
       </c>
       <c r="B61" t="str">
-        <v>럭키캣</v>
+        <v>듀르</v>
       </c>
       <c r="C61" t="str">
-        <v>TR281</v>
+        <v>TR260-1</v>
       </c>
       <c r="D61" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E61">
-        <v>-41</v>
+        <v>-1</v>
       </c>
       <c r="F61">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G61">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H61" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I61" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>작품</v>
       </c>
       <c r="B62" t="str">
-        <v>레니</v>
+        <v>디오네</v>
       </c>
       <c r="C62" t="str">
-        <v>TR264-2</v>
+        <v>TR184-1</v>
       </c>
       <c r="D62" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I62" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>작품</v>
       </c>
       <c r="B63" t="str">
-        <v>레몬트리</v>
+        <v>딜라잇</v>
       </c>
       <c r="C63" t="str">
-        <v>CD025-CV</v>
+        <v>09201</v>
       </c>
       <c r="D63" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E63">
-        <v>10</v>
+        <v>-10</v>
       </c>
       <c r="F63">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G63">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H63" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I63" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>작품</v>
       </c>
       <c r="B64" t="str">
-        <v>레베카</v>
+        <v>라 플레히에-2</v>
       </c>
       <c r="C64" t="str">
-        <v>TR127</v>
+        <v>TR065-2</v>
       </c>
       <c r="D64" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E64">
-        <v>-3</v>
+        <v>-27</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I64" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>작품</v>
       </c>
       <c r="B65" t="str">
-        <v>레앙</v>
+        <v>라넌프스</v>
       </c>
       <c r="C65" t="str">
-        <v>TR247</v>
+        <v>TR231</v>
       </c>
       <c r="D65" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>-15</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I65" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>작품</v>
       </c>
       <c r="B66" t="str">
-        <v>레이첼</v>
+        <v>라벨르</v>
       </c>
       <c r="C66" t="str">
-        <v>TR332</v>
+        <v>TR152</v>
       </c>
       <c r="D66" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E66">
-        <v>-24</v>
+        <v>-2</v>
       </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I66" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>작품</v>
       </c>
       <c r="B67" t="str">
-        <v>레인드랍</v>
+        <v>라코르도</v>
       </c>
       <c r="C67" t="str">
-        <v>TR263_set(50)</v>
+        <v>TR524</v>
       </c>
       <c r="D67" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E67">
-        <v>-9</v>
+        <v>-8</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I67" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>작품</v>
       </c>
       <c r="B68" t="str">
-        <v>로사</v>
+        <v>랜든</v>
       </c>
       <c r="C68" t="str">
-        <v>TR454</v>
+        <v>CD090</v>
       </c>
       <c r="D68" t="str">
-        <v>90*60</v>
+        <v>120*60</v>
       </c>
       <c r="E68">
-        <v>-8</v>
+        <v>-25</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I68" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>작품</v>
       </c>
       <c r="B69" t="str">
-        <v>로시아</v>
+        <v>러브</v>
       </c>
       <c r="C69" t="str">
-        <v>TR343</v>
+        <v>1B208</v>
       </c>
       <c r="D69" t="str">
-        <v>100*75</v>
+        <v>100*100</v>
       </c>
       <c r="E69">
-        <v>-12</v>
+        <v>5</v>
       </c>
       <c r="F69">
         <v>1</v>
       </c>
       <c r="G69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H69" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I69" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>작품</v>
       </c>
       <c r="B70" t="str">
-        <v>로엄</v>
+        <v>러블리싸이클</v>
       </c>
       <c r="C70" t="str">
-        <v>TR465</v>
+        <v>CD012</v>
       </c>
       <c r="D70" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E70">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="F70">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G70">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H70" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I70" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>작품</v>
       </c>
       <c r="B71" t="str">
-        <v>로웰(화이트)</v>
+        <v>러블리썬플라워2</v>
       </c>
       <c r="C71" t="str">
-        <v>TR366-1-1</v>
+        <v>TR051</v>
       </c>
       <c r="D71" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E71">
-        <v>-29</v>
+        <v>-11</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I71" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>작품</v>
       </c>
       <c r="B72" t="str">
-        <v>로이드</v>
+        <v>러블리케이크</v>
       </c>
       <c r="C72" t="str">
-        <v>NA065-A</v>
+        <v>TR244-1</v>
       </c>
       <c r="D72" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E72">
-        <v>8</v>
+        <v>-7</v>
       </c>
       <c r="F72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G72">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H72" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I72" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>작품</v>
       </c>
       <c r="B73" t="str">
-        <v>로즈메리</v>
+        <v>러블리플라밍고</v>
       </c>
       <c r="C73" t="str">
-        <v>19AB08_CV</v>
+        <v>C211</v>
       </c>
       <c r="D73" t="str">
-        <v>120*60</v>
+        <v>80*80</v>
       </c>
       <c r="E73">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F73">
+        <v>2</v>
+      </c>
+      <c r="G73">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="H73" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I73" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>작품</v>
       </c>
       <c r="B74" t="str">
-        <v>로즈베이</v>
+        <v>럭키캣</v>
       </c>
       <c r="C74" t="str">
-        <v>TR069-PS</v>
+        <v>TR281</v>
       </c>
       <c r="D74" t="str">
         <v>70*70</v>
       </c>
       <c r="E74">
-        <v>2</v>
+        <v>-41</v>
       </c>
       <c r="F74">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G74">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H74" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I74" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>작품</v>
       </c>
       <c r="B75" t="str">
-        <v>로즈베이</v>
+        <v>레니</v>
       </c>
       <c r="C75" t="str">
-        <v>TR069</v>
+        <v>TR264-2</v>
       </c>
       <c r="D75" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E75">
-        <v>-45</v>
+        <v>1</v>
       </c>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I75" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>작품</v>
       </c>
       <c r="B76" t="str">
-        <v>루미</v>
+        <v>레몬트리</v>
       </c>
       <c r="C76" t="str">
-        <v>TR377-1</v>
+        <v>CD025-CV</v>
       </c>
       <c r="D76" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E76">
-        <v>-3</v>
+        <v>10</v>
       </c>
       <c r="F76">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G76">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H76" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I76" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>작품</v>
       </c>
       <c r="B77" t="str">
-        <v>루미오</v>
+        <v>레베카</v>
       </c>
       <c r="C77" t="str">
-        <v>TR475</v>
+        <v>TR127</v>
       </c>
       <c r="D77" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I77" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>작품</v>
       </c>
       <c r="B78" t="str">
-        <v>루시</v>
+        <v>레앙</v>
       </c>
       <c r="C78" t="str">
-        <v>19AB11</v>
+        <v>TR247</v>
       </c>
       <c r="D78" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E78">
-        <v>-63</v>
+        <v>1</v>
       </c>
       <c r="F78">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G78">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H78" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I78" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>작품</v>
       </c>
       <c r="B79" t="str">
-        <v>루시스</v>
+        <v>레인드랍</v>
       </c>
       <c r="C79" t="str">
-        <v>TR300-2</v>
+        <v>TR263_set(50)</v>
       </c>
       <c r="D79" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E79">
-        <v>-2</v>
+        <v>-9</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I79" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>작품</v>
       </c>
       <c r="B80" t="str">
-        <v>루시스</v>
+        <v>로시아</v>
       </c>
       <c r="C80" t="str">
-        <v>TR300-1</v>
+        <v>TR343</v>
       </c>
       <c r="D80" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>-12</v>
       </c>
       <c r="F80">
         <v>1</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I80" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>작품</v>
       </c>
       <c r="B81" t="str">
-        <v>루시엘2</v>
+        <v>로열피오니</v>
       </c>
       <c r="C81" t="str">
-        <v>TR215-2</v>
+        <v>TR518</v>
       </c>
       <c r="D81" t="str">
         <v>65*80</v>
       </c>
       <c r="E81">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F81">
         <v>1</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I81" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>작품</v>
       </c>
       <c r="B82" t="str">
-        <v>루컬렌트</v>
+        <v>로웰(화이트)</v>
       </c>
       <c r="C82" t="str">
-        <v>TR109</v>
+        <v>TR366-1-1</v>
       </c>
       <c r="D82" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E82">
-        <v>-32</v>
+        <v>-29</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I82" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>작품</v>
       </c>
       <c r="B83" t="str">
-        <v>루키스</v>
+        <v>로이드</v>
       </c>
       <c r="C83" t="str">
-        <v>TR555</v>
+        <v>NA065-A</v>
       </c>
       <c r="D83" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E83">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F83">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G83">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H83" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I83" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>작품</v>
       </c>
       <c r="B84" t="str">
-        <v>루툼</v>
+        <v>로즈메리</v>
       </c>
       <c r="C84" t="str">
-        <v>TR248</v>
+        <v>19AB08_CV</v>
       </c>
       <c r="D84" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E84">
-        <v>-4</v>
+        <v>13</v>
       </c>
       <c r="F84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G84">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H84" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I84" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>작품</v>
       </c>
       <c r="B85" t="str">
-        <v>리네아</v>
+        <v>로즈베이</v>
       </c>
       <c r="C85" t="str">
-        <v>TR418-2</v>
+        <v>TR069-PS</v>
       </c>
       <c r="D85" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F85">
         <v>1</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I85" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>작품</v>
       </c>
       <c r="B86" t="str">
-        <v>리네아</v>
+        <v>로즈베이</v>
       </c>
       <c r="C86" t="str">
-        <v>TR418-1</v>
+        <v>TR069</v>
       </c>
       <c r="D86" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E86">
-        <v>0</v>
+        <v>-45</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I86" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>작품</v>
       </c>
       <c r="B87" t="str">
-        <v>리눔</v>
+        <v>루나레</v>
       </c>
       <c r="C87" t="str">
-        <v>CD075-PS</v>
+        <v>TR364-PS</v>
       </c>
       <c r="D87" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I87" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>작품</v>
       </c>
       <c r="B88" t="str">
-        <v>리리칼</v>
+        <v>루모라</v>
       </c>
       <c r="C88" t="str">
-        <v>CD032</v>
+        <v>TR566</v>
       </c>
       <c r="D88" t="str">
-        <v>35*70</v>
+        <v>70*70</v>
       </c>
       <c r="E88">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="F88">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G88">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H88" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I88" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>작품</v>
       </c>
       <c r="B89" t="str">
-        <v>리바이스</v>
+        <v>루미</v>
       </c>
       <c r="C89" t="str">
-        <v>EZ672-A</v>
+        <v>TR377-2</v>
       </c>
       <c r="D89" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E89">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F89">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G89">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H89" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I89" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>작품</v>
       </c>
       <c r="B90" t="str">
-        <v>리바이스</v>
+        <v>루미오</v>
       </c>
       <c r="C90" t="str">
-        <v>EZ672-A-CV</v>
+        <v>TR475</v>
       </c>
       <c r="D90" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E90">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F90">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H90" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I90" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>작품</v>
       </c>
       <c r="B91" t="str">
-        <v>리버터도그</v>
+        <v>루시스</v>
       </c>
       <c r="C91" t="str">
-        <v>1A206</v>
+        <v>TR300-2</v>
       </c>
       <c r="D91" t="str">
         <v>65*80</v>
       </c>
       <c r="E91">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="F91">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G91">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H91" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I91" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>작품</v>
       </c>
       <c r="B92" t="str">
-        <v>리사</v>
+        <v>루시스</v>
       </c>
       <c r="C92" t="str">
-        <v>TR043</v>
+        <v>TR300-1</v>
       </c>
       <c r="D92" t="str">
-        <v>100*50</v>
+        <v>50*60</v>
       </c>
       <c r="E92">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I92" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>작품</v>
       </c>
       <c r="B93" t="str">
-        <v>리치스플라워</v>
+        <v>루시엘2</v>
       </c>
       <c r="C93" t="str">
-        <v>TR223-1</v>
+        <v>TR215-2</v>
       </c>
       <c r="D93" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E93">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I93" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
         <v>작품</v>
       </c>
       <c r="B94" t="str">
-        <v>리트모</v>
+        <v>루키스</v>
       </c>
       <c r="C94" t="str">
-        <v>AP219-A_2</v>
+        <v>TR555</v>
       </c>
       <c r="D94" t="str">
-        <v>80*80</v>
+        <v>65*80</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I94" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>작품</v>
       </c>
       <c r="B95" t="str">
-        <v>리플루언스</v>
+        <v>루툼</v>
       </c>
       <c r="C95" t="str">
-        <v>TR537-2</v>
+        <v>TR248</v>
       </c>
       <c r="D95" t="str">
         <v>100*75</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I95" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>작품</v>
       </c>
       <c r="B96" t="str">
-        <v>린다</v>
+        <v>리네아</v>
       </c>
       <c r="C96" t="str">
-        <v>TR101-PS</v>
+        <v>TR418-2</v>
       </c>
       <c r="D96" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F96">
         <v>1</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I96" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v>작품</v>
       </c>
       <c r="B97" t="str">
-        <v>린다</v>
+        <v>리네아</v>
       </c>
       <c r="C97" t="str">
-        <v>TR101</v>
+        <v>TR418-1</v>
       </c>
       <c r="D97" t="str">
         <v>50*60</v>
       </c>
       <c r="E97">
-        <v>-26</v>
+        <v>0</v>
       </c>
       <c r="F97">
         <v>1</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I97" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v>작품</v>
       </c>
       <c r="B98" t="str">
-        <v>린다</v>
+        <v>리눔</v>
       </c>
       <c r="C98" t="str">
-        <v>TR101-2</v>
+        <v>CD075-PS</v>
       </c>
       <c r="D98" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E98">
-        <v>-7</v>
+        <v>2</v>
       </c>
       <c r="F98">
         <v>1</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I98" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
         <v>작품</v>
       </c>
       <c r="B99" t="str">
-        <v>마노</v>
+        <v>리리칼</v>
       </c>
       <c r="C99" t="str">
-        <v>ZL114-A</v>
+        <v>CD032</v>
       </c>
       <c r="D99" t="str">
-        <v>65*80</v>
+        <v>35*70</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="F99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G99">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H99" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I99" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
         <v>작품</v>
       </c>
       <c r="B100" t="str">
-        <v>마르</v>
+        <v>리바이스</v>
       </c>
       <c r="C100" t="str">
-        <v>IN118-A</v>
+        <v>EZ672-A</v>
       </c>
       <c r="D100" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E100">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F100">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G100">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H100" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I100" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
         <v>작품</v>
       </c>
       <c r="B101" t="str">
-        <v>마벨</v>
+        <v>리바이스</v>
       </c>
       <c r="C101" t="str">
-        <v>TR351-1</v>
+        <v>EZ672-A-CV</v>
       </c>
       <c r="D101" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E101">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="F101">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G101">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H101" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I101" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
         <v>작품</v>
       </c>
       <c r="B102" t="str">
-        <v>마카이오</v>
+        <v>리버터도그</v>
       </c>
       <c r="C102" t="str">
-        <v>CD027-PS</v>
+        <v>1A206</v>
       </c>
       <c r="D102" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E102">
+        <v>6</v>
+      </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+      <c r="G102">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="H102" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I102" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
         <v>작품</v>
       </c>
       <c r="B103" t="str">
-        <v>마카이오</v>
+        <v>리사</v>
       </c>
       <c r="C103" t="str">
-        <v>CD027-1</v>
+        <v>TR043</v>
       </c>
       <c r="D103" t="str">
-        <v>120*80</v>
+        <v>100*50</v>
       </c>
       <c r="E103">
-        <v>3</v>
+        <v>-5</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I103" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>작품</v>
       </c>
       <c r="B104" t="str">
-        <v>만델리나</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C104" t="str">
-        <v>CD079-PS</v>
+        <v>TR223-1</v>
       </c>
       <c r="D104" t="str">
-        <v>120*80</v>
+        <v>50*60</v>
       </c>
       <c r="E104">
-        <v>3</v>
+        <v>-7</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I104" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
         <v>작품</v>
       </c>
       <c r="B105" t="str">
-        <v>메리골드</v>
+        <v>리치스플라워</v>
       </c>
       <c r="C105" t="str">
-        <v>CD003_S</v>
+        <v>TR223-2</v>
       </c>
       <c r="D105" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
       <c r="F105">
         <v>1</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I105" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>작품</v>
       </c>
       <c r="B106" t="str">
-        <v>메리골드</v>
+        <v>리트모</v>
       </c>
       <c r="C106" t="str">
-        <v>CD003-120</v>
+        <v>AP219-A_2</v>
       </c>
       <c r="D106" t="str">
-        <v>120*60</v>
+        <v>80*80</v>
       </c>
       <c r="E106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H106" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I106" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>작품</v>
       </c>
       <c r="B107" t="str">
-        <v>메리골드</v>
+        <v>리포즈</v>
       </c>
       <c r="C107" t="str">
-        <v>CD003</v>
+        <v>WN455-A_1</v>
       </c>
       <c r="D107" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E107">
-        <v>-1900</v>
+        <v>1</v>
       </c>
       <c r="F107">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="G107">
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="H107" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I107" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>작품</v>
       </c>
       <c r="B108" t="str">
-        <v>메리골드</v>
+        <v>리플루언스</v>
       </c>
       <c r="C108" t="str">
-        <v>CD003-PS</v>
+        <v>TR537-2</v>
       </c>
       <c r="D108" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E108">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F108">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G108">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H108" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I108" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>작품</v>
       </c>
       <c r="B109" t="str">
-        <v>메리골드2</v>
+        <v>린다</v>
       </c>
       <c r="C109" t="str">
-        <v>CD044-PS</v>
+        <v>TR101-PS</v>
       </c>
       <c r="D109" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E109">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="F109">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G109">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H109" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I109" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>작품</v>
       </c>
       <c r="B110" t="str">
-        <v>메리골드2</v>
+        <v>린다</v>
       </c>
       <c r="C110" t="str">
-        <v>CD044</v>
+        <v>TR101</v>
       </c>
       <c r="D110" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E110">
-        <v>-1055</v>
+        <v>-26</v>
       </c>
       <c r="F110">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="G110">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="H110" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I110" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>작품</v>
       </c>
       <c r="B111" t="str">
-        <v>메리엘</v>
+        <v>린다</v>
       </c>
       <c r="C111" t="str">
-        <v>CD030_CV</v>
+        <v>TR101-2</v>
       </c>
       <c r="D111" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E111">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="F111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G111">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H111" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I111" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>작품</v>
       </c>
       <c r="B112" t="str">
-        <v>메리엘</v>
+        <v>마노</v>
       </c>
       <c r="C112" t="str">
-        <v>CD030</v>
+        <v>ZL114-A</v>
       </c>
       <c r="D112" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E112">
-        <v>-28</v>
+        <v>1</v>
       </c>
       <c r="F112">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G112">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H112" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I112" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>작품</v>
       </c>
       <c r="B113" t="str">
-        <v>메리엘 90*60</v>
+        <v>마렐로우</v>
       </c>
       <c r="C113" t="str">
-        <v>CD030-1</v>
+        <v>TR559_ps</v>
       </c>
       <c r="D113" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E113">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I113" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>작품</v>
       </c>
       <c r="B114" t="str">
-        <v>메이튤립</v>
+        <v>마리스</v>
       </c>
       <c r="C114" t="str">
-        <v>TR236-2</v>
+        <v>TR581</v>
       </c>
       <c r="D114" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E114">
-        <v>-19</v>
+        <v>0</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I114" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>작품</v>
       </c>
       <c r="B115" t="str">
-        <v>멜리나썬플라워</v>
+        <v>마벨</v>
       </c>
       <c r="C115" t="str">
-        <v>TR094-PS</v>
+        <v>TR351-1</v>
       </c>
       <c r="D115" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E115">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="F115">
         <v>1</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I115" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>작품</v>
       </c>
       <c r="B116" t="str">
-        <v>모닝글로우</v>
+        <v>마카이오</v>
       </c>
       <c r="C116" t="str">
-        <v>TR014</v>
+        <v>CD027-PS</v>
       </c>
       <c r="D116" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E116">
-        <v>-5</v>
+        <v>4</v>
       </c>
       <c r="F116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H116" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I116" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>작품</v>
       </c>
       <c r="B117" t="str">
-        <v>모란꽃밭</v>
+        <v>마카이오</v>
       </c>
       <c r="C117" t="str">
-        <v>BU05</v>
+        <v>CD027-1</v>
       </c>
       <c r="D117" t="str">
-        <v>90*60</v>
+        <v>120*80</v>
       </c>
       <c r="E117">
-        <v>-284</v>
+        <v>3</v>
       </c>
       <c r="F117">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G117">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H117" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I117" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>작품</v>
       </c>
       <c r="B118" t="str">
-        <v>모란꽃밭</v>
+        <v>만델리나</v>
       </c>
       <c r="C118" t="str">
-        <v>BU05-120</v>
+        <v>CD079-PS</v>
       </c>
       <c r="D118" t="str">
-        <v>120*60</v>
+        <v>120*80</v>
       </c>
       <c r="E118">
         <v>3</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I118" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>작품</v>
       </c>
       <c r="B119" t="str">
-        <v>모란마을</v>
+        <v>메리골드</v>
       </c>
       <c r="C119" t="str">
-        <v>2C203</v>
+        <v>CD003_S</v>
       </c>
       <c r="D119" t="str">
         <v>60*60</v>
       </c>
       <c r="E119">
-        <v>-69</v>
+        <v>1</v>
       </c>
       <c r="F119">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G119">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H119" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I119" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>작품</v>
       </c>
       <c r="B120" t="str">
-        <v>모란마을</v>
+        <v>메리골드</v>
       </c>
       <c r="C120" t="str">
-        <v>2C203-PS</v>
+        <v>CD003-120</v>
       </c>
       <c r="D120" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E120">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G120">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H120" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I120" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>작품</v>
       </c>
       <c r="B121" t="str">
-        <v>모미지</v>
+        <v>메리골드</v>
       </c>
       <c r="C121" t="str">
-        <v>TR463</v>
+        <v>CD003</v>
       </c>
       <c r="D121" t="str">
         <v>70*70</v>
       </c>
       <c r="E121">
-        <v>0</v>
+        <v>-1883</v>
       </c>
       <c r="F121">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="G121">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="H121" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I121" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>작품</v>
       </c>
       <c r="B122" t="str">
-        <v>모브</v>
+        <v>메리골드</v>
       </c>
       <c r="C122" t="str">
-        <v>TR148-2</v>
+        <v>CD003-PS</v>
       </c>
       <c r="D122" t="str">
         <v>70*70</v>
       </c>
       <c r="E122">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F122">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G122">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H122" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I122" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>작품</v>
       </c>
       <c r="B123" t="str">
-        <v>모비어스</v>
+        <v>메리골드2</v>
       </c>
       <c r="C123" t="str">
-        <v>TR142-2</v>
+        <v>CD044-PS</v>
       </c>
       <c r="D123" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E123">
-        <v>-2</v>
+        <v>47</v>
       </c>
       <c r="F123">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="G123">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H123" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I123" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>작품</v>
       </c>
       <c r="B124" t="str">
-        <v>모비어스</v>
+        <v>메리골드2</v>
       </c>
       <c r="C124" t="str">
-        <v>TR142-2-PS</v>
+        <v>CD044</v>
       </c>
       <c r="D124" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E124">
-        <v>2</v>
+        <v>-1058</v>
       </c>
       <c r="F124">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G124">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H124" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I124" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>작품</v>
       </c>
       <c r="B125" t="str">
-        <v>모투스</v>
+        <v>메리엘</v>
       </c>
       <c r="C125" t="str">
-        <v>TR414</v>
+        <v>CD030_CV</v>
       </c>
       <c r="D125" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E125">
-        <v>-25</v>
+        <v>6</v>
       </c>
       <c r="F125">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G125">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H125" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I125" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>작품</v>
       </c>
       <c r="B126" t="str">
-        <v>무아르</v>
+        <v>메리엘 90*60</v>
       </c>
       <c r="C126" t="str">
-        <v>ZL097-A</v>
+        <v>CD030-1</v>
       </c>
       <c r="D126" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I126" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>작품</v>
       </c>
       <c r="B127" t="str">
-        <v>뮤트1(화이트)</v>
+        <v>메이튤립</v>
       </c>
       <c r="C127" t="str">
-        <v>TR175-1-2</v>
+        <v>TR236-2</v>
       </c>
       <c r="D127" t="str">
         <v>65*80</v>
       </c>
       <c r="E127">
-        <v>0</v>
+        <v>-19</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I127" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>작품</v>
       </c>
       <c r="B128" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>멜리나썬플라워</v>
       </c>
       <c r="C128" t="str">
-        <v>TR175-2-2</v>
+        <v>TR094-PS</v>
       </c>
       <c r="D128" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E128">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I128" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>작품</v>
       </c>
       <c r="B129" t="str">
-        <v>뮤트2(블랙)</v>
+        <v>모닝글로우</v>
       </c>
       <c r="C129" t="str">
-        <v>TR175-2-1</v>
+        <v>TR014</v>
       </c>
       <c r="D129" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E129">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I129" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>작품</v>
       </c>
       <c r="B130" t="str">
-        <v>미뉴엣</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C130" t="str">
-        <v>TR155-1-PS</v>
+        <v>BU05</v>
       </c>
       <c r="D130" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E130">
-        <v>1</v>
+        <v>-289</v>
       </c>
       <c r="F130">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G130">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H130" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I130" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>작품</v>
       </c>
       <c r="B131" t="str">
-        <v>미뉴엣</v>
+        <v>모란꽃밭</v>
       </c>
       <c r="C131" t="str">
-        <v>TR155</v>
+        <v>BU05-120</v>
       </c>
       <c r="D131" t="str">
-        <v>50*60</v>
+        <v>120*60</v>
       </c>
       <c r="E131">
-        <v>-8</v>
+        <v>3</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I131" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>작품</v>
       </c>
       <c r="B132" t="str">
-        <v>미니선인장1</v>
+        <v>모란마을</v>
       </c>
       <c r="C132" t="str">
-        <v>CD038</v>
+        <v>2C203</v>
       </c>
       <c r="D132" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E132">
-        <v>-2</v>
+        <v>-71</v>
       </c>
       <c r="F132">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G132">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H132" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I132" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
         <v>작품</v>
       </c>
       <c r="B133" t="str">
-        <v>미스틱</v>
+        <v>모란마을</v>
       </c>
       <c r="C133" t="str">
-        <v>TR191-2</v>
+        <v>2C203-PS</v>
       </c>
       <c r="D133" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E133">
-        <v>-2</v>
+        <v>7</v>
       </c>
       <c r="F133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G133">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H133" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I133" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>작품</v>
       </c>
       <c r="B134" t="str">
-        <v>미엘</v>
+        <v>모브</v>
       </c>
       <c r="C134" t="str">
-        <v>TR560</v>
+        <v>TR148-2</v>
       </c>
       <c r="D134" t="str">
         <v>70*70</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F134">
         <v>1</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I134" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>작품</v>
       </c>
       <c r="B135" t="str">
-        <v>미우</v>
+        <v>모브</v>
       </c>
       <c r="C135" t="str">
-        <v>TR471-2</v>
+        <v>TR148</v>
       </c>
       <c r="D135" t="str">
-        <v>80*80</v>
+        <v>60*60</v>
       </c>
       <c r="E135">
-        <v>1</v>
+        <v>-13</v>
       </c>
       <c r="F135">
         <v>1</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I135" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v>작품</v>
       </c>
       <c r="B136" t="str">
-        <v>미초미오</v>
+        <v>모비어스</v>
       </c>
       <c r="C136" t="str">
-        <v>TR575</v>
+        <v>TR142-2</v>
       </c>
       <c r="D136" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E136">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F136">
         <v>1</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I136" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>작품</v>
       </c>
       <c r="B137" t="str">
-        <v>밀레</v>
+        <v>모비어스</v>
       </c>
       <c r="C137" t="str">
-        <v>TR181-1</v>
+        <v>TR142-2-PS</v>
       </c>
       <c r="D137" t="str">
         <v>50*60</v>
       </c>
       <c r="E137">
-        <v>-9</v>
+        <v>2</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I137" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
         <v>작품</v>
       </c>
       <c r="B138" t="str">
-        <v>밀레</v>
+        <v>무아르</v>
       </c>
       <c r="C138" t="str">
-        <v>TR181-2</v>
+        <v>ZL097-A</v>
       </c>
       <c r="D138" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E138">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F138">
         <v>1</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I138" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>작품</v>
       </c>
       <c r="B139" t="str">
-        <v>바드라</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C139" t="str">
-        <v>TR462</v>
+        <v>TR175-2-2</v>
       </c>
       <c r="D139" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E139">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I139" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>작품</v>
       </c>
       <c r="B140" t="str">
-        <v>번트</v>
+        <v>뮤트2(블랙)</v>
       </c>
       <c r="C140" t="str">
-        <v>TR545</v>
+        <v>TR175-2-1</v>
       </c>
       <c r="D140" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I140" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>작품</v>
       </c>
       <c r="B141" t="str">
-        <v>베키</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C141" t="str">
-        <v>TR106-1</v>
+        <v>TR155-1-PS</v>
       </c>
       <c r="D141" t="str">
-        <v>50*60</v>
+        <v>65*80</v>
       </c>
       <c r="E141">
-        <v>-19</v>
+        <v>1</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I141" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>작품</v>
       </c>
       <c r="B142" t="str">
-        <v>벨린</v>
+        <v>미뉴엣</v>
       </c>
       <c r="C142" t="str">
-        <v>TR458</v>
+        <v>TR155</v>
       </c>
       <c r="D142" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F142">
         <v>1</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I142" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>작품</v>
       </c>
       <c r="B143" t="str">
-        <v>보노보노</v>
+        <v>미니선인장1</v>
       </c>
       <c r="C143" t="str">
-        <v>19AB03</v>
+        <v>CD038</v>
       </c>
       <c r="D143" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E143">
-        <v>-60</v>
+        <v>-2</v>
       </c>
       <c r="F143">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G143">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H143" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I143" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v>작품</v>
       </c>
       <c r="B144" t="str">
-        <v>보니타</v>
+        <v>미스틱</v>
       </c>
       <c r="C144" t="str">
-        <v>TR002</v>
+        <v>TR191-2</v>
       </c>
       <c r="D144" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E144">
-        <v>-22</v>
+        <v>-2</v>
       </c>
       <c r="F144">
         <v>1</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I144" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>작품</v>
       </c>
       <c r="B145" t="str">
-        <v>보니타</v>
+        <v>미우</v>
       </c>
       <c r="C145" t="str">
-        <v>TR002-PS</v>
+        <v>TR471-2</v>
       </c>
       <c r="D145" t="str">
-        <v>120*60</v>
+        <v>80*80</v>
       </c>
       <c r="E145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F145">
         <v>1</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I145" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>작품</v>
       </c>
       <c r="B146" t="str">
-        <v>보브레</v>
+        <v>밀레</v>
       </c>
       <c r="C146" t="str">
-        <v>TR204-1</v>
+        <v>TR181-1</v>
       </c>
       <c r="D146" t="str">
         <v>50*60</v>
       </c>
       <c r="E146">
-        <v>-18</v>
+        <v>-9</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I146" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>작품</v>
       </c>
       <c r="B147" t="str">
-        <v>보브레</v>
+        <v>밀레</v>
       </c>
       <c r="C147" t="str">
-        <v>TR204-2</v>
+        <v>TR181-2</v>
       </c>
       <c r="D147" t="str">
         <v>65*80</v>
       </c>
       <c r="E147">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I147" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>작품</v>
       </c>
       <c r="B148" t="str">
-        <v>보스코</v>
+        <v>바드라</v>
       </c>
       <c r="C148" t="str">
-        <v>TR352-2</v>
+        <v>TR462</v>
       </c>
       <c r="D148" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E148">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I148" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>작품</v>
       </c>
       <c r="B149" t="str">
-        <v>부다</v>
+        <v>번트</v>
       </c>
       <c r="C149" t="str">
-        <v>19CU06</v>
+        <v>TR545</v>
       </c>
       <c r="D149" t="str">
-        <v>80*80</v>
+        <v>100*75</v>
       </c>
       <c r="E149">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F149">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G149">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H149" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I149" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>작품</v>
       </c>
       <c r="B150" t="str">
-        <v>부자되는해바라기</v>
+        <v>베일</v>
       </c>
       <c r="C150" t="str">
-        <v>20FL01</v>
+        <v>TR526</v>
       </c>
       <c r="D150" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E150">
-        <v>-299</v>
+        <v>-3</v>
       </c>
       <c r="F150">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="G150">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H150" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I150" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>작품</v>
       </c>
       <c r="B151" t="str">
-        <v>부자되는해바라기</v>
+        <v>베키</v>
       </c>
       <c r="C151" t="str">
-        <v>20FL02</v>
+        <v>TR106-1</v>
       </c>
       <c r="D151" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E151">
-        <v>-33</v>
+        <v>-19</v>
       </c>
       <c r="F151">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G151">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H151" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I151" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>작품</v>
       </c>
       <c r="B152" t="str">
-        <v>부자되는해바라기1</v>
+        <v>벨루라</v>
       </c>
       <c r="C152" t="str">
-        <v>20FL01-PS</v>
+        <v>TR583</v>
       </c>
       <c r="D152" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E152">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F152">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G152">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H152" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I152" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>작품</v>
       </c>
       <c r="B153" t="str">
-        <v>브래들리</v>
+        <v>벨린</v>
       </c>
       <c r="C153" t="str">
-        <v>TR278-1</v>
+        <v>TR458</v>
       </c>
       <c r="D153" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E153">
-        <v>-7</v>
+        <v>-2</v>
       </c>
       <c r="F153">
         <v>1</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I153" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>작품</v>
       </c>
       <c r="B154" t="str">
-        <v>브리지트</v>
+        <v>보니타</v>
       </c>
       <c r="C154" t="str">
-        <v>JF022-A</v>
+        <v>TR002-PS</v>
       </c>
       <c r="D154" t="str">
-        <v>140*50</v>
+        <v>120*60</v>
       </c>
       <c r="E154">
-        <v>-38</v>
+        <v>2</v>
       </c>
       <c r="F154">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G154">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H154" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I154" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>작품</v>
       </c>
       <c r="B155" t="str">
-        <v>브림 로즈</v>
+        <v>보브레</v>
       </c>
       <c r="C155" t="str">
-        <v>WN340-A</v>
+        <v>TR204-1</v>
       </c>
       <c r="D155" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>-18</v>
       </c>
       <c r="F155">
         <v>1</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I155" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>작품</v>
       </c>
       <c r="B156" t="str">
-        <v>블레이크</v>
+        <v>보브레</v>
       </c>
       <c r="C156" t="str">
-        <v>TR363</v>
+        <v>TR204-2</v>
       </c>
       <c r="D156" t="str">
         <v>65*80</v>
       </c>
       <c r="E156">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F156">
         <v>1</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I156" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v>작품</v>
       </c>
       <c r="B157" t="str">
-        <v>블루마린</v>
+        <v>보스코</v>
       </c>
       <c r="C157" t="str">
-        <v>TR293-2</v>
+        <v>TR352-2</v>
       </c>
       <c r="D157" t="str">
         <v>65*80</v>
       </c>
       <c r="E157">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="F157">
         <v>1</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I157" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>작품</v>
       </c>
       <c r="B158" t="str">
-        <v>블루마린</v>
+        <v>부다</v>
       </c>
       <c r="C158" t="str">
-        <v>TR293-1</v>
+        <v>19CU06</v>
       </c>
       <c r="D158" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E158">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F158">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G158">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H158" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I158" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v>작품</v>
       </c>
       <c r="B159" t="str">
-        <v>블루메 베어</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C159" t="str">
-        <v>TR511</v>
+        <v>20FL01</v>
       </c>
       <c r="D159" t="str">
-        <v>90*60</v>
+        <v>60*60</v>
       </c>
       <c r="E159">
-        <v>-1</v>
+        <v>-313</v>
       </c>
       <c r="F159">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="G159">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="H159" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I159" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v>작품</v>
       </c>
       <c r="B160" t="str">
-        <v>블루오션</v>
+        <v>부자되는해바라기</v>
       </c>
       <c r="C160" t="str">
-        <v>TR323-2</v>
+        <v>20FL02</v>
       </c>
       <c r="D160" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E160">
-        <v>1</v>
+        <v>-33</v>
       </c>
       <c r="F160">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G160">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H160" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I160" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v>작품</v>
       </c>
       <c r="B161" t="str">
-        <v>블리스</v>
+        <v>부자되는해바라기1</v>
       </c>
       <c r="C161" t="str">
-        <v>D311</v>
+        <v>20FL01-PS</v>
       </c>
       <c r="D161" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E161">
-        <v>-33</v>
+        <v>43</v>
       </c>
       <c r="F161">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G161">
         <v>20</v>
       </c>
       <c r="H161" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I161" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>작품</v>
       </c>
       <c r="B162" t="str">
-        <v>비비드</v>
+        <v>부자되는해바라기세트</v>
       </c>
       <c r="C162" t="str">
-        <v>TR098-PS</v>
+        <v>20FL</v>
       </c>
       <c r="D162" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E162">
-        <v>2</v>
+        <v>-786</v>
       </c>
       <c r="F162">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="G162">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H162" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I162" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>작품</v>
       </c>
       <c r="B163" t="str">
-        <v>비안카</v>
+        <v>브래들리</v>
       </c>
       <c r="C163" t="str">
-        <v>TR490</v>
+        <v>TR278-1</v>
       </c>
       <c r="D163" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E163">
         <v>-7</v>
       </c>
       <c r="F163">
         <v>1</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I163" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>작품</v>
       </c>
       <c r="B164" t="str">
-        <v>비오스</v>
+        <v>브리지트</v>
       </c>
       <c r="C164" t="str">
-        <v>PS473-A</v>
+        <v>JF022-A</v>
       </c>
       <c r="D164" t="str">
-        <v>120*60</v>
+        <v>140*50</v>
       </c>
       <c r="E164">
-        <v>-12</v>
+        <v>-38</v>
       </c>
       <c r="F164">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G164">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H164" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I164" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v>작품</v>
       </c>
       <c r="B165" t="str">
-        <v>비토</v>
+        <v>브림 로즈</v>
       </c>
       <c r="C165" t="str">
-        <v>TR016</v>
+        <v>WN340-A</v>
       </c>
       <c r="D165" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E165">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I165" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
         <v>작품</v>
       </c>
       <c r="B166" t="str">
-        <v>빅포레스트(CD068)</v>
+        <v>블레이크</v>
       </c>
       <c r="C166" t="str">
-        <v>CD067-1</v>
+        <v>TR363</v>
       </c>
       <c r="D166" t="str">
-        <v/>
+        <v>65*80</v>
       </c>
       <c r="E166">
-        <v>-23</v>
+        <v>-1</v>
       </c>
       <c r="F166">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G166">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H166" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I166" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v>작품</v>
       </c>
       <c r="B167" t="str">
-        <v>사케르</v>
+        <v>블루가든</v>
       </c>
       <c r="C167" t="str">
-        <v>TR331</v>
+        <v>TR277-1</v>
       </c>
       <c r="D167" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E167">
-        <v>-24</v>
+        <v>-107</v>
       </c>
       <c r="F167">
         <v>1</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I167" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>작품</v>
       </c>
       <c r="B168" t="str">
-        <v>샌디</v>
+        <v>블루가든</v>
       </c>
       <c r="C168" t="str">
-        <v>TR105</v>
+        <v>TR277-2</v>
       </c>
       <c r="D168" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E168">
-        <v>-18</v>
+        <v>-3</v>
       </c>
       <c r="F168">
         <v>1</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I168" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>작품</v>
       </c>
       <c r="B169" t="str">
-        <v>세런디퍼티(구)</v>
+        <v>블루마린</v>
       </c>
       <c r="C169" t="str">
-        <v>TR060(구)</v>
+        <v>TR293-2</v>
       </c>
       <c r="D169" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E169">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="F169">
         <v>1</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I169" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>작품</v>
       </c>
       <c r="B170" t="str">
-        <v>세이센</v>
+        <v>블루마린</v>
       </c>
       <c r="C170" t="str">
-        <v>TR504</v>
+        <v>TR293-1</v>
       </c>
       <c r="D170" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E170">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F170">
         <v>1</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I170" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>작품</v>
       </c>
       <c r="B171" t="str">
-        <v>셀리나</v>
+        <v>블루오션</v>
       </c>
       <c r="C171" t="str">
-        <v>18SJL-004</v>
+        <v>TR323-2</v>
       </c>
       <c r="D171" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E171">
-        <v>-73</v>
+        <v>1</v>
       </c>
       <c r="F171">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G171">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H171" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I171" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>작품</v>
       </c>
       <c r="B172" t="str">
-        <v>소울</v>
+        <v>블루웨일</v>
       </c>
       <c r="C172" t="str">
-        <v>SML_48</v>
+        <v>TR380</v>
       </c>
       <c r="D172" t="str">
-        <v>95*45</v>
+        <v>120*60</v>
       </c>
       <c r="E172">
-        <v>2</v>
+        <v>-33</v>
       </c>
       <c r="F172">
         <v>1</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I172" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>작품</v>
       </c>
       <c r="B173" t="str">
-        <v>소피아</v>
+        <v>블리스</v>
       </c>
       <c r="C173" t="str">
-        <v>TR203-1</v>
+        <v>D311</v>
       </c>
       <c r="D173" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E173">
-        <v>-10</v>
+        <v>-33</v>
       </c>
       <c r="F173">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G173">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H173" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I173" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v>작품</v>
       </c>
       <c r="B174" t="str">
-        <v>솔라블룸</v>
+        <v>비비드</v>
       </c>
       <c r="C174" t="str">
-        <v>TR534-2</v>
+        <v>TR098-PS</v>
       </c>
       <c r="D174" t="str">
         <v>65*80</v>
       </c>
       <c r="E174">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I174" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v>작품</v>
       </c>
       <c r="B175" t="str">
-        <v>솔라블룸</v>
+        <v>비타</v>
       </c>
       <c r="C175" t="str">
-        <v>TR534-1</v>
+        <v>TR428-1_PS</v>
       </c>
       <c r="D175" t="str">
         <v>50*60</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175">
         <v>1</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I175" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v>작품</v>
       </c>
       <c r="B176" t="str">
-        <v>솔리스</v>
+        <v>비토</v>
       </c>
       <c r="C176" t="str">
-        <v>TR416-2</v>
+        <v>TR016</v>
       </c>
       <c r="D176" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E176">
-        <v>-8</v>
+        <v>-7</v>
       </c>
       <c r="F176">
         <v>1</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I176" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>작품</v>
       </c>
       <c r="B177" t="str">
-        <v>쉐리플라워</v>
+        <v>빅포레스트(CD068)</v>
       </c>
       <c r="C177" t="str">
-        <v>TR024-PS</v>
+        <v>CD067-1</v>
       </c>
       <c r="D177" t="str">
-        <v>100*50</v>
+        <v/>
       </c>
       <c r="E177">
+        <v>-25</v>
+      </c>
+      <c r="F177">
         <v>2</v>
       </c>
-      <c r="F177">
-[...1 lines deleted...]
-      </c>
       <c r="G177">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H177" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I177" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>작품</v>
       </c>
       <c r="B178" t="str">
-        <v>스노위데이</v>
+        <v>사투르누스</v>
       </c>
       <c r="C178" t="str">
-        <v>TR412</v>
+        <v>TR549</v>
       </c>
       <c r="D178" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E178">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F178">
         <v>1</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I178" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>작품</v>
       </c>
       <c r="B179" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>샌디</v>
       </c>
       <c r="C179" t="str">
-        <v>CD041-4</v>
+        <v>TR105</v>
       </c>
       <c r="D179" t="str">
-        <v>50*60</v>
+        <v>100*50</v>
       </c>
       <c r="E179">
-        <v>-6</v>
+        <v>-18</v>
       </c>
       <c r="F179">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G179">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H179" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I179" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
         <v>작품</v>
       </c>
       <c r="B180" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>세디먼트</v>
       </c>
       <c r="C180" t="str">
-        <v>CD041-1</v>
+        <v>TR520</v>
       </c>
       <c r="D180" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E180">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F180">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G180">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H180" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I180" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
         <v>작품</v>
       </c>
       <c r="B181" t="str">
-        <v>스몰골드포태니컬</v>
+        <v>세런디퍼티(구)</v>
       </c>
       <c r="C181" t="str">
-        <v>CD041-2</v>
+        <v>TR060(구)</v>
       </c>
       <c r="D181" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E181">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F181">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G181">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H181" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I181" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v>작품</v>
       </c>
       <c r="B182" t="str">
-        <v>스칼렛포레스트</v>
+        <v>셀리나</v>
       </c>
       <c r="C182" t="str">
-        <v>A306</v>
+        <v>18SJL-004</v>
       </c>
       <c r="D182" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E182">
-        <v>17</v>
+        <v>-73</v>
       </c>
       <c r="F182">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G182">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="H182" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I182" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>작품</v>
       </c>
       <c r="B183" t="str">
-        <v>스콘플라워</v>
+        <v>소울</v>
       </c>
       <c r="C183" t="str">
-        <v>TR230-2</v>
+        <v>SML_48</v>
       </c>
       <c r="D183" t="str">
-        <v>65*80</v>
+        <v>95*45</v>
       </c>
       <c r="E183">
         <v>2</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I183" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>작품</v>
       </c>
       <c r="B184" t="str">
-        <v>스퀘어플라워2</v>
+        <v>솔라블룸</v>
       </c>
       <c r="C184" t="str">
-        <v>TR276-2</v>
+        <v>TR534-1</v>
       </c>
       <c r="D184" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E184">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F184">
         <v>1</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I184" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>작품</v>
       </c>
       <c r="B185" t="str">
-        <v>스트라툼</v>
+        <v>솔렌</v>
       </c>
       <c r="C185" t="str">
-        <v>TR506</v>
+        <v>TR558</v>
       </c>
       <c r="D185" t="str">
-        <v>100*75</v>
+        <v>80*80</v>
       </c>
       <c r="E185">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F185">
         <v>1</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I185" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>작품</v>
       </c>
       <c r="B186" t="str">
-        <v>실바</v>
+        <v>솔리스</v>
       </c>
       <c r="C186" t="str">
-        <v>TR431</v>
+        <v>TR416-2</v>
       </c>
       <c r="D186" t="str">
         <v>65*80</v>
       </c>
       <c r="E186">
-        <v>-5</v>
+        <v>-9</v>
       </c>
       <c r="F186">
         <v>1</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I186" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>작품</v>
       </c>
       <c r="B187" t="str">
-        <v>실비아</v>
+        <v>수플르도르</v>
       </c>
       <c r="C187" t="str">
-        <v>OR943-A</v>
+        <v>TR557</v>
       </c>
       <c r="D187" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E187">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="F187">
         <v>1</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I187" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>작품</v>
       </c>
       <c r="B188" t="str">
-        <v>썬슈어</v>
+        <v>쉐리플라워</v>
       </c>
       <c r="C188" t="str">
-        <v>TR224-2</v>
+        <v>TR024-PS</v>
       </c>
       <c r="D188" t="str">
-        <v>70*70</v>
+        <v>100*50</v>
       </c>
       <c r="E188">
         <v>2</v>
       </c>
       <c r="F188">
         <v>1</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I188" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>작품</v>
       </c>
       <c r="B189" t="str">
-        <v>썬프리시티</v>
+        <v>슈에트</v>
       </c>
       <c r="C189" t="str">
-        <v>TR089</v>
+        <v>TR384-1</v>
       </c>
       <c r="D189" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E189">
-        <v>-10</v>
+        <v>-3</v>
       </c>
       <c r="F189">
         <v>1</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I189" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>작품</v>
       </c>
       <c r="B190" t="str">
-        <v>썬플라워</v>
+        <v>스노위데이</v>
       </c>
       <c r="C190" t="str">
-        <v>CD033</v>
+        <v>TR412</v>
       </c>
       <c r="D190" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E190">
-        <v>-49</v>
+        <v>-1</v>
       </c>
       <c r="F190">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G190">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H190" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I190" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>작품</v>
       </c>
       <c r="B191" t="str">
-        <v>아나이스</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C191" t="str">
-        <v>CD073</v>
+        <v>CD041-4</v>
       </c>
       <c r="D191" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E191">
-        <v>-190</v>
+        <v>-6</v>
       </c>
       <c r="F191">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G191">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="H191" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I191" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>작품</v>
       </c>
       <c r="B192" t="str">
-        <v>아나이스</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C192" t="str">
-        <v>CD051</v>
+        <v>CD041-1</v>
       </c>
       <c r="D192" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E192">
-        <v>-693</v>
+        <v>-4</v>
       </c>
       <c r="F192">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="G192">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="H192" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I192" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>작품</v>
       </c>
       <c r="B193" t="str">
-        <v>아나이스대형</v>
+        <v>스몰골드포태니컬</v>
       </c>
       <c r="C193" t="str">
-        <v>CD053</v>
+        <v>CD041-2</v>
       </c>
       <c r="D193" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E193">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F193">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G193">
         <v>6</v>
       </c>
       <c r="H193" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I193" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>작품</v>
       </c>
       <c r="B194" t="str">
-        <v>아델</v>
+        <v>스칼렛포레스트</v>
       </c>
       <c r="C194" t="str">
-        <v>TR137</v>
+        <v>A306</v>
       </c>
       <c r="D194" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E194">
+        <v>17</v>
+      </c>
+      <c r="F194">
         <v>2</v>
       </c>
-      <c r="F194">
-[...1 lines deleted...]
-      </c>
       <c r="G194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H194" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I194" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>작품</v>
       </c>
       <c r="B195" t="str">
-        <v>아도니스</v>
+        <v>스콘플라워</v>
       </c>
       <c r="C195" t="str">
-        <v>CD029_CV</v>
+        <v>TR230-1</v>
       </c>
       <c r="D195" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E195">
-        <v>15</v>
+        <v>-27</v>
       </c>
       <c r="F195">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G195">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H195" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I195" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
         <v>작품</v>
       </c>
       <c r="B196" t="str">
-        <v>아도니스</v>
+        <v>스콘플라워</v>
       </c>
       <c r="C196" t="str">
-        <v>CD029-PS</v>
+        <v>TR230-2</v>
       </c>
       <c r="D196" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E196">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F196">
         <v>1</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I196" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
         <v>작품</v>
       </c>
       <c r="B197" t="str">
-        <v>아도니스 100*75</v>
+        <v>스퀘어플라워</v>
       </c>
       <c r="C197" t="str">
-        <v>CD029-1</v>
+        <v>TR238-2</v>
       </c>
       <c r="D197" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E197">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I197" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>작품</v>
       </c>
       <c r="B198" t="str">
-        <v>아돌프</v>
+        <v>스퀘어플라워2</v>
       </c>
       <c r="C198" t="str">
-        <v>TR160</v>
+        <v>TR276-2</v>
       </c>
       <c r="D198" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E198">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F198">
         <v>1</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I198" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>작품</v>
       </c>
       <c r="B199" t="str">
-        <v>아돌프</v>
+        <v>스트라툼</v>
       </c>
       <c r="C199" t="str">
-        <v>TR160-1</v>
+        <v>TR506</v>
       </c>
       <c r="D199" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E199">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F199">
         <v>1</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I199" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>작품</v>
       </c>
       <c r="B200" t="str">
-        <v>아로마틱</v>
+        <v>스트레이텀</v>
       </c>
       <c r="C200" t="str">
-        <v>TR146</v>
+        <v>TR500</v>
       </c>
       <c r="D200" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E200">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F200">
         <v>1</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I200" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>작품</v>
       </c>
       <c r="B201" t="str">
-        <v>아론</v>
+        <v>실바</v>
       </c>
       <c r="C201" t="str">
-        <v>TR174</v>
+        <v>TR431</v>
       </c>
       <c r="D201" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E201">
-        <v>-20</v>
+        <v>-5</v>
       </c>
       <c r="F201">
         <v>1</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I201" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
         <v>작품</v>
       </c>
       <c r="B202" t="str">
-        <v>아리엘</v>
+        <v>실비아</v>
       </c>
       <c r="C202" t="str">
-        <v>CD023</v>
+        <v>OR943-A</v>
       </c>
       <c r="D202" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E202">
-        <v>-24</v>
+        <v>-3</v>
       </c>
       <c r="F202">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G202">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H202" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I202" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
         <v>작품</v>
       </c>
       <c r="B203" t="str">
-        <v>아모르</v>
+        <v>썬슈어</v>
       </c>
       <c r="C203" t="str">
-        <v>TR071</v>
+        <v>TR224-2</v>
       </c>
       <c r="D203" t="str">
         <v>70*70</v>
       </c>
       <c r="E203">
-        <v>-8</v>
+        <v>2</v>
       </c>
       <c r="F203">
         <v>1</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I203" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>작품</v>
       </c>
       <c r="B204" t="str">
-        <v>아무흐</v>
+        <v>썬프리시티</v>
       </c>
       <c r="C204" t="str">
-        <v>TR165-1</v>
+        <v>TR089</v>
       </c>
       <c r="D204" t="str">
         <v>65*80</v>
       </c>
       <c r="E204">
-        <v>2</v>
+        <v>-10</v>
       </c>
       <c r="F204">
         <v>1</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I204" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>작품</v>
       </c>
       <c r="B205" t="str">
-        <v>아바</v>
+        <v>썬플라워</v>
       </c>
       <c r="C205" t="str">
-        <v>TR393</v>
+        <v>CD033</v>
       </c>
       <c r="D205" t="str">
-        <v>120*60</v>
+        <v>50*60</v>
       </c>
       <c r="E205">
-        <v>-5</v>
+        <v>-51</v>
       </c>
       <c r="F205">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G205">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H205" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I205" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>작품</v>
       </c>
       <c r="B206" t="str">
-        <v>아벨</v>
+        <v>아그네스</v>
       </c>
       <c r="C206" t="str">
-        <v>A307</v>
+        <v>TR021</v>
       </c>
       <c r="D206" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E206">
-        <v>-37</v>
+        <v>-167</v>
       </c>
       <c r="F206">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G206">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H206" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I206" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>작품</v>
       </c>
       <c r="B207" t="str">
-        <v>아블랑</v>
+        <v>아나이스</v>
       </c>
       <c r="C207" t="str">
-        <v>TR553</v>
+        <v>CD073</v>
       </c>
       <c r="D207" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E207">
-        <v>0</v>
+        <v>-195</v>
       </c>
       <c r="F207">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G207">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H207" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I207" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>작품</v>
       </c>
       <c r="B208" t="str">
-        <v>아샤라비</v>
+        <v>아나이스</v>
       </c>
       <c r="C208" t="str">
-        <v>TR438</v>
+        <v>CD051</v>
       </c>
       <c r="D208" t="str">
-        <v>50*50</v>
+        <v>90*60</v>
       </c>
       <c r="E208">
-        <v>-9</v>
+        <v>-696</v>
       </c>
       <c r="F208">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="G208">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H208" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I208" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>작품</v>
       </c>
       <c r="B209" t="str">
-        <v>아샤실베스트르</v>
+        <v>아나이스대형</v>
       </c>
       <c r="C209" t="str">
-        <v>TR049</v>
+        <v>CD053</v>
       </c>
       <c r="D209" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E209">
-        <v>-13</v>
+        <v>26</v>
       </c>
       <c r="F209">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G209">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H209" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I209" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>작품</v>
       </c>
       <c r="B210" t="str">
-        <v>아스틴</v>
+        <v>아델</v>
       </c>
       <c r="C210" t="str">
-        <v>CD026</v>
+        <v>TR137</v>
       </c>
       <c r="D210" t="str">
-        <v>140*60</v>
+        <v>65*80</v>
       </c>
       <c r="E210">
-        <v>-116</v>
+        <v>2</v>
       </c>
       <c r="F210">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G210">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H210" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I210" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>작품</v>
       </c>
       <c r="B211" t="str">
-        <v>아스포델</v>
+        <v>아도니스</v>
       </c>
       <c r="C211" t="str">
-        <v>TR151-1</v>
+        <v>CD029_CV</v>
       </c>
       <c r="D211" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E211">
-        <v>-4</v>
+        <v>15</v>
       </c>
       <c r="F211">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G211">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H211" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I211" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>작품</v>
       </c>
       <c r="B212" t="str">
-        <v>아스필리</v>
+        <v>아도니스</v>
       </c>
       <c r="C212" t="str">
-        <v>TR269</v>
+        <v>CD029-PS</v>
       </c>
       <c r="D212" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E212">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F212">
         <v>1</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I212" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>작품</v>
       </c>
       <c r="B213" t="str">
-        <v>아주르</v>
+        <v>아도니스 100*75</v>
       </c>
       <c r="C213" t="str">
-        <v>TR261-2</v>
+        <v>CD029-1</v>
       </c>
       <c r="D213" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E213">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F213">
         <v>1</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I213" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>작품</v>
       </c>
       <c r="B214" t="str">
-        <v>아트피쉬</v>
+        <v>아돌프</v>
       </c>
       <c r="C214" t="str">
-        <v>CD024</v>
+        <v>TR160</v>
       </c>
       <c r="D214" t="str">
-        <v>40*50</v>
+        <v>50*60</v>
       </c>
       <c r="E214">
-        <v>-9</v>
+        <v>-4</v>
       </c>
       <c r="F214">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G214">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H214" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I214" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>작품</v>
       </c>
       <c r="B215" t="str">
-        <v>알로하</v>
+        <v>아돌프</v>
       </c>
       <c r="C215" t="str">
-        <v>JJ-0002</v>
+        <v>TR160-1</v>
       </c>
       <c r="D215" t="str">
-        <v>60*40</v>
+        <v>65*80</v>
       </c>
       <c r="E215">
-        <v>-12</v>
+        <v>1</v>
       </c>
       <c r="F215">
         <v>1</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I215" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>작품</v>
       </c>
       <c r="B216" t="str">
-        <v>알로하플라워</v>
+        <v>아로마틱</v>
       </c>
       <c r="C216" t="str">
-        <v>TR058</v>
+        <v>TR146</v>
       </c>
       <c r="D216" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E216">
-        <v>-18</v>
+        <v>1</v>
       </c>
       <c r="F216">
         <v>1</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I216" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>작품</v>
       </c>
       <c r="B217" t="str">
-        <v>알바라</v>
+        <v>아론</v>
       </c>
       <c r="C217" t="str">
-        <v>TR466</v>
+        <v>TR174</v>
       </c>
       <c r="D217" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E217">
-        <v>-2</v>
+        <v>-20</v>
       </c>
       <c r="F217">
         <v>1</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I217" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>작품</v>
       </c>
       <c r="B218" t="str">
-        <v>애니카</v>
+        <v>아리엘</v>
       </c>
       <c r="C218" t="str">
-        <v>CD042</v>
+        <v>CD023</v>
       </c>
       <c r="D218" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E218">
-        <v>-105</v>
+        <v>-25</v>
       </c>
       <c r="F218">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G218">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="H218" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I218" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>작품</v>
       </c>
       <c r="B219" t="str">
-        <v>애플빈</v>
+        <v>아모르</v>
       </c>
       <c r="C219" t="str">
-        <v>TR374-1-PS</v>
+        <v>TR071</v>
       </c>
       <c r="D219" t="str">
-        <v>60*60</v>
+        <v>70*70</v>
       </c>
       <c r="E219">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F219">
         <v>1</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I219" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>작품</v>
       </c>
       <c r="B220" t="str">
-        <v>어도러블캣</v>
+        <v>아무흐</v>
       </c>
       <c r="C220" t="str">
-        <v>2A107-PS</v>
+        <v>TR165-1</v>
       </c>
       <c r="D220" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E220">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F220">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G220">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H220" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I220" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>작품</v>
       </c>
       <c r="B221" t="str">
-        <v>어썸 블랙</v>
+        <v>아바</v>
       </c>
       <c r="C221" t="str">
-        <v>TR182-1</v>
+        <v>TR393</v>
       </c>
       <c r="D221" t="str">
-        <v>50*50</v>
+        <v>120*60</v>
       </c>
       <c r="E221">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="F221">
         <v>1</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I221" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>작품</v>
       </c>
       <c r="B222" t="str">
-        <v>어텀틴트</v>
+        <v>아벨</v>
       </c>
       <c r="C222" t="str">
-        <v>19WT24</v>
+        <v>A307</v>
       </c>
       <c r="D222" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E222">
-        <v>5</v>
+        <v>-41</v>
       </c>
       <c r="F222">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G222">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H222" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I222" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>작품</v>
       </c>
       <c r="B223" t="str">
-        <v>에셜론</v>
+        <v>아샤라비</v>
       </c>
       <c r="C223" t="str">
-        <v>TR527</v>
+        <v>TR438</v>
       </c>
       <c r="D223" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E223">
-        <v>-3</v>
+        <v>-9</v>
       </c>
       <c r="F223">
         <v>1</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I223" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>작품</v>
       </c>
       <c r="B224" t="str">
-        <v>에이도스</v>
+        <v>아샤실베스트르</v>
       </c>
       <c r="C224" t="str">
-        <v>TR356-2</v>
+        <v>TR049</v>
       </c>
       <c r="D224" t="str">
         <v>100*75</v>
       </c>
       <c r="E224">
-        <v>-6</v>
+        <v>-13</v>
       </c>
       <c r="F224">
         <v>1</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I224" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>작품</v>
       </c>
       <c r="B225" t="str">
-        <v>에이스</v>
+        <v>아스터썬플라워</v>
       </c>
       <c r="C225" t="str">
-        <v>TR084</v>
+        <v>TR031</v>
       </c>
       <c r="D225" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E225">
-        <v>-8</v>
+        <v>-48</v>
       </c>
       <c r="F225">
         <v>1</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I225" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>작품</v>
       </c>
       <c r="B226" t="str">
-        <v>에일린블루</v>
+        <v>아스틴</v>
       </c>
       <c r="C226" t="str">
-        <v>CD040</v>
+        <v>CD026</v>
       </c>
       <c r="D226" t="str">
-        <v>100*75</v>
+        <v>140*60</v>
       </c>
       <c r="E226">
-        <v>-6</v>
+        <v>-122</v>
       </c>
       <c r="F226">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G226">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="H226" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I226" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>작품</v>
       </c>
       <c r="B227" t="str">
-        <v>에퓌르</v>
+        <v>아스포델</v>
       </c>
       <c r="C227" t="str">
-        <v>TR531-ps</v>
+        <v>TR151-1</v>
       </c>
       <c r="D227" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E227">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="F227">
         <v>1</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I227" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>작품</v>
       </c>
       <c r="B228" t="str">
-        <v>엘로이</v>
+        <v>아스필리</v>
       </c>
       <c r="C228" t="str">
-        <v>TR077</v>
+        <v>TR269</v>
       </c>
       <c r="D228" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E228">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="F228">
         <v>1</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I228" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>작품</v>
       </c>
       <c r="B229" t="str">
-        <v>엘리샤</v>
+        <v>아우로라</v>
       </c>
       <c r="C229" t="str">
-        <v>PS115-A-CV</v>
+        <v>TR235-1</v>
       </c>
       <c r="D229" t="str">
-        <v>100*75</v>
+        <v>50*60</v>
       </c>
       <c r="E229">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F229">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G229">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H229" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I229" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>작품</v>
       </c>
       <c r="B230" t="str">
-        <v>엘리샤</v>
+        <v>아주르</v>
       </c>
       <c r="C230" t="str">
-        <v>PS115-A</v>
+        <v>TR261-2</v>
       </c>
       <c r="D230" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E230">
-        <v>-37</v>
+        <v>1</v>
       </c>
       <c r="F230">
         <v>1</v>
       </c>
       <c r="G230">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H230" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I230" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>작품</v>
       </c>
       <c r="B231" t="str">
-        <v>엘리쉬플라워</v>
+        <v>아쿠아벨라</v>
       </c>
       <c r="C231" t="str">
-        <v>19WT36&amp;19WT37</v>
+        <v>TR568</v>
       </c>
       <c r="D231" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E231">
-        <v>-46</v>
+        <v>-1</v>
       </c>
       <c r="F231">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G231">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H231" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I231" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>작품</v>
       </c>
       <c r="B232" t="str">
-        <v>엘린델핀</v>
+        <v>아트피쉬</v>
       </c>
       <c r="C232" t="str">
-        <v>CD048</v>
+        <v>CD024</v>
       </c>
       <c r="D232" t="str">
-        <v>90*60</v>
+        <v>40*50</v>
       </c>
       <c r="E232">
-        <v>-28</v>
+        <v>-9</v>
       </c>
       <c r="F232">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G232">
         <v>6</v>
       </c>
       <c r="H232" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I232" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>작품</v>
       </c>
       <c r="B233" t="str">
-        <v>엘보라</v>
+        <v>알로하</v>
       </c>
       <c r="C233" t="str">
-        <v>TR461</v>
+        <v>JJ-0002</v>
       </c>
       <c r="D233" t="str">
-        <v>100*75</v>
+        <v>60*40</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>-12</v>
       </c>
       <c r="F233">
         <v>1</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I233" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>작품</v>
       </c>
       <c r="B234" t="str">
-        <v>오로라</v>
+        <v>알로하플라워</v>
       </c>
       <c r="C234" t="str">
-        <v>19WT31</v>
+        <v>TR058</v>
       </c>
       <c r="D234" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E234">
-        <v>1</v>
+        <v>-18</v>
       </c>
       <c r="F234">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G234">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H234" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I234" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>작품</v>
       </c>
       <c r="B235" t="str">
-        <v>오로라핑크</v>
+        <v>알바라</v>
       </c>
       <c r="C235" t="str">
-        <v>TR073</v>
+        <v>TR466</v>
       </c>
       <c r="D235" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E235">
-        <v>-12</v>
+        <v>-2</v>
       </c>
       <c r="F235">
         <v>1</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I235" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>작품</v>
       </c>
       <c r="B236" t="str">
-        <v>오리스</v>
+        <v>애니카</v>
       </c>
       <c r="C236" t="str">
-        <v>TR529-2</v>
+        <v>CD042</v>
       </c>
       <c r="D236" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E236">
-        <v>0</v>
+        <v>-105</v>
       </c>
       <c r="F236">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G236">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H236" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I236" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>작품</v>
       </c>
       <c r="B237" t="str">
-        <v>오리스</v>
+        <v>애플리아</v>
       </c>
       <c r="C237" t="str">
-        <v>TR529-1</v>
+        <v>TR532</v>
       </c>
       <c r="D237" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E237">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F237">
         <v>1</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I237" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>작품</v>
       </c>
       <c r="B238" t="str">
-        <v>오브스크라</v>
+        <v>애플빈</v>
       </c>
       <c r="C238" t="str">
-        <v>PB619-A_CV</v>
+        <v>TR374-1-PS</v>
       </c>
       <c r="D238" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E238">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F238">
         <v>1</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I238" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>작품</v>
       </c>
       <c r="B239" t="str">
-        <v>오페라</v>
+        <v>어도러블캣</v>
       </c>
       <c r="C239" t="str">
-        <v>TR087</v>
+        <v>2A107-PS</v>
       </c>
       <c r="D239" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E239">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="F239">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G239">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H239" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I239" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>작품</v>
       </c>
       <c r="B240" t="str">
-        <v>오피아</v>
+        <v>어썸 블랙</v>
       </c>
       <c r="C240" t="str">
-        <v>TR143</v>
+        <v>TR182-1</v>
       </c>
       <c r="D240" t="str">
-        <v>65*80</v>
+        <v>50*50</v>
       </c>
       <c r="E240">
-        <v>-48</v>
+        <v>2</v>
       </c>
       <c r="F240">
         <v>1</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I240" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>작품</v>
       </c>
       <c r="B241" t="str">
-        <v>올가</v>
+        <v>어텀틴트</v>
       </c>
       <c r="C241" t="str">
-        <v>TR132</v>
+        <v>19WT24</v>
       </c>
       <c r="D241" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E241">
-        <v>-4</v>
+        <v>5</v>
       </c>
       <c r="F241">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G241">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H241" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I241" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>작품</v>
       </c>
       <c r="B242" t="str">
-        <v>옵스</v>
+        <v>에번</v>
       </c>
       <c r="C242" t="str">
-        <v>TR274-1</v>
+        <v>TR172-PS</v>
       </c>
       <c r="D242" t="str">
-        <v>50*60</v>
+        <v>60*60</v>
       </c>
       <c r="E242">
-        <v>-6</v>
+        <v>1</v>
       </c>
       <c r="F242">
         <v>1</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I242" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>작품</v>
       </c>
       <c r="B243" t="str">
-        <v>외부1</v>
+        <v>에셜론</v>
       </c>
       <c r="C243" t="str">
-        <v>XW315-A</v>
+        <v>TR527</v>
       </c>
       <c r="D243" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E243">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F243">
         <v>1</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I243" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>작품</v>
       </c>
       <c r="B244" t="str">
-        <v>외부3</v>
+        <v>에이도스</v>
       </c>
       <c r="C244" t="str">
-        <v>ZL098-A</v>
+        <v>TR356-2</v>
       </c>
       <c r="D244" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E244">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="F244">
         <v>1</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I244" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>작품</v>
       </c>
       <c r="B245" t="str">
-        <v>외부5</v>
+        <v>에이스</v>
       </c>
       <c r="C245" t="str">
-        <v>WN455-A</v>
+        <v>TR084</v>
       </c>
       <c r="D245" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E245">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="F245">
         <v>1</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I245" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>작품</v>
       </c>
       <c r="B246" t="str">
-        <v>외부6</v>
+        <v>에일린홀스</v>
       </c>
       <c r="C246" t="str">
-        <v>AK143-A</v>
+        <v>TR201</v>
       </c>
       <c r="D246" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I246" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>작품</v>
       </c>
       <c r="B247" t="str">
-        <v>외부제작1</v>
+        <v>에퓌르</v>
       </c>
       <c r="C247" t="str">
-        <v>WN549-A</v>
+        <v>TR531-ps</v>
       </c>
       <c r="D247" t="str">
         <v>70*70</v>
       </c>
       <c r="E247">
         <v>1</v>
       </c>
       <c r="F247">
         <v>1</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I247" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>작품</v>
       </c>
       <c r="B248" t="str">
-        <v>외부제작2</v>
+        <v>엘로이</v>
       </c>
       <c r="C248" t="str">
-        <v>WN531-A</v>
+        <v>TR077</v>
       </c>
       <c r="D248" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E248">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F248">
         <v>1</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I248" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>작품</v>
       </c>
       <c r="B249" t="str">
-        <v>외부제작3</v>
+        <v>엘리샤</v>
       </c>
       <c r="C249" t="str">
-        <v>ZL159-A</v>
+        <v>PS115-A-CV</v>
       </c>
       <c r="D249" t="str">
         <v>100*75</v>
       </c>
       <c r="E249">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F249">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G249">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H249" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I249" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>작품</v>
       </c>
       <c r="B250" t="str">
-        <v>외부제작4</v>
+        <v>엘리샤</v>
       </c>
       <c r="C250" t="str">
-        <v>WN541-A</v>
+        <v>PS115-A</v>
       </c>
       <c r="D250" t="str">
-        <v>140*50</v>
+        <v>100*75</v>
       </c>
       <c r="E250">
-        <v>1</v>
+        <v>-37</v>
       </c>
       <c r="F250">
         <v>1</v>
       </c>
       <c r="G250">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H250" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I250" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>작품</v>
       </c>
       <c r="B251" t="str">
-        <v>외부제작5</v>
+        <v>엘리쉬플라워</v>
       </c>
       <c r="C251" t="str">
-        <v>WN550-A</v>
+        <v>19WT36&amp;19WT37</v>
       </c>
       <c r="D251" t="str">
         <v>70*70</v>
       </c>
       <c r="E251">
-        <v>1</v>
+        <v>-46</v>
       </c>
       <c r="F251">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G251">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H251" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I251" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>작품</v>
       </c>
       <c r="B252" t="str">
-        <v>외부제작6</v>
+        <v>엘린델핀</v>
       </c>
       <c r="C252" t="str">
-        <v>LE392-A</v>
+        <v>CD048</v>
       </c>
       <c r="D252" t="str">
-        <v>70*70</v>
+        <v>90*60</v>
       </c>
       <c r="E252">
-        <v>1</v>
+        <v>-30</v>
       </c>
       <c r="F252">
         <v>1</v>
       </c>
       <c r="G252">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H252" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I252" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>작품</v>
       </c>
       <c r="B253" t="str">
-        <v>외부제작7</v>
+        <v>엘보라</v>
       </c>
       <c r="C253" t="str">
-        <v>AX224-A</v>
+        <v>TR461</v>
       </c>
       <c r="D253" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
       <c r="F253">
         <v>1</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I253" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>작품</v>
       </c>
       <c r="B254" t="str">
-        <v>운디네</v>
+        <v>오로라</v>
       </c>
       <c r="C254" t="str">
-        <v>TR403</v>
+        <v>19WT31</v>
       </c>
       <c r="D254" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E254">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G254">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H254" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I254" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>작품</v>
       </c>
       <c r="B255" t="str">
-        <v>운무</v>
+        <v>오로라핑크</v>
       </c>
       <c r="C255" t="str">
-        <v>TR425</v>
+        <v>TR073</v>
       </c>
       <c r="D255" t="str">
-        <v>120*60</v>
+        <v>90*60</v>
       </c>
       <c r="E255">
-        <v>-5</v>
+        <v>-12</v>
       </c>
       <c r="F255">
         <v>1</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I255" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>작품</v>
       </c>
       <c r="B256" t="str">
-        <v>윈썸</v>
+        <v>오리스</v>
       </c>
       <c r="C256" t="str">
-        <v>TR110-2</v>
+        <v>TR529-2</v>
       </c>
       <c r="D256" t="str">
         <v>65*80</v>
       </c>
       <c r="E256">
-        <v>-16</v>
+        <v>0</v>
       </c>
       <c r="F256">
         <v>1</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I256" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v>작품</v>
       </c>
       <c r="B257" t="str">
-        <v>윈썸</v>
+        <v>오리스</v>
       </c>
       <c r="C257" t="str">
-        <v>TR110-1</v>
+        <v>TR529-1</v>
       </c>
       <c r="D257" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E257">
-        <v>-57</v>
+        <v>0</v>
       </c>
       <c r="F257">
         <v>1</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I257" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
         <v>작품</v>
       </c>
       <c r="B258" t="str">
-        <v>윈터서클</v>
+        <v>오브스크라</v>
       </c>
       <c r="C258" t="str">
-        <v>TR188-1</v>
+        <v>PB619-A_CV</v>
       </c>
       <c r="D258" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E258">
-        <v>-11</v>
+        <v>1</v>
       </c>
       <c r="F258">
         <v>1</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I258" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
         <v>작품</v>
       </c>
       <c r="B259" t="str">
-        <v>윈터트리1</v>
+        <v>오페라</v>
       </c>
       <c r="C259" t="str">
-        <v>TR284-1</v>
+        <v>TR087</v>
       </c>
       <c r="D259" t="str">
-        <v>50*50</v>
+        <v>100*75</v>
       </c>
       <c r="E259">
-        <v>-89</v>
+        <v>-1</v>
       </c>
       <c r="F259">
         <v>1</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I259" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
         <v>작품</v>
       </c>
       <c r="B260" t="str">
-        <v>윈터트리2</v>
+        <v>오피아</v>
       </c>
       <c r="C260" t="str">
-        <v>TR285-1</v>
+        <v>TR143</v>
       </c>
       <c r="D260" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E260">
-        <v>2</v>
+        <v>-49</v>
       </c>
       <c r="F260">
         <v>1</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I260" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>작품</v>
       </c>
       <c r="B261" t="str">
-        <v>윈터트리3</v>
+        <v>온데아</v>
       </c>
       <c r="C261" t="str">
-        <v>TR286-1</v>
+        <v>TR599</v>
       </c>
       <c r="D261" t="str">
-        <v>50*50</v>
+        <v>120*60</v>
       </c>
       <c r="E261">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F261">
         <v>1</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I261" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>작품</v>
       </c>
       <c r="B262" t="str">
-        <v>유노이아</v>
+        <v>올가</v>
       </c>
       <c r="C262" t="str">
-        <v>TR090-PS</v>
+        <v>TR132</v>
       </c>
       <c r="D262" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E262">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="F262">
         <v>1</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I262" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
         <v>작품</v>
       </c>
       <c r="B263" t="str">
-        <v>이데센트</v>
+        <v>옵스</v>
       </c>
       <c r="C263" t="str">
-        <v>TR209-1-PS</v>
+        <v>TR274-1</v>
       </c>
       <c r="D263" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E263">
-        <v>2</v>
+        <v>-6</v>
       </c>
       <c r="F263">
         <v>1</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I263" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
         <v>작품</v>
       </c>
       <c r="B264" t="str">
-        <v>이우비</v>
+        <v>외부3</v>
       </c>
       <c r="C264" t="str">
-        <v>TR339-2</v>
+        <v>ZL098-A</v>
       </c>
       <c r="D264" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
       <c r="F264">
         <v>1</v>
       </c>
       <c r="G264">
         <v>1</v>
       </c>
       <c r="H264" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I264" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>작품</v>
       </c>
       <c r="B265" t="str">
-        <v>인벤티오</v>
+        <v>외부6</v>
       </c>
       <c r="C265" t="str">
-        <v>TR226-1</v>
+        <v>AK143-A</v>
       </c>
       <c r="D265" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E265">
-        <v>-10</v>
+        <v>1</v>
       </c>
       <c r="F265">
         <v>1</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I265" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>작품</v>
       </c>
       <c r="B266" t="str">
-        <v>인터</v>
+        <v>외부제작1</v>
       </c>
       <c r="C266" t="str">
-        <v>TR501</v>
+        <v>WN549-A</v>
       </c>
       <c r="D266" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E266">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I266" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>작품</v>
       </c>
       <c r="B267" t="str">
-        <v>인터벨라</v>
+        <v>외부제작10</v>
       </c>
       <c r="C267" t="str">
-        <v>TR456</v>
+        <v>IH223-A</v>
       </c>
       <c r="D267" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E267">
         <v>1</v>
       </c>
       <c r="F267">
         <v>1</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I267" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>작품</v>
       </c>
       <c r="B268" t="str">
-        <v>일레르타이거</v>
+        <v>외부제작11</v>
       </c>
       <c r="C268" t="str">
-        <v>TR124</v>
+        <v>AX273-A</v>
       </c>
       <c r="D268" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E268">
-        <v>-15</v>
+        <v>1</v>
       </c>
       <c r="F268">
         <v>1</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I268" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>작품</v>
       </c>
       <c r="B269" t="str">
-        <v>일로드</v>
+        <v>외부제작12</v>
       </c>
       <c r="C269" t="str">
-        <v>TR167-1-PS</v>
+        <v>WN643-A</v>
       </c>
       <c r="D269" t="str">
         <v>65*80</v>
       </c>
       <c r="E269">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F269">
         <v>1</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I269" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>작품</v>
       </c>
       <c r="B270" t="str">
-        <v>일로드</v>
+        <v>외부제작2</v>
       </c>
       <c r="C270" t="str">
-        <v>TR167</v>
+        <v>WN531-A</v>
       </c>
       <c r="D270" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E270">
-        <v>-20</v>
+        <v>1</v>
       </c>
       <c r="F270">
         <v>1</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I270" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>작품</v>
       </c>
       <c r="B271" t="str">
-        <v>일루젼</v>
+        <v>외부제작3</v>
       </c>
       <c r="C271" t="str">
-        <v>TR193-1</v>
+        <v>ZL159-A</v>
       </c>
       <c r="D271" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E271">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F271">
         <v>1</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I271" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>작품</v>
       </c>
       <c r="B272" t="str">
-        <v>일루젼</v>
+        <v>외부제작4</v>
       </c>
       <c r="C272" t="str">
-        <v>TR193-2</v>
+        <v>WN541-A</v>
       </c>
       <c r="D272" t="str">
-        <v>65*80</v>
+        <v>140*50</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
       <c r="F272">
         <v>1</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I272" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>작품</v>
       </c>
       <c r="B273" t="str">
-        <v>일리아나</v>
+        <v>외부제작5</v>
       </c>
       <c r="C273" t="str">
-        <v>EZ615-A</v>
+        <v>WN550-A</v>
       </c>
       <c r="D273" t="str">
-        <v>120*60</v>
+        <v>70*70</v>
       </c>
       <c r="E273">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F273">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G273">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H273" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I273" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
         <v>작품</v>
       </c>
       <c r="B274" t="str">
-        <v>자작나무</v>
+        <v>외부제작6</v>
       </c>
       <c r="C274" t="str">
-        <v>A305</v>
+        <v>LE392-A</v>
       </c>
       <c r="D274" t="str">
         <v>70*70</v>
       </c>
       <c r="E274">
-        <v>-1351</v>
+        <v>1</v>
       </c>
       <c r="F274">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="G274">
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="H274" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I274" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>작품</v>
       </c>
       <c r="B275" t="str">
-        <v>자작나무</v>
+        <v>외부제작7</v>
       </c>
       <c r="C275" t="str">
-        <v>A305-100*75(세로)</v>
+        <v>AX224-A</v>
       </c>
       <c r="D275" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E275">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F275">
         <v>1</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I275" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>작품</v>
       </c>
       <c r="B276" t="str">
-        <v>자작나무</v>
+        <v>외부제작8</v>
       </c>
       <c r="C276" t="str">
-        <v>A305-PS</v>
+        <v>WN588-A</v>
       </c>
       <c r="D276" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E276">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F276">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G276">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H276" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I276" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>작품</v>
       </c>
       <c r="B277" t="str">
-        <v>자작나무2</v>
+        <v>우바</v>
       </c>
       <c r="C277" t="str">
-        <v>A308</v>
+        <v>TR579</v>
       </c>
       <c r="D277" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E277">
-        <v>-307</v>
+        <v>0</v>
       </c>
       <c r="F277">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="G277">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="H277" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I277" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>작품</v>
       </c>
       <c r="B278" t="str">
-        <v>자작나무2</v>
+        <v>운디네</v>
       </c>
       <c r="C278" t="str">
-        <v>A308-PS</v>
+        <v>TR403</v>
       </c>
       <c r="D278" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E278">
-        <v>27</v>
+        <v>-7</v>
       </c>
       <c r="F278">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G278">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H278" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I278" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>작품</v>
       </c>
       <c r="B279" t="str">
-        <v>저스티스</v>
+        <v>운무</v>
       </c>
       <c r="C279" t="str">
-        <v>TR439</v>
+        <v>TR425</v>
       </c>
       <c r="D279" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E279">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F279">
         <v>1</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I279" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>작품</v>
       </c>
       <c r="B280" t="str">
-        <v>저스티스</v>
+        <v>윈썸</v>
       </c>
       <c r="C280" t="str">
-        <v>XYT-20395</v>
+        <v>TR110-1</v>
       </c>
       <c r="D280" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E280">
-        <v>-10</v>
+        <v>-57</v>
       </c>
       <c r="F280">
         <v>1</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I280" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>작품</v>
       </c>
       <c r="B281" t="str">
-        <v>제라프</v>
+        <v>윈터서클</v>
       </c>
       <c r="C281" t="str">
-        <v>CD020</v>
+        <v>TR188-1</v>
       </c>
       <c r="D281" t="str">
-        <v>90*60</v>
+        <v>50*50</v>
       </c>
       <c r="E281">
-        <v>-115</v>
+        <v>-11</v>
       </c>
       <c r="F281">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G281">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H281" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I281" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>작품</v>
       </c>
       <c r="B282" t="str">
-        <v>제스</v>
+        <v>윈터서클</v>
       </c>
       <c r="C282" t="str">
-        <v>TR118-1</v>
+        <v>TR188-2</v>
       </c>
       <c r="D282" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E282">
-        <v>-1</v>
+        <v>-31</v>
       </c>
       <c r="F282">
         <v>1</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I282" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>작품</v>
       </c>
       <c r="B283" t="str">
-        <v>제스</v>
+        <v>윈터트리1</v>
       </c>
       <c r="C283" t="str">
-        <v>TR118-1-ps</v>
+        <v>TR284-2</v>
       </c>
       <c r="D283" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F283">
         <v>1</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I283" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>작품</v>
       </c>
       <c r="B284" t="str">
-        <v>제이드</v>
+        <v>윈터트리2</v>
       </c>
       <c r="C284" t="str">
-        <v>TR074-PS</v>
+        <v>TR285-1</v>
       </c>
       <c r="D284" t="str">
-        <v>90*60</v>
+        <v>50*50</v>
       </c>
       <c r="E284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F284">
         <v>1</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I284" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>작품</v>
       </c>
       <c r="B285" t="str">
-        <v>조비얼</v>
+        <v>윈터트리2</v>
       </c>
       <c r="C285" t="str">
-        <v>TR576</v>
+        <v>TR285-2</v>
       </c>
       <c r="D285" t="str">
         <v>70*70</v>
       </c>
       <c r="E285">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F285">
         <v>1</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I285" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>작품</v>
       </c>
       <c r="B286" t="str">
-        <v>조이스</v>
+        <v>윈터트리3</v>
       </c>
       <c r="C286" t="str">
-        <v>TR360</v>
+        <v>TR286-2</v>
       </c>
       <c r="D286" t="str">
         <v>70*70</v>
       </c>
       <c r="E286">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="F286">
         <v>1</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I286" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>작품</v>
       </c>
       <c r="B287" t="str">
-        <v>조이스</v>
+        <v>유노이아</v>
       </c>
       <c r="C287" t="str">
-        <v>TR360-1</v>
+        <v>TR090-PS</v>
       </c>
       <c r="D287" t="str">
-        <v>80*80</v>
+        <v>70*70</v>
       </c>
       <c r="E287">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F287">
         <v>1</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I287" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>작품</v>
       </c>
       <c r="B288" t="str">
-        <v>주디</v>
+        <v>이데센트</v>
       </c>
       <c r="C288" t="str">
-        <v>CD071</v>
+        <v>TR209-1-PS</v>
       </c>
       <c r="D288" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E288">
-        <v>-6</v>
+        <v>2</v>
       </c>
       <c r="F288">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G288">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H288" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I288" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>작품</v>
       </c>
       <c r="B289" t="str">
-        <v>쥬디스</v>
+        <v>이우비</v>
       </c>
       <c r="C289" t="str">
-        <v>18LD01</v>
+        <v>TR339-2</v>
       </c>
       <c r="D289" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E289">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F289">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G289">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H289" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I289" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v>작품</v>
       </c>
       <c r="B290" t="str">
-        <v>카렌</v>
+        <v>인벤티오</v>
       </c>
       <c r="C290" t="str">
-        <v>TR232-1</v>
+        <v>TR226-1</v>
       </c>
       <c r="D290" t="str">
-        <v>60*60</v>
+        <v>50*60</v>
       </c>
       <c r="E290">
-        <v>-8</v>
+        <v>-10</v>
       </c>
       <c r="F290">
         <v>1</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I290" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>작품</v>
       </c>
       <c r="B291" t="str">
-        <v>카리스</v>
+        <v>인터벨라</v>
       </c>
       <c r="C291" t="str">
-        <v>CD061</v>
+        <v>TR456</v>
       </c>
       <c r="D291" t="str">
         <v>70*70</v>
       </c>
       <c r="E291">
-        <v>-45</v>
+        <v>1</v>
       </c>
       <c r="F291">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G291">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H291" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I291" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>작품</v>
       </c>
       <c r="B292" t="str">
-        <v>카멜1</v>
+        <v>일레르타이거</v>
       </c>
       <c r="C292" t="str">
-        <v>TR178-1-2</v>
+        <v>TR124</v>
       </c>
       <c r="D292" t="str">
-        <v>70*70</v>
+        <v>60*60</v>
       </c>
       <c r="E292">
-        <v>-2</v>
+        <v>-15</v>
       </c>
       <c r="F292">
         <v>1</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I292" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>작품</v>
       </c>
       <c r="B293" t="str">
-        <v>카멜1</v>
+        <v>일로드</v>
       </c>
       <c r="C293" t="str">
-        <v>TR178-1-1</v>
+        <v>TR167-1-PS</v>
       </c>
       <c r="D293" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E293">
-        <v>-23</v>
+        <v>2</v>
       </c>
       <c r="F293">
         <v>1</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I293" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>작품</v>
       </c>
       <c r="B294" t="str">
-        <v>카본리스</v>
+        <v>일루젼</v>
       </c>
       <c r="C294" t="str">
-        <v>TR541</v>
+        <v>TR193-1</v>
       </c>
       <c r="D294" t="str">
-        <v>80*80</v>
+        <v>50*60</v>
       </c>
       <c r="E294">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F294">
         <v>1</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I294" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>작품</v>
       </c>
       <c r="B295" t="str">
-        <v>카빌리</v>
+        <v>일리아나</v>
       </c>
       <c r="C295" t="str">
-        <v>TR338</v>
+        <v>EZ615-A</v>
       </c>
       <c r="D295" t="str">
         <v>120*60</v>
       </c>
       <c r="E295">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F295">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G295">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H295" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I295" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v>작품</v>
       </c>
       <c r="B296" t="str">
-        <v>카솔라</v>
+        <v>일리카(블랙)</v>
       </c>
       <c r="C296" t="str">
-        <v>TR249-1</v>
+        <v>TR336-1</v>
       </c>
       <c r="D296" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E296">
-        <v>-8</v>
+        <v>-13</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I296" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>작품</v>
       </c>
       <c r="B297" t="str">
-        <v>카솔라</v>
+        <v>자작나무</v>
       </c>
       <c r="C297" t="str">
-        <v>TR249-2</v>
+        <v>A305</v>
       </c>
       <c r="D297" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E297">
-        <v>1</v>
+        <v>-1354</v>
       </c>
       <c r="F297">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G297">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="H297" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I297" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>작품</v>
       </c>
       <c r="B298" t="str">
-        <v>칼릭스</v>
+        <v>자작나무</v>
       </c>
       <c r="C298" t="str">
-        <v>TR211-1</v>
+        <v>A305-100*75(세로)</v>
       </c>
       <c r="D298" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E298">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I298" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>작품</v>
       </c>
       <c r="B299" t="str">
-        <v>칼릭스</v>
+        <v>자작나무</v>
       </c>
       <c r="C299" t="str">
-        <v>TR211-2</v>
+        <v>A305-PS</v>
       </c>
       <c r="D299" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E299">
-        <v>-8</v>
+        <v>27</v>
       </c>
       <c r="F299">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G299">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H299" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I299" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>작품</v>
       </c>
       <c r="B300" t="str">
-        <v>칼마</v>
+        <v>자작나무2</v>
       </c>
       <c r="C300" t="str">
-        <v>TR445</v>
+        <v>A308</v>
       </c>
       <c r="D300" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E300">
-        <v>-3</v>
+        <v>-308</v>
       </c>
       <c r="F300">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="G300">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="H300" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I300" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
         <v>작품</v>
       </c>
       <c r="B301" t="str">
-        <v>컬러앤트리</v>
+        <v>자작나무2</v>
       </c>
       <c r="C301" t="str">
-        <v>CD072</v>
+        <v>A308-PS</v>
       </c>
       <c r="D301" t="str">
-        <v>60*40</v>
+        <v>90*60</v>
       </c>
       <c r="E301">
-        <v>-14</v>
+        <v>27</v>
       </c>
       <c r="F301">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G301">
         <v>10</v>
       </c>
       <c r="H301" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I301" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>작품</v>
       </c>
       <c r="B302" t="str">
-        <v>컬러풀립스</v>
+        <v>저스티스</v>
       </c>
       <c r="C302" t="str">
-        <v>CD060</v>
+        <v>TR439</v>
       </c>
       <c r="D302" t="str">
         <v>100*75</v>
       </c>
       <c r="E302">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F302">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G302">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H302" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I302" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>작품</v>
       </c>
       <c r="B303" t="str">
-        <v>컬러풀엘레펀트</v>
+        <v>저스티스</v>
       </c>
       <c r="C303" t="str">
-        <v>CD006</v>
+        <v>XYT-20395</v>
       </c>
       <c r="D303" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E303">
-        <v>-500</v>
+        <v>-10</v>
       </c>
       <c r="F303">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G303">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H303" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I303" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v>작품</v>
       </c>
       <c r="B304" t="str">
-        <v>컬러풀엘레펀트</v>
+        <v>제라프</v>
       </c>
       <c r="C304" t="str">
-        <v>CD006-CV</v>
+        <v>CD020</v>
       </c>
       <c r="D304" t="str">
         <v>90*60</v>
       </c>
       <c r="E304">
-        <v>4</v>
+        <v>-116</v>
       </c>
       <c r="F304">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G304">
         <v>10</v>
       </c>
       <c r="H304" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I304" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v>작품</v>
       </c>
       <c r="B305" t="str">
-        <v>케룸</v>
+        <v>제스</v>
       </c>
       <c r="C305" t="str">
-        <v>TR540</v>
+        <v>TR118-1</v>
       </c>
       <c r="D305" t="str">
-        <v>140*60</v>
+        <v>65*80</v>
       </c>
       <c r="E305">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F305">
         <v>1</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I305" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
         <v>작품</v>
       </c>
       <c r="B306" t="str">
-        <v>켈란</v>
+        <v>제스</v>
       </c>
       <c r="C306" t="str">
-        <v>CD066</v>
+        <v>TR118-2</v>
       </c>
       <c r="D306" t="str">
         <v>100*75</v>
       </c>
       <c r="E306">
-        <v>-16</v>
+        <v>-1</v>
       </c>
       <c r="F306">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G306">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H306" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I306" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
         <v>작품</v>
       </c>
       <c r="B307" t="str">
-        <v>코이</v>
+        <v>제스</v>
       </c>
       <c r="C307" t="str">
-        <v>TR427</v>
+        <v>TR118-1-ps</v>
       </c>
       <c r="D307" t="str">
         <v>65*80</v>
       </c>
       <c r="E307">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F307">
         <v>1</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I307" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>작품</v>
       </c>
       <c r="B308" t="str">
-        <v>코지엘레펀트</v>
+        <v>제이드</v>
       </c>
       <c r="C308" t="str">
-        <v>TR273-2</v>
+        <v>TR074-PS</v>
       </c>
       <c r="D308" t="str">
-        <v>65*80</v>
+        <v>90*60</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
       <c r="F308">
         <v>1</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I308" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>작품</v>
       </c>
       <c r="B309" t="str">
-        <v>코지엘레펀트</v>
+        <v>조이스</v>
       </c>
       <c r="C309" t="str">
-        <v>TR273-1</v>
+        <v>TR360</v>
       </c>
       <c r="D309" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E309">
-        <v>-27</v>
+        <v>-3</v>
       </c>
       <c r="F309">
         <v>1</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I309" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v>작품</v>
       </c>
       <c r="B310" t="str">
-        <v>퀴에스</v>
+        <v>조이스</v>
       </c>
       <c r="C310" t="str">
-        <v>TR245</v>
+        <v>TR360-1</v>
       </c>
       <c r="D310" t="str">
-        <v>50*60</v>
+        <v>80*80</v>
       </c>
       <c r="E310">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F310">
         <v>1</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I310" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v>작품</v>
       </c>
       <c r="B311" t="str">
-        <v>큐브아보카도</v>
+        <v>주디</v>
       </c>
       <c r="C311" t="str">
-        <v>TR251-1</v>
+        <v>CD071</v>
       </c>
       <c r="D311" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E311">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="F311">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G311">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H311" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I311" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v>작품</v>
       </c>
       <c r="B312" t="str">
-        <v>큐트도그</v>
+        <v>쥬디스</v>
       </c>
       <c r="C312" t="str">
-        <v>CD004</v>
+        <v>18LD01</v>
       </c>
       <c r="D312" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E312">
-        <v>-26</v>
+        <v>6</v>
       </c>
       <c r="F312">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G312">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H312" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I312" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
         <v>작품</v>
       </c>
       <c r="B313" t="str">
-        <v>크림슨 플로우</v>
+        <v>체리쉬</v>
       </c>
       <c r="C313" t="str">
-        <v>TR498-1</v>
+        <v>18SWA-029</v>
       </c>
       <c r="D313" t="str">
-        <v>65*80</v>
+        <v>120*80</v>
       </c>
       <c r="E313">
-        <v>-1</v>
+        <v>-26</v>
       </c>
       <c r="F313">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G313">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H313" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I313" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v>작품</v>
       </c>
       <c r="B314" t="str">
-        <v>크림슨 플로우</v>
+        <v>카렌</v>
       </c>
       <c r="C314" t="str">
-        <v>TR498-2</v>
+        <v>TR232-1</v>
       </c>
       <c r="D314" t="str">
-        <v>100*75</v>
+        <v>60*60</v>
       </c>
       <c r="E314">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="F314">
         <v>1</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I314" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v>작품</v>
       </c>
       <c r="B315" t="str">
-        <v>탈리아</v>
+        <v>카리스</v>
       </c>
       <c r="C315" t="str">
-        <v>TR059</v>
+        <v>CD061</v>
       </c>
       <c r="D315" t="str">
-        <v>100*50</v>
+        <v>70*70</v>
       </c>
       <c r="E315">
-        <v>-26</v>
+        <v>-45</v>
       </c>
       <c r="F315">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G315">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H315" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I315" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
         <v>작품</v>
       </c>
       <c r="B316" t="str">
-        <v>테누토</v>
+        <v>카멜1</v>
       </c>
       <c r="C316" t="str">
-        <v>TR509-1</v>
+        <v>TR178-1-2</v>
       </c>
       <c r="D316" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E316">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F316">
         <v>1</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I316" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v>작품</v>
       </c>
       <c r="B317" t="str">
-        <v>테라</v>
+        <v>카멜1</v>
       </c>
       <c r="C317" t="str">
-        <v>TR265-1</v>
+        <v>TR178-1-1</v>
       </c>
       <c r="D317" t="str">
-        <v>50*60</v>
+        <v>50*50</v>
       </c>
       <c r="E317">
-        <v>-4</v>
+        <v>-23</v>
       </c>
       <c r="F317">
         <v>1</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I317" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
         <v>작품</v>
       </c>
       <c r="B318" t="str">
-        <v>테라</v>
+        <v>카빌리</v>
       </c>
       <c r="C318" t="str">
-        <v>TR265-2</v>
+        <v>TR338</v>
       </c>
       <c r="D318" t="str">
-        <v>65*80</v>
+        <v>120*60</v>
       </c>
       <c r="E318">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F318">
         <v>1</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I318" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v>작품</v>
       </c>
       <c r="B319" t="str">
-        <v>테라코</v>
+        <v>카솔라</v>
       </c>
       <c r="C319" t="str">
-        <v>TR469</v>
+        <v>TR249-2</v>
       </c>
       <c r="D319" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E319">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F319">
         <v>1</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I319" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v>작품</v>
       </c>
       <c r="B320" t="str">
-        <v>테오도어</v>
+        <v>카일리</v>
       </c>
       <c r="C320" t="str">
-        <v>TR357-2</v>
+        <v>TR392</v>
       </c>
       <c r="D320" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E320">
-        <v>1</v>
+        <v>-10</v>
       </c>
       <c r="F320">
         <v>1</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I320" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v>작품</v>
       </c>
       <c r="B321" t="str">
-        <v>토피오</v>
+        <v>칼로레</v>
       </c>
       <c r="C321" t="str">
-        <v>VSD017-PS</v>
+        <v>TR571</v>
       </c>
       <c r="D321" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E321">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F321">
         <v>1</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I321" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v>작품</v>
       </c>
       <c r="B322" t="str">
-        <v>파르두스2</v>
+        <v>칼릭스</v>
       </c>
       <c r="C322" t="str">
-        <v>TR221-2</v>
+        <v>TR211-1</v>
       </c>
       <c r="D322" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E322">
         <v>1</v>
       </c>
       <c r="F322">
         <v>1</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I322" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v>작품</v>
       </c>
       <c r="B323" t="str">
-        <v>파리에펠탑</v>
+        <v>칼마</v>
       </c>
       <c r="C323" t="str">
-        <v>2B405</v>
+        <v>TR445</v>
       </c>
       <c r="D323" t="str">
         <v>100*75</v>
       </c>
       <c r="E323">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F323">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G323">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H323" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I323" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v>작품</v>
       </c>
       <c r="B324" t="str">
-        <v>파키오</v>
+        <v>커츠</v>
       </c>
       <c r="C324" t="str">
-        <v>TR240-2</v>
+        <v>TR359</v>
       </c>
       <c r="D324" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E324">
-        <v>-3</v>
+        <v>-22</v>
       </c>
       <c r="F324">
         <v>1</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I324" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v>작품</v>
       </c>
       <c r="B325" t="str">
-        <v>파키오</v>
+        <v>컬러앤트리</v>
       </c>
       <c r="C325" t="str">
-        <v>TR240-1</v>
+        <v>CD072</v>
       </c>
       <c r="D325" t="str">
-        <v>50*60</v>
+        <v>60*40</v>
       </c>
       <c r="E325">
-        <v>-1</v>
+        <v>-14</v>
       </c>
       <c r="F325">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G325">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H325" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I325" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v>작품</v>
       </c>
       <c r="B326" t="str">
-        <v>판도라</v>
+        <v>컬러풀립스</v>
       </c>
       <c r="C326" t="str">
-        <v>TR257_PS</v>
+        <v>CD060</v>
       </c>
       <c r="D326" t="str">
         <v>100*75</v>
       </c>
       <c r="E326">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F326">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G326">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H326" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I326" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
         <v>작품</v>
       </c>
       <c r="B327" t="str">
-        <v>페어리랜드</v>
+        <v>컬러풀엘레펀트</v>
       </c>
       <c r="C327" t="str">
-        <v>CD058</v>
+        <v>CD006</v>
       </c>
       <c r="D327" t="str">
         <v>90*60</v>
       </c>
       <c r="E327">
-        <v>3</v>
+        <v>-509</v>
       </c>
       <c r="F327">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G327">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="H327" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I327" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v>작품</v>
       </c>
       <c r="B328" t="str">
-        <v>펙티오1</v>
+        <v>컬러풀엘레펀트</v>
       </c>
       <c r="C328" t="str">
-        <v>TR280-1</v>
+        <v>CD006-CV</v>
       </c>
       <c r="D328" t="str">
-        <v>50*60</v>
+        <v>90*60</v>
       </c>
       <c r="E328">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="F328">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G328">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H328" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I328" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v>작품</v>
       </c>
       <c r="B329" t="str">
-        <v>펠리스</v>
+        <v>케룸</v>
       </c>
       <c r="C329" t="str">
-        <v>TR126-PS</v>
+        <v>TR540</v>
       </c>
       <c r="D329" t="str">
-        <v>70*70</v>
+        <v>140*60</v>
       </c>
       <c r="E329">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F329">
         <v>1</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I329" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v>작품</v>
       </c>
       <c r="B330" t="str">
-        <v>펠리시티</v>
+        <v>케안</v>
       </c>
       <c r="C330" t="str">
-        <v>TR134</v>
+        <v>TR337</v>
       </c>
       <c r="D330" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E330">
         <v>-7</v>
       </c>
       <c r="F330">
         <v>1</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I330" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v>작품</v>
       </c>
       <c r="B331" t="str">
-        <v>푸니케</v>
+        <v>켈란</v>
       </c>
       <c r="C331" t="str">
-        <v>TR255-1</v>
+        <v>CD066</v>
       </c>
       <c r="D331" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E331">
-        <v>-3</v>
+        <v>-19</v>
       </c>
       <c r="F331">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G331">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H331" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I331" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v>작품</v>
       </c>
       <c r="B332" t="str">
-        <v>풀오브러브</v>
+        <v>코이</v>
       </c>
       <c r="C332" t="str">
-        <v>TR120</v>
+        <v>TR427</v>
       </c>
       <c r="D332" t="str">
         <v>65*80</v>
       </c>
       <c r="E332">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F332">
         <v>1</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I332" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v>작품</v>
       </c>
       <c r="B333" t="str">
-        <v>프란시스</v>
+        <v>코즈니</v>
       </c>
       <c r="C333" t="str">
-        <v>TR003</v>
+        <v>TR405</v>
       </c>
       <c r="D333" t="str">
-        <v>100*75</v>
+        <v>100*50</v>
       </c>
       <c r="E333">
-        <v>-6</v>
+        <v>-9</v>
       </c>
       <c r="F333">
         <v>1</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I333" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v>작품</v>
       </c>
       <c r="B334" t="str">
-        <v>프레리</v>
+        <v>콰이트폼</v>
       </c>
       <c r="C334" t="str">
-        <v>TR066-PS</v>
+        <v>TR519</v>
       </c>
       <c r="D334" t="str">
-        <v>70*70</v>
+        <v>100*75</v>
       </c>
       <c r="E334">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="F334">
         <v>1</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I334" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v>작품</v>
       </c>
       <c r="B335" t="str">
-        <v>플레타</v>
+        <v>큐브아보카도</v>
       </c>
       <c r="C335" t="str">
-        <v>TR068</v>
+        <v>TR251-1</v>
       </c>
       <c r="D335" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E335">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="F335">
         <v>1</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I335" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
         <v>작품</v>
       </c>
       <c r="B336" t="str">
-        <v>플로레오</v>
+        <v>큐트도그</v>
       </c>
       <c r="C336" t="str">
-        <v>TR395</v>
+        <v>CD004</v>
       </c>
       <c r="D336" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E336">
-        <v>-4</v>
+        <v>-26</v>
       </c>
       <c r="F336">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G336">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H336" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I336" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
         <v>작품</v>
       </c>
       <c r="B337" t="str">
-        <v>플로렌스</v>
+        <v>크림슨 플로우</v>
       </c>
       <c r="C337" t="str">
-        <v>CD031</v>
+        <v>TR498-1</v>
       </c>
       <c r="D337" t="str">
-        <v>120*60</v>
+        <v>65*80</v>
       </c>
       <c r="E337">
-        <v>-740</v>
+        <v>-1</v>
       </c>
       <c r="F337">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="G337">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="H337" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I337" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v>작품</v>
       </c>
       <c r="B338" t="str">
-        <v>플로리아</v>
+        <v>크림슨 플로우</v>
       </c>
       <c r="C338" t="str">
-        <v>TR034</v>
+        <v>TR498-2</v>
       </c>
       <c r="D338" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E338">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="F338">
         <v>1</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I338" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v>작품</v>
       </c>
       <c r="B339" t="str">
-        <v>플루온</v>
+        <v>테누토</v>
       </c>
       <c r="C339" t="str">
-        <v>TR493</v>
+        <v>TR509-1</v>
       </c>
       <c r="D339" t="str">
-        <v>100*75</v>
+        <v>65*80</v>
       </c>
       <c r="E339">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F339">
         <v>1</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I339" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v>작품</v>
       </c>
       <c r="B340" t="str">
-        <v>피아</v>
+        <v>테라</v>
       </c>
       <c r="C340" t="str">
-        <v>TR376</v>
+        <v>TR265-1</v>
       </c>
       <c r="D340" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E340">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="F340">
         <v>1</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I340" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
         <v>작품</v>
       </c>
       <c r="B341" t="str">
-        <v>피아제3</v>
+        <v>테라</v>
       </c>
       <c r="C341" t="str">
-        <v>TR342-3</v>
+        <v>TR265-2</v>
       </c>
       <c r="D341" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E341">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F341">
         <v>1</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I341" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>작품</v>
       </c>
       <c r="B342" t="str">
-        <v>피오르드</v>
+        <v>테라코</v>
       </c>
       <c r="C342" t="str">
-        <v>TR446</v>
+        <v>TR469</v>
       </c>
       <c r="D342" t="str">
-        <v>90*60</v>
+        <v>100*75</v>
       </c>
       <c r="E342">
-        <v>0</v>
+        <v>-7</v>
       </c>
       <c r="F342">
         <v>1</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I342" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>작품</v>
       </c>
       <c r="B343" t="str">
-        <v>피치코코</v>
+        <v>테린</v>
       </c>
       <c r="C343" t="str">
-        <v>TR535-2</v>
+        <v>WN455-A</v>
       </c>
       <c r="D343" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E343">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F343">
         <v>1</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I343" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>작품</v>
       </c>
       <c r="B344" t="str">
-        <v>필라</v>
+        <v>테오도어</v>
       </c>
       <c r="C344" t="str">
-        <v>TR081</v>
+        <v>TR357-2</v>
       </c>
       <c r="D344" t="str">
         <v>65*80</v>
       </c>
       <c r="E344">
-        <v>-24</v>
+        <v>1</v>
       </c>
       <c r="F344">
         <v>1</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I344" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>작품</v>
       </c>
       <c r="B345" t="str">
-        <v>핑크벨라</v>
+        <v>토피오</v>
       </c>
       <c r="C345" t="str">
-        <v>TR442</v>
+        <v>VSD017-PS</v>
       </c>
       <c r="D345" t="str">
-        <v>100*75</v>
+        <v>120*60</v>
       </c>
       <c r="E345">
-        <v>-66</v>
+        <v>1</v>
       </c>
       <c r="F345">
         <v>1</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I345" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
         <v>작품</v>
       </c>
       <c r="B346" t="str">
-        <v>해바라기</v>
+        <v>티프제</v>
       </c>
       <c r="C346" t="str">
-        <v>CD008</v>
+        <v>TR443</v>
       </c>
       <c r="D346" t="str">
-        <v>60*60</v>
+        <v>120*60</v>
       </c>
       <c r="E346">
-        <v>-163</v>
+        <v>-16</v>
       </c>
       <c r="F346">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G346">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H346" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I346" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v>작품</v>
       </c>
       <c r="B347" t="str">
-        <v>해바라기</v>
+        <v>파르두스2</v>
       </c>
       <c r="C347" t="str">
-        <v>CD008-PS</v>
+        <v>TR221-2</v>
       </c>
       <c r="D347" t="str">
-        <v>60*60</v>
+        <v>65*80</v>
       </c>
       <c r="E347">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F347">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G347">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H347" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I347" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>작품</v>
       </c>
       <c r="B348" t="str">
-        <v>해바라기2</v>
+        <v>파키오</v>
       </c>
       <c r="C348" t="str">
-        <v>CD007</v>
+        <v>TR240-2</v>
       </c>
       <c r="D348" t="str">
-        <v>60*70</v>
+        <v>65*80</v>
       </c>
       <c r="E348">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="F348">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G348">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H348" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I348" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>작품</v>
       </c>
       <c r="B349" t="str">
-        <v>해바라기곰</v>
+        <v>파키오</v>
       </c>
       <c r="C349" t="str">
-        <v>CD063-PS</v>
+        <v>TR240-1</v>
       </c>
       <c r="D349" t="str">
-        <v>90*60</v>
+        <v>50*60</v>
       </c>
       <c r="E349">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="F349">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G349">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H349" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I349" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>작품</v>
       </c>
       <c r="B350" t="str">
-        <v>해바라기마을</v>
+        <v>판도라</v>
       </c>
       <c r="C350" t="str">
-        <v>BU09</v>
+        <v>TR257_PS</v>
       </c>
       <c r="D350" t="str">
-        <v>60*60</v>
+        <v>100*75</v>
       </c>
       <c r="E350">
-        <v>-55</v>
+        <v>1</v>
       </c>
       <c r="F350">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G350">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H350" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I350" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>작품</v>
       </c>
       <c r="B351" t="str">
-        <v>해바라기밭</v>
+        <v>패밀리수윔</v>
       </c>
       <c r="C351" t="str">
-        <v>CD013-PS</v>
+        <v>TR513</v>
       </c>
       <c r="D351" t="str">
-        <v>100*75</v>
+        <v>70*70</v>
       </c>
       <c r="E351">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="F351">
         <v>1</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I351" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v>작품</v>
       </c>
       <c r="B352" t="str">
-        <v>행운의해바라기</v>
+        <v>페어리랜드</v>
       </c>
       <c r="C352" t="str">
-        <v>CD050</v>
+        <v>CD058</v>
       </c>
       <c r="D352" t="str">
         <v>90*60</v>
       </c>
       <c r="E352">
-        <v>-30</v>
+        <v>3</v>
       </c>
       <c r="F352">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G352">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H352" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I352" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v>작품</v>
       </c>
       <c r="B353" t="str">
-        <v>행운의해바라기섬</v>
+        <v>페트라</v>
       </c>
       <c r="C353" t="str">
-        <v>CD056</v>
+        <v>TR491</v>
       </c>
       <c r="D353" t="str">
-        <v>90*60</v>
+        <v>70*70</v>
       </c>
       <c r="E353">
-        <v>-60</v>
+        <v>-1</v>
       </c>
       <c r="F353">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G353">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H353" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I353" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>작품</v>
       </c>
       <c r="B354" t="str">
-        <v>허밍</v>
+        <v>펠리스</v>
       </c>
       <c r="C354" t="str">
-        <v>TR510</v>
+        <v>TR126-PS</v>
       </c>
       <c r="D354" t="str">
-        <v>65*80</v>
+        <v>70*70</v>
       </c>
       <c r="E354">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F354">
         <v>1</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I354" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>작품</v>
       </c>
       <c r="B355" t="str">
-        <v>허쉬</v>
+        <v>펠리시티</v>
       </c>
       <c r="C355" t="str">
-        <v>TR179-1</v>
+        <v>TR134</v>
       </c>
       <c r="D355" t="str">
-        <v>50*50</v>
+        <v>65*80</v>
       </c>
       <c r="E355">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I355" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v>작품</v>
       </c>
       <c r="B356" t="str">
-        <v>허쉬</v>
+        <v>푸니케</v>
       </c>
       <c r="C356" t="str">
-        <v>TR179-2</v>
+        <v>TR255-1</v>
       </c>
       <c r="D356" t="str">
-        <v>70*70</v>
+        <v>50*60</v>
       </c>
       <c r="E356">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I356" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
         <v>작품</v>
       </c>
       <c r="B357" t="str">
-        <v>헤이븐</v>
+        <v>풀오브러브</v>
       </c>
       <c r="C357" t="str">
-        <v>TR554</v>
+        <v>TR120</v>
       </c>
       <c r="D357" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E357">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F357">
         <v>1</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I357" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
         <v>작품</v>
       </c>
       <c r="B358" t="str">
-        <v>헤이즐</v>
+        <v>프란시스</v>
       </c>
       <c r="C358" t="str">
-        <v>TR388_PS</v>
+        <v>TR003</v>
       </c>
       <c r="D358" t="str">
-        <v>120*60</v>
+        <v>100*75</v>
       </c>
       <c r="E358">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="F358">
         <v>1</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I358" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v>작품</v>
       </c>
       <c r="B359" t="str">
-        <v>헤파티온</v>
+        <v>프레리</v>
       </c>
       <c r="C359" t="str">
-        <v>TR154</v>
+        <v>TR066-PS</v>
       </c>
       <c r="D359" t="str">
-        <v>50*60</v>
+        <v>70*70</v>
       </c>
       <c r="E359">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="F359">
         <v>1</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I359" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v>작품</v>
       </c>
       <c r="B360" t="str">
-        <v>헤파티온</v>
+        <v>플로레오</v>
       </c>
       <c r="C360" t="str">
-        <v>TR154-1</v>
+        <v>TR395</v>
       </c>
       <c r="D360" t="str">
         <v>65*80</v>
       </c>
       <c r="E360">
-        <v>-14</v>
+        <v>-4</v>
       </c>
       <c r="F360">
         <v>1</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I360" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
         <v>작품</v>
       </c>
       <c r="B361" t="str">
-        <v>헬리안투스</v>
+        <v>플로렌스</v>
       </c>
       <c r="C361" t="str">
-        <v>TR421</v>
+        <v>CD031</v>
       </c>
       <c r="D361" t="str">
-        <v>70*70</v>
+        <v>120*60</v>
       </c>
       <c r="E361">
-        <v>-18</v>
+        <v>-751</v>
       </c>
       <c r="F361">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G361">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="H361" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I361" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
         <v>작품</v>
       </c>
       <c r="B362" t="str">
-        <v>헬시온</v>
+        <v>플루온</v>
       </c>
       <c r="C362" t="str">
-        <v>TR407</v>
+        <v>TR493</v>
       </c>
       <c r="D362" t="str">
-        <v>65*80</v>
+        <v>100*75</v>
       </c>
       <c r="E362">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="F362">
         <v>1</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I362" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
         <v>작품</v>
       </c>
       <c r="B363" t="str">
-        <v>화이트웨이브3</v>
+        <v>피아</v>
       </c>
       <c r="C363" t="str">
-        <v>TR387</v>
+        <v>TR376</v>
       </c>
       <c r="D363" t="str">
-        <v>70*70</v>
+        <v>65*80</v>
       </c>
       <c r="E363">
-        <v>-12</v>
+        <v>-3</v>
       </c>
       <c r="F363">
         <v>1</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I363" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v>작품</v>
       </c>
       <c r="B364" t="str">
-        <v>화이트퍼피</v>
+        <v>피아제3</v>
       </c>
       <c r="C364" t="str">
-        <v>TR029</v>
+        <v>TR342-3</v>
       </c>
       <c r="D364" t="str">
-        <v>100*75</v>
+        <v>50*50</v>
       </c>
       <c r="E364">
-        <v>-15</v>
+        <v>1</v>
       </c>
       <c r="F364">
         <v>1</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I364" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
         <v>작품</v>
       </c>
       <c r="B365" t="str">
-        <v>황금돈나무</v>
+        <v>피오르드</v>
       </c>
       <c r="C365" t="str">
-        <v>CD057-1</v>
+        <v>TR446</v>
       </c>
       <c r="D365" t="str">
-        <v>100*75</v>
+        <v>90*60</v>
       </c>
       <c r="E365">
-        <v>-37</v>
+        <v>0</v>
       </c>
       <c r="F365">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G365">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H365" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I365" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>작품</v>
       </c>
       <c r="B366" t="str">
-        <v>황금해바라기</v>
+        <v>피치코코</v>
       </c>
       <c r="C366" t="str">
-        <v>tr057</v>
+        <v>TR535-2</v>
       </c>
       <c r="D366" t="str">
-        <v>90*60</v>
+        <v>65*80</v>
       </c>
       <c r="E366">
-        <v>-108</v>
+        <v>0</v>
       </c>
       <c r="F366">
         <v>1</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I366" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>작품</v>
       </c>
       <c r="B367" t="str">
-        <v>휴버트</v>
+        <v>피치코코</v>
       </c>
       <c r="C367" t="str">
-        <v>TR214-2</v>
+        <v>TR535-1</v>
       </c>
       <c r="D367" t="str">
-        <v>65*80</v>
+        <v>50*60</v>
       </c>
       <c r="E367">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F367">
         <v>1</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I367" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>작품</v>
       </c>
       <c r="B368" t="str">
-        <v>휴버트</v>
+        <v>핑크벨라</v>
       </c>
       <c r="C368" t="str">
-        <v>TR214-1</v>
+        <v>TR442_PS</v>
       </c>
       <c r="D368" t="str">
-        <v>50*60</v>
+        <v>100*75</v>
       </c>
       <c r="E368">
-        <v>-436</v>
+        <v>1</v>
       </c>
       <c r="F368">
         <v>1</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I368" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
         <v>작품</v>
       </c>
       <c r="B369" t="str">
-        <v>휴이홀스</v>
+        <v>해바라기</v>
       </c>
       <c r="C369" t="str">
-        <v>CD093</v>
+        <v>CD008</v>
       </c>
       <c r="D369" t="str">
-        <v>65*80</v>
+        <v>60*60</v>
       </c>
       <c r="E369">
-        <v>-8</v>
+        <v>-169</v>
       </c>
       <c r="F369">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G369">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H369" t="str">
         <v>안전수량 이하</v>
       </c>
       <c r="I369" t="str">
         <v>아니오</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
         <v>작품</v>
       </c>
       <c r="B370" t="str">
-        <v>힐리오스1</v>
+        <v>해바라기</v>
       </c>
       <c r="C370" t="str">
-        <v>TR227-1</v>
+        <v>CD008-PS</v>
       </c>
       <c r="D370" t="str">
         <v>60*60</v>
       </c>
       <c r="E370">
+        <v>7</v>
+      </c>
+      <c r="F370">
+        <v>4</v>
+      </c>
+      <c r="G370">
+        <v>6</v>
+      </c>
+      <c r="H370" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I370" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B371" t="str">
+        <v>해바라기2</v>
+      </c>
+      <c r="C371" t="str">
+        <v>CD007</v>
+      </c>
+      <c r="D371" t="str">
+        <v>60*70</v>
+      </c>
+      <c r="E371">
+        <v>-5</v>
+      </c>
+      <c r="F371">
+        <v>7</v>
+      </c>
+      <c r="G371">
+        <v>10</v>
+      </c>
+      <c r="H371" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I371" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B372" t="str">
+        <v>해바라기곰</v>
+      </c>
+      <c r="C372" t="str">
+        <v>CD063-PS</v>
+      </c>
+      <c r="D372" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E372">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>4</v>
+      </c>
+      <c r="G372">
+        <v>4</v>
+      </c>
+      <c r="H372" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I372" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B373" t="str">
+        <v>해바라기마을</v>
+      </c>
+      <c r="C373" t="str">
+        <v>BU09</v>
+      </c>
+      <c r="D373" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E373">
+        <v>-55</v>
+      </c>
+      <c r="F373">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>20</v>
+      </c>
+      <c r="H373" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I373" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B374" t="str">
+        <v>해바라기밭</v>
+      </c>
+      <c r="C374" t="str">
+        <v>CD013-PS</v>
+      </c>
+      <c r="D374" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E374">
+        <v>4</v>
+      </c>
+      <c r="F374">
+        <v>1</v>
+      </c>
+      <c r="G374">
+        <v>1</v>
+      </c>
+      <c r="H374" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I374" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B375" t="str">
+        <v>행운의해바라기</v>
+      </c>
+      <c r="C375" t="str">
+        <v>CD050</v>
+      </c>
+      <c r="D375" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E375">
+        <v>-30</v>
+      </c>
+      <c r="F375">
+        <v>5</v>
+      </c>
+      <c r="G375">
+        <v>10</v>
+      </c>
+      <c r="H375" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I375" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B376" t="str">
+        <v>행운의해바라기섬</v>
+      </c>
+      <c r="C376" t="str">
+        <v>CD056</v>
+      </c>
+      <c r="D376" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E376">
+        <v>-62</v>
+      </c>
+      <c r="F376">
+        <v>4</v>
+      </c>
+      <c r="G376">
+        <v>20</v>
+      </c>
+      <c r="H376" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I376" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B377" t="str">
+        <v>행클</v>
+      </c>
+      <c r="C377" t="str">
+        <v>RF449-A</v>
+      </c>
+      <c r="D377" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E377">
+        <v>2</v>
+      </c>
+      <c r="F377">
+        <v>1</v>
+      </c>
+      <c r="G377">
+        <v>1</v>
+      </c>
+      <c r="H377" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I377" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B378" t="str">
+        <v>허밍</v>
+      </c>
+      <c r="C378" t="str">
+        <v>TR510</v>
+      </c>
+      <c r="D378" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E378">
+        <v>-1</v>
+      </c>
+      <c r="F378">
+        <v>1</v>
+      </c>
+      <c r="G378">
+        <v>1</v>
+      </c>
+      <c r="H378" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I378" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B379" t="str">
+        <v>허쉬</v>
+      </c>
+      <c r="C379" t="str">
+        <v>TR179-1</v>
+      </c>
+      <c r="D379" t="str">
+        <v>50*50</v>
+      </c>
+      <c r="E379">
+        <v>-3</v>
+      </c>
+      <c r="F379">
+        <v>1</v>
+      </c>
+      <c r="G379">
+        <v>1</v>
+      </c>
+      <c r="H379" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I379" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B380" t="str">
+        <v>허쉬</v>
+      </c>
+      <c r="C380" t="str">
+        <v>TR179-2</v>
+      </c>
+      <c r="D380" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E380">
+        <v>1</v>
+      </c>
+      <c r="F380">
+        <v>1</v>
+      </c>
+      <c r="G380">
+        <v>1</v>
+      </c>
+      <c r="H380" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I380" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B381" t="str">
+        <v>헤이븐</v>
+      </c>
+      <c r="C381" t="str">
+        <v>TR554</v>
+      </c>
+      <c r="D381" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E381">
+        <v>0</v>
+      </c>
+      <c r="F381">
+        <v>1</v>
+      </c>
+      <c r="G381">
+        <v>1</v>
+      </c>
+      <c r="H381" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I381" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B382" t="str">
+        <v>헤이즐</v>
+      </c>
+      <c r="C382" t="str">
+        <v>TR388</v>
+      </c>
+      <c r="D382" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E382">
+        <v>-59</v>
+      </c>
+      <c r="F382">
+        <v>1</v>
+      </c>
+      <c r="G382">
+        <v>1</v>
+      </c>
+      <c r="H382" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I382" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B383" t="str">
+        <v>헤이즐</v>
+      </c>
+      <c r="C383" t="str">
+        <v>TR388_PS</v>
+      </c>
+      <c r="D383" t="str">
+        <v>120*60</v>
+      </c>
+      <c r="E383">
+        <v>1</v>
+      </c>
+      <c r="F383">
+        <v>1</v>
+      </c>
+      <c r="G383">
+        <v>1</v>
+      </c>
+      <c r="H383" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I383" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B384" t="str">
+        <v>헤파티온</v>
+      </c>
+      <c r="C384" t="str">
+        <v>TR154</v>
+      </c>
+      <c r="D384" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E384">
+        <v>-3</v>
+      </c>
+      <c r="F384">
+        <v>1</v>
+      </c>
+      <c r="G384">
+        <v>1</v>
+      </c>
+      <c r="H384" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I384" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B385" t="str">
+        <v>헤파티온</v>
+      </c>
+      <c r="C385" t="str">
+        <v>TR154-1</v>
+      </c>
+      <c r="D385" t="str">
+        <v>65*80</v>
+      </c>
+      <c r="E385">
+        <v>-14</v>
+      </c>
+      <c r="F385">
+        <v>1</v>
+      </c>
+      <c r="G385">
+        <v>1</v>
+      </c>
+      <c r="H385" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I385" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B386" t="str">
+        <v>헬리안투스</v>
+      </c>
+      <c r="C386" t="str">
+        <v>TR421</v>
+      </c>
+      <c r="D386" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E386">
         <v>-19</v>
       </c>
-      <c r="F370">
-[...8 lines deleted...]
-      <c r="I370" t="str">
+      <c r="F386">
+        <v>1</v>
+      </c>
+      <c r="G386">
+        <v>1</v>
+      </c>
+      <c r="H386" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I386" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B387" t="str">
+        <v>화이트웨이브3</v>
+      </c>
+      <c r="C387" t="str">
+        <v>TR387</v>
+      </c>
+      <c r="D387" t="str">
+        <v>70*70</v>
+      </c>
+      <c r="E387">
+        <v>-12</v>
+      </c>
+      <c r="F387">
+        <v>1</v>
+      </c>
+      <c r="G387">
+        <v>1</v>
+      </c>
+      <c r="H387" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I387" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B388" t="str">
+        <v>화이트퍼피</v>
+      </c>
+      <c r="C388" t="str">
+        <v>TR029</v>
+      </c>
+      <c r="D388" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E388">
+        <v>-15</v>
+      </c>
+      <c r="F388">
+        <v>1</v>
+      </c>
+      <c r="G388">
+        <v>1</v>
+      </c>
+      <c r="H388" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I388" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B389" t="str">
+        <v>황금숲</v>
+      </c>
+      <c r="C389" t="str">
+        <v>TR047</v>
+      </c>
+      <c r="D389" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E389">
+        <v>-67</v>
+      </c>
+      <c r="F389">
+        <v>1</v>
+      </c>
+      <c r="G389">
+        <v>1</v>
+      </c>
+      <c r="H389" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I389" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B390" t="str">
+        <v>황금숲</v>
+      </c>
+      <c r="C390" t="str">
+        <v>TR047-PS</v>
+      </c>
+      <c r="D390" t="str">
+        <v>100*75</v>
+      </c>
+      <c r="E390">
+        <v>1</v>
+      </c>
+      <c r="F390">
+        <v>1</v>
+      </c>
+      <c r="G390">
+        <v>1</v>
+      </c>
+      <c r="H390" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I390" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B391" t="str">
+        <v>황금해바라기</v>
+      </c>
+      <c r="C391" t="str">
+        <v>tr057</v>
+      </c>
+      <c r="D391" t="str">
+        <v>90*60</v>
+      </c>
+      <c r="E391">
+        <v>-108</v>
+      </c>
+      <c r="F391">
+        <v>1</v>
+      </c>
+      <c r="G391">
+        <v>1</v>
+      </c>
+      <c r="H391" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I391" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B392" t="str">
+        <v>휴버트</v>
+      </c>
+      <c r="C392" t="str">
+        <v>TR214-1</v>
+      </c>
+      <c r="D392" t="str">
+        <v>50*60</v>
+      </c>
+      <c r="E392">
+        <v>-442</v>
+      </c>
+      <c r="F392">
+        <v>1</v>
+      </c>
+      <c r="G392">
+        <v>1</v>
+      </c>
+      <c r="H392" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I392" t="str">
+        <v>아니오</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="str">
+        <v>작품</v>
+      </c>
+      <c r="B393" t="str">
+        <v>힐리오스1</v>
+      </c>
+      <c r="C393" t="str">
+        <v>TR227-1</v>
+      </c>
+      <c r="D393" t="str">
+        <v>60*60</v>
+      </c>
+      <c r="E393">
+        <v>-19</v>
+      </c>
+      <c r="F393">
+        <v>1</v>
+      </c>
+      <c r="G393">
+        <v>1</v>
+      </c>
+      <c r="H393" t="str">
+        <v>안전수량 이하</v>
+      </c>
+      <c r="I393" t="str">
         <v>아니오</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I370"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I393"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>재고</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 